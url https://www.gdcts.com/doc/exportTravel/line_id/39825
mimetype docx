--- v0 (2026-03-23)
+++ v1 (2026-05-19)
@@ -400,63 +400,57 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【优质航班】搭乘马来西亚航空公司优质航班，正点往返，全程三飞，免舟车劳顿
                 <w:br/>
                 【轻松悠闲】新马两国均免签，持护照即可出入境，来一场说走就走的旅程！
                 <w:br/>
                 【价值体验】一次出游，尽享新加坡+马来西亚的南洋风情。
                 <w:br/>
-                【舌尖美食】明星同款-肉骨茶、米其林推荐-娘惹特色餐、融合了印度与华人风味的创意美食-面包鸡、奶香浓郁+咸甜微辣+虾肉鲜嫩的-奶油虾。
-[...11 lines deleted...]
-                新加坡：鱼尾狮、滨海湾花园、甘榜格南、哈芝巷、国立大学
+                【舌尖美食】明星同款-肉骨茶、融合了印度与华人风味的创意美食-面包鸡、奶香浓郁+咸甜微
+                <w:br/>
+                辣+虾肉鲜嫩的-奶油虾。
+                <w:br/>
+                【榴莲自由】任吃大马各式榴莲，体验那种大快朵颐的非一般感觉，体验大马榴莲独特的微
+                <w:br/>
+                苦回甘、层次丰富的标志性风味。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -662,243 +656,243 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                独立广场 - 国家皇宫 - 太子城 - 粉红清真寺 - 布城湖 - 首相署 -巧克力DIY - 马六甲
+                独立广场-国家皇宫-太子城-粉红清真寺-布城湖-首相署- 巧克力DIY
                 <w:br/>
                 早餐后，开始精彩的旅程：
                 <w:br/>
-                【独立广场】独立广场坐落于苏丹阿都沙末大厦对面，绿草如茵的广场极具历史价值。为纪念马来西亚脱离英国统治独立而建 ，每年会在此举办国庆活动。广场对面  是城市长廊，门口的“ I LOVE KL”是其标志性 logo。周边有圣玛丽教堂、历史博物馆、雪兰莪俱乐部等很多混合各国特色的老式建筑。
+                【独立广场】独立广场坐落于苏丹阿都沙末大厦对面，绿草如茵的广场极具历史价值。为纪念马来西亚脱离英国统治独立而建 ，每年会在此举办国庆活动。广场对面 是城市长廊，门口的“ I LOVE KL”是其标志性 logo。周边有圣玛丽教堂、历史博物馆、雪兰莪俱乐部等很多混合各国特色的老式建筑。
                 <w:br/>
                 【巧克力 DIY】（约 30 分钟）了解热带植物可可的种植，可可的发现史和提炼过程， 学习并动手制作一个巧克力甜品。
                 <w:br/>
-                远观【国家皇宫】（外观）：这里本是一个中国富商的住宅，1926年出售改建成雪兰莪苏丹的王宫，现在是国王的王宫。马来西亚的国王是由各州世袭苏丹中选出的。皇家的花园会、授职仪式、招待会等都在这里举行。王宫不对外开放，游客只能欣赏它的外观。
+                远观【国家皇宫】（外观）：这里本是一个中国富商的住宅，1926 年出售改建成雪兰莪苏丹的王宫，现在是国王的王宫。马来西亚的国王是由各州世袭苏丹中选出的。皇家的花园会、授职仪式、招待会等都在这里举行。王宫不对外开放，游客只能欣赏它的外观。
                 <w:br/>
                 【布城】 Putrajaya ，马来西亚行政首都， Putra是马来西亚国父东姑阿都拉曼 太子的姓氏，而jaya是城市的意思，因此又称太子城。布城建城有三大理念 ，一是神与人、二是人与人、三是人与环境。
                 <w:br/>
-                【首相署】远观是马来西亚联邦政府的核心中枢部门，1957年7月随国家独立成立，总部位于行政首都布城的首相府（Perdana Putra），是首相行使行政权力、统筹联邦政务的核心机构。
+                【首相署】远观是马来西亚联邦政府的核心中枢部门，1957 年 7 月随国家独立成立，总部位于行政首都布城的首相府（Perdana Putra），是首相行使行政权力、统筹联邦政务的核心机构。
                 <w:br/>
                 【粉红清真寺】也称普特清真寺 ，它位于总理府和布城湖的右边。广场侧面是水 上清真寺的全貌。这座四分之三建于 湖面上的水上清真寺是马来西亚目前最大的清真寺之一 ，可以同时容纳一万两千人在此做礼拜。每当做礼拜时 ，清真寺那高高的 宣礼塔内播放的《古兰经》声在清真寺的上空十分悦耳。温馨提示：游客可进入参观，但女性游客需在入口右方自行借取罩袍才能进入。
                 <w:br/>
                 【布城湖】人工湖也是都市规划的一部分，为的是提供新都市水源及蓄洪等功能。后车赴马六甲。
                 <w:br/>
-                <w:br/>
                 温馨提示：
                 <w:br/>
-                请携带长袖衣服，并做好防晒防护，以防紫外线晒伤。
+                1. 请携带长袖衣服，并做好防晒防护，以防紫外线晒伤。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：“发财捞起”特色餐 或中式料理     晚餐：网红肉骨茶餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">马六甲网评4钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：网红肉骨茶     晚餐：南洋火锅餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉隆坡网评4 钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马六甲文化巡礼(荷兰红屋、葡萄牙古城墙） - 新山
+                吉隆坡-马六甲文化巡礼(荷兰红屋、葡萄牙古城墙）-大马榴莲任吃 -新山
                 <w:br/>
                 早餐后，开始精彩的旅程：
                 <w:br/>
                 【荷兰红屋】（外观）是东南亚最古老的荷兰建筑物。原为教堂，后改为市政府，现在是马六甲博物馆，藏有马来、葡萄牙、荷兰和英国的历史文物。
                 <w:br/>
-                【葡萄牙堡古城门】是葡萄牙人在1511年为防止荷兰人入侵时所建的堡垒。经过战争及岁月摧残后 ，如今只剩下苔痕斑驳的城门。
-[...1 lines deleted...]
-                我们乘坐旅游巴士前往【新山】，到达后午餐，餐后前往亚洲首座乐高主题乐园，世界第六座乐高主题乐园- 新山乐高乐园游玩，体验园内各项游乐设施，大约17点左右在乐园大门集中，晚餐后前往入住酒店。
+                【葡萄牙堡古城门】是葡萄牙人在 1511 年为防止荷兰人入侵时所建的堡垒。经过战争及岁月摧残后 ，如今只剩下苔痕斑驳的城门。
+                <w:br/>
+                稍事休息后前往餐厅午餐，然后我们来个【榴莲自由&amp;任吃大马各式榴莲】（应季节而定，不含名品） 提起马来西亚榴莲，核心可以概括为两点：它是“树上熟”自然脱落的高品质水果，拥有超过 200 个品种的丰富风味体系。为了保证最佳风味，马来西亚的果农从不人工采摘榴莲。他们会在树下拉起网，耐心等待榴莲完全成熟后自然坠落。因此，吃马来西亚榴莲更像“开盲盒”，在打开之前，你不知道里面的果肉是五房饱满的“报恩”榴莲，还是肉少核大的“报仇”榴莲。这种在树上长到最饱满才脱落的做法，正是其风味浓郁的根本原因。与泰国榴莲（如金枕）主打甜度高、水分足的大众路线不同，马来西亚榴莲凭借其“树上熟”带来的浓郁口感和复杂的风味层次（尤其是微苦回甘），在全球市场定位为高端水果。
+                <w:br/>
+                品尝完美味的大马榴莲后，我们乘坐旅游巴士前往【新山】，入住酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：面包鸡+奶油虾     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">新山网评4钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：面包鸡+奶油虾     晚餐：中式料理   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">新山网评 4 钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                新山 - 新加坡 - 国立大学外观 - 节庆大道 - 【亲子2选 1】：环球影城 或 S•E•A海洋馆+杜莎夫人蜡像馆
+                新山 - 新加坡 - 国立大学外观 - 节庆大道 - 【亲子 2 选 1】：环球影城 或 S•E•A 海洋馆+杜莎夫人蜡像馆
                 <w:br/>
                 早餐后，开始精彩的旅程：
                 <w:br/>
-                【新加坡国立大学】外观   新加坡国立大学（National University of Singapore，简称NUS）是新加坡著名的公立研究型大学，归教育部管辖，在2025年QS世界大学排名位列全球第8名，亚洲第1名。‌‌
-[...10 lines deleted...]
-                <w:br/>
+                【新加坡国立大学】外观	新加坡国立大学（National University of Singapore，简称 NUS）是新加坡著名的公立研究型大学，归教育部管辖，在 2025 年 QS 世界大学排名位列全球第 8 名，亚洲第 1 名。
+                <w:br/>
+                中学校前身为 1905 年成立的马来亚联邦政府医学院，历经多次合并与重组，于 1980 年由新加坡大学与南洋大学合并而成。
+                <w:br/>
+                【节庆大道】是亚洲著名的家庭度假目的地游玩（约 60 分钟），这里集吃喝玩乐购及住宿于一身，时尚年轻一族、全家大小、会奖企业等都可于此欢度悠闲假期，放松身心的好去处。推荐游览：您可以前往节庆大道，集购物、餐饮、娱乐于一体的世界级娱乐大道。在此可以选购琳琅满目的世界级品牌商品；也可以欣赏梦之湖，它集合了灯光、水雾、烟火，一场令人叹为观止的特效表演。
+                <w:br/>
+                【臻选亲子行程 2 选 1】
+                <w:br/>
+                【环球影城】新加坡环球影城（Universal Studios Singapore）是耗资 43 亿 2000 万美元兴建的圣淘沙名胜世界的重点项目之一，已于 2010 年 3 月 18 日正式开放，它是东南亚首个和唯一的环球影城主题公园。新加坡环球影城总共设有 24 个游乐设施和景点，包括古埃及、失落的世界和好莱坞大道等七个主题区，重现电影世界的神奇，为游客掀开探险旅程的序幕。斗恶霸、追明星，游客将随着不同电影的剧情，从一个屏幕转移到另一个，沉浸在星光大道的耀眼光芒中
+                <w:br/>
+                或【S.E.A 海洋馆】靠近环球影城，堪称亚洲最大的海洋馆。海洋馆设有 49 个生态区，汇集众多海洋生物，让游客应接不暇，感慨海洋世界的缤纷多彩，适合全家带着孩子前来观赏和学习。馆内的海洋生物是按地理位置来分布，从卡里马塔海峡和爪哇海、马六甲海峡和安达曼海、孟加拉湾和拉克代夫海、波斯湾和阿拉伯海、红海、东非，到南中国海，完成了跨越全球的海洋旅程。 海洋世界还有几大强力推荐，这里有看似植物，实为细胞动物的五彩珊瑚；俗称魔鬼鱼但性情温驯的巨大生物鬼蝠魟；凶猛的海鳝、摇曳犹如一幅水墨画的发光水母、可爱的海豚、北太平洋巨型章鱼、 “长鼻子”的海龙、凶悍外表优雅气势的鲨鱼群等。【杜莎夫人蜡像馆】新加坡杜莎夫人蜡像馆是非常受欢迎的景点之一，与名人近距离接触，感受历史与艺术的奇妙交融，与超过 80 个世界名人近距离“接触”、合影留念，感受与偶像近在咫尺的震撼体验！
                 <w:br/>
                 温馨提示：游玩时，请贵宾安排好时间，遵守集合时间！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：南洋风味餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -930,179 +924,173 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                鱼尾狮 - 滨海湾花园 - 甘榜格南 - 哈芝巷  － 星耀樟宜 - 机场 - 吉隆坡
+                鱼尾狮 - 滨海湾花园 - 甘榜格南 - 哈芝巷	－ 星耀樟宜 - 机场 -吉隆坡
                 <w:br/>
                 早餐后，开始精彩的旅程：
                 <w:br/>
-                【鱼尾狮公园】（约20分钟）：坐落于新加坡河畔，是新加坡的标志和象征；公园  周围地带的其他新加坡著名的地标性建筑：【政府大厦】、【高等法院】 、【维多利  亚剧院】、【国会大厦】、【伊丽莎白公园】、【莱佛士铜像】、【滨海艺术中心】。
+                【鱼尾狮公园】（约 20 分钟）：坐落于新加坡河畔，是新加坡的标志和象征；公园 周围地带的其他新加坡著名的地标性建筑：【政府大厦】、【高等法院】 、【维多利 亚剧院】、【国会大厦】、【伊丽莎白公园】、【莱佛士铜像】、【滨海艺术中心】。
                 <w:br/>
                 【国会大厦】（外观）位于新加坡中心商业地区 ，与全国最大的金融中心莱佛士坊 隔新加坡河相望 ，是本区文化建筑的地标 ，也是外国游客必来地之一。
                 <w:br/>
                 【市政厅】（外观）此地见证了许多的新加坡建国重大相关的历史事件。在这里新 加坡总理办公室、外交部、最高法院、新加坡法律学会、公共服务委员会、仲裁法庭 都在此地。
                 <w:br/>
-                【高等法院】（外观）最高法院与政府大厦相邻 ，建于 1939 年 ，地点为前欧洲大 酒店(Grand Hotel de L'Europe)遗址 ，是新加坡最近期的殖民时期建筑。
-[...3 lines deleted...]
-                【超级树】阿凡达电影场景重现 ，超级树其实是个大温室 ，当初设计概念便是以  供应生活机能为主要诉求 ，超级树的树叶会在白天的时候吸收太阳光 ，转化成电能储  存 ，同时还具有遮阴的效果。等到夜晚来临，树冠便会亮起成为路灯 ，形成照明设备， 主要靠的便是白天所搜集到的太阳能。
+                【高等法院】（外观）最高法院与政府大厦相邻 ，建于 1939 年 ，地点为前欧洲大 酒店 (Grand Hotel de L'Europe)遗址 ，是新加坡最近期的殖民时期建筑。
+                <w:br/>
+                【滨海艺术中心】（外观）坐落在新加坡市区内的新加坡河入海口，与滨海湾毗邻。 滨海艺术中心是新加坡首屈一指的艺术表演场地。造型独特的圆顶为它赢得了“榴 莲”的称号。
+                <w:br/>
+                【超级树】阿凡达电影场景重现 ，超级树其实是个大温室 ，当初设计概念便是以 供应生活机能为主要诉求 ，超级树的树叶会在白天的时候吸收太阳光 ，转化成电能储 存 ，同时还具有遮阴的效果。等到夜晚来临，树冠便会亮起成为路灯 ，形成照明设备， 主要靠的便是白天所搜集到的太阳能。
                 <w:br/>
                 【甘榜格南】一边漫步街巷、感受异域风情 ，一边挑选民族特色商品、品尝本地 美食。这一带弥漫着浓郁的阿拉伯风情 ，随处可见披头盖脸的阿拉伯人 ，有些街道两 旁的建筑上还布满了壁画般的涂鸦 ，色彩斑斓。
                 <w:br/>
                 【哈芝巷】 哈芝巷内本是曾做仓库的战前老房子 ，现如今这里有很多特色的小店，出售服饰、精品、家具、咖啡等。
                 <w:br/>
-                【星耀樟宜】（自行游览，不含付费区域门票）星耀的核心景点， 目前全世界最高  的室内瀑布 ，滂湃的40米的高空倾泻而下 ，从建筑的顶端到地底下 2 楼，像锅炉一样的漩涡 ，时时激起然然云雾 ，还不时地变化多端。无论日或夜，都是不可思议的  美！（备注：如遇维修不对外开放则取消此项，无费用退还），后搭乘航班飞往吉隆坡， 入住酒店休息。
+                【星耀樟宜】（自行游览，不含付费区域门票）星耀的核心景点， 目前全世界最高 的室内瀑布 ，滂湃的 40 米的高空倾泻而下 ，从建筑的顶端到地底下 2 楼，像锅炉一样的漩涡 ，时时激起然然云雾 ，还不时地变化多端。无论日或夜，都是不可思议的 美！（备注：如遇维修不对外开放则取消此项，无费用退还），后搭乘航班飞往吉隆坡， 在领队的带领下，前往机场附近的酒店入住休息。
                 <w:br/>
                 <w:br/>
                 温馨提示：游览星耀樟宜时，请贵宾安排好时间，遵守集合时间！以免误机！
                 <w:br/>
                 交通：参考航班：MH616  新加坡－吉隆坡  1930/2045
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：海南鸡饭     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">吉隆坡网评4钻酒店</w:t>
+              <w:t xml:space="preserve">吉隆坡机场网评 4 钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡 - 广州
                 <w:br/>
                 于指定时间集合 ，前往吉隆坡机场办理登机手续。结束愉快的行程， 返回温暖的家。
                 <w:br/>
-                温馨提示：
-[...4 lines deleted...]
-                <w:br/>
                 交通：参考航班：MH376 吉隆坡－广州  0935/1325
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：早餐盒     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1151,61 +1139,63 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、广州--吉隆坡/新加坡-吉隆坡/吉隆坡-广州 含税机票。
                 <w:br/>
                 2、行程中所列景点首道门票（非注明自费项目）。
                 <w:br/>
-                3、空调旅游车(根据团队人数保证每人1正座)。自由活动期间不包含用车。
-[...3 lines deleted...]
-                5、10人以上全程安排领队及当地中文导游服务，10人以下无领队，当地安排司兼导服务；
+                3、空调旅游车(根据团队人数保证每人 1 正座)。自由活动期间不包含用车。
+                <w:br/>
+                4、用餐：5 早 5 正（新加坡 2 正，马来西亚 3 正），最后一天早餐为早餐盒，早餐不用不退，正餐餐标 40 元/人。正餐十人一桌，或定食套餐每人一份，团队用餐，不用不退，敬请谅解！
+                <w:br/>
+                5、10 人以上全程安排领队及当地中文导游服务，10 人以下无领队，当地安排司兼导服务；
                 <w:br/>
                 6、保险：赠送团队旅游意外险。
                 <w:br/>
                 7、签证：中国大陆护照免签（免签护照或自备签证无费用退）。
                 <w:br/>
                 8、全程行程所列星级酒店标准间（二人一间）。
+                <w:br/>
+                9、全程司导领服务费380/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1215,67 +1205,65 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、不含航空公司通知的燃油附加税临时升幅。
                 <w:br/>
                 2、酒店单房差、国内到广州机场往返交通。
                 <w:br/>
                 3、一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
-                4、单人入住房差￥1600元。
+                4、单人入住房差￥1600 元。
                 <w:br/>
                 5、离团费￥800/人/天。
                 <w:br/>
-                6、马来西亚酒店旅游税金10-17马币1间/晚。
+                6、马来西亚酒店旅游税金 10-17 马币 1 间/晚。
                 <w:br/>
                 吉隆坡及雪兰莪州酒店可持续发展税马币7/间/晚（团队行程如果住吉隆坡及雪兰莪酒店，税费是马币10+7=17/间/晚），客人办理入住时自行交付给酒店。
                 <w:br/>
                 7、自费项目以及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 8、酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
                 <w:br/>
                 9、行程中包含的餐以外的餐食，需要自理。
                 <w:br/>
-                10、全程司导领服务费380/人，请在报名时一起交付。
-[...1 lines deleted...]
-                11、费用包含中未提及的其他一切费用。
+                10、费用包含中未提及的其他一切费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1499,67 +1487,63 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
-                特别注意： 地接导游有权按实际情况调整行程游览顺序，以当地安排为准
-[...15 lines deleted...]
-                8）本产品无法接待80岁以上长者、孕妇，敬请谅解。
+                1）12 岁以上（含 12 岁）的孩子必须占床且占床大小同价。
+                <w:br/>
+                2）2-11 周岁小童不占床价格减￥500 元/人，占床小童和成人价相同。
+                <w:br/>
+                3）2 岁以下婴幼儿价格为￥1600/人，需咨询当时婴幼儿票是否有票（不提供机位、车位、餐位、床位及景点费用）
+                <w:br/>
+                4）若一个大人带一个 12 岁以下儿童参团，则须住一标间，按 2 成人收费，以免给其他游客休息造成不便。
+                <w:br/>
+                5）单间差￥1600 元。
+                <w:br/>
+                6）外籍人士及港澳台人士加收￥500/人，签证自理。
+                <w:br/>
+                7）本产品无法接待 80 岁以上长者、孕妇，敬请谅解。
                 <w:br/>
                 8）被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，由客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1647,51 +1631,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>