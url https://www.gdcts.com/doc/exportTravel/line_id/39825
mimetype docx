--- v1 (2026-05-19)
+++ v2 (2026-07-17)
@@ -1631,51 +1631,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>