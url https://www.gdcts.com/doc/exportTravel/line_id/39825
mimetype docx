--- v2 (2026-07-17)
+++ v3 (2026-09-09)
@@ -400,57 +400,53 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【优质航班】搭乘马来西亚航空公司优质航班，正点往返，全程三飞，免舟车劳顿
                 <w:br/>
                 【轻松悠闲】新马两国均免签，持护照即可出入境，来一场说走就走的旅程！
                 <w:br/>
                 【价值体验】一次出游，尽享新加坡+马来西亚的南洋风情。
                 <w:br/>
-                【舌尖美食】明星同款-肉骨茶、融合了印度与华人风味的创意美食-面包鸡、奶香浓郁+咸甜微
-[...5 lines deleted...]
-                苦回甘、层次丰富的标志性风味。
+                【舌尖美食】明星同款-肉骨茶、融合了印度与华人风味的创意美食-面包鸡、奶香浓郁+咸甜微辣+虾肉鲜嫩的-奶油虾。
+                <w:br/>
+                【榴莲自由】任吃大马各式榴莲，体验那种大快朵颐的非一般感觉，体验大马榴莲独特的微苦回甘、层次丰富的标志性风味。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -750,149 +746,161 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                吉隆坡-马六甲文化巡礼(荷兰红屋、葡萄牙古城墙）-大马榴莲任吃 -新山
+                吉隆坡-马六甲文化巡礼(荷兰红屋、葡萄牙古城墙）-大马榴莲任吃
                 <w:br/>
                 早餐后，开始精彩的旅程：
                 <w:br/>
                 【荷兰红屋】（外观）是东南亚最古老的荷兰建筑物。原为教堂，后改为市政府，现在是马六甲博物馆，藏有马来、葡萄牙、荷兰和英国的历史文物。
                 <w:br/>
-                【葡萄牙堡古城门】是葡萄牙人在 1511 年为防止荷兰人入侵时所建的堡垒。经过战争及岁月摧残后 ，如今只剩下苔痕斑驳的城门。
-[...3 lines deleted...]
-                品尝完美味的大马榴莲后，我们乘坐旅游巴士前往【新山】，入住酒店。
+                【葡萄牙堡古城门】是葡萄牙人在1511年为防止荷兰人入侵时所建的堡垒。经过战争及岁月摧残后 ，如今只剩下苔痕斑驳的城门。
+                <w:br/>
+                稍事休息后前往餐厅午餐，然后我们来个【榴莲自由&amp;任吃大马各式榴莲】（应季节而定，不含名品）   提起马来西亚榴莲，核心可以概括为两点：它是“树上熟”自然脱落的高品质水果，拥有超过200个品种的丰富风味体系。为了保证最佳风味，马来西亚的果农从不人工采摘榴莲。他们会在树下拉起网，耐心等待榴莲完全成熟后自然坠落。因此，吃马来西亚榴莲更像“开盲盒”，在打开之前，你不知道里面的果肉是五房饱满的“报恩”榴莲，还是肉少核大的“报仇”榴莲。这种在树上长到最饱满才脱落的做法，正是其风味浓郁的根本原因。
+                <w:br/>
+                与泰国榴莲（如金枕）主打甜度高、水分足的大众路线不同，马来西亚榴莲凭借其“树上熟”带来的浓郁口感和复杂的风味层次（尤其是微苦回甘），在全球市场定位为高端水果。
+                <w:br/>
+                【温磬提示】榴莲任吃不含猫山王、黑刺等名品榴莲。
+                <w:br/>
+                品尝完美味的大马榴莲后，我们乘坐旅游巴士前往【马六甲】，入住酒店。
+                <w:br/>
+                <w:br/>
+                马六甲推荐自费650元/人：
+                <w:br/>
+                网红三轮车巡游+马六甲游船+娘惹下午茶+打卡马六甲海峡+鸡场街夜市+娘惹换装体验
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：面包鸡+奶油虾     晚餐：中式料理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">新山网评 4 钻酒店</w:t>
+              <w:t xml:space="preserve">马六甲网评4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                新山 - 新加坡 - 国立大学外观 - 节庆大道 - 【亲子 2 选 1】：环球影城 或 S•E•A 海洋馆+杜莎夫人蜡像馆
+                马六甲 - 新加坡 - 国立大学外观 - 节庆大道 - 【亲子2选 1】：环球影城 或 S•E•A海洋馆+杜莎夫人蜡像馆
                 <w:br/>
                 早餐后，开始精彩的旅程：
                 <w:br/>
-                【新加坡国立大学】外观	新加坡国立大学（National University of Singapore，简称 NUS）是新加坡著名的公立研究型大学，归教育部管辖，在 2025 年 QS 世界大学排名位列全球第 8 名，亚洲第 1 名。
-[...9 lines deleted...]
-                或【S.E.A 海洋馆】靠近环球影城，堪称亚洲最大的海洋馆。海洋馆设有 49 个生态区，汇集众多海洋生物，让游客应接不暇，感慨海洋世界的缤纷多彩，适合全家带着孩子前来观赏和学习。馆内的海洋生物是按地理位置来分布，从卡里马塔海峡和爪哇海、马六甲海峡和安达曼海、孟加拉湾和拉克代夫海、波斯湾和阿拉伯海、红海、东非，到南中国海，完成了跨越全球的海洋旅程。 海洋世界还有几大强力推荐，这里有看似植物，实为细胞动物的五彩珊瑚；俗称魔鬼鱼但性情温驯的巨大生物鬼蝠魟；凶猛的海鳝、摇曳犹如一幅水墨画的发光水母、可爱的海豚、北太平洋巨型章鱼、 “长鼻子”的海龙、凶悍外表优雅气势的鲨鱼群等。【杜莎夫人蜡像馆】新加坡杜莎夫人蜡像馆是非常受欢迎的景点之一，与名人近距离接触，感受历史与艺术的奇妙交融，与超过 80 个世界名人近距离“接触”、合影留念，感受与偶像近在咫尺的震撼体验！
+                【新加坡国立大学】外观   新加坡国立大学（National University of Singapore，简称NUS）是新加坡著名的公立研究型大学，归教育部管辖，在2025年QS世界大学排名位列全球第8名，亚洲第1名。‌‌
+                <w:br/>
+                中学校前身为1905年成立的马来亚联邦政府医学院，历经多次合并与重组，于1980年由新加坡大学与南洋大学合并而成。
+                <w:br/>
+                请留意：新加坡国立大学有可能因为特殊原因而关闭校园导致团队不能外观，对此旅行社不作任何退费。‌‌
+                <w:br/>
+                【节庆大道】是亚洲著名的家庭度假目的地游玩（约60分钟），这里集吃喝玩乐购及住宿于一身，时尚年轻一族、全家大小、会奖企业等都可于此欢度悠闲假期，放松身心的好去处。推荐游览：您可以前往节庆大道，集购物、餐饮、娱乐于一体的世界级娱乐大道。在此可以选购琳琅满目的世界级品牌商品。
+                <w:br/>
+                【臻选亲子行程2选1】
+                <w:br/>
+                【环球影城】新加坡环球影城（Universal Studios Singapore）是耗资43亿2000万美元兴建的圣淘沙名胜世界的重点项目之一，已于2010年3月18日正式开放，它是东南亚首个和唯一的环球影城主题公园。新加坡环球影城总共设有24个游乐设施和景点，包括古埃及、失落的世界和好莱坞大道等七个主题区，重现电影世界的神奇，为游客掀开探险旅程的序幕。斗恶霸、追明星，游客将随着不同电影的剧情，从一个屏幕转移到另一个，沉浸在星光大道的耀眼光芒中。【含首道门票】
+                <w:br/>
+                或【S.E.A海洋馆】靠近环球影城，堪称亚洲最大的海洋馆。海洋馆设有49个生态区，汇集众多海洋生物，让游客应接不暇，感慨海洋世界的缤纷多彩，适合全家带着孩子前来观赏和学习。 馆内的海洋生物是按地理位置来分布，从卡里马塔海峡和爪哇海、马六甲海峡和安达曼海、孟加拉湾和拉克代夫海、波斯湾和阿拉伯海、红海、东非，到南中国海，完成了跨越全球的海洋旅程。 海洋世界还有几大强力推荐，这里有看似植物，实为细胞动物的五彩珊瑚；俗称魔鬼鱼但性情温驯的巨大生物鬼蝠魟；凶猛的海鳝、摇曳犹如一幅水墨画的发光水母、可爱的海豚、北太平洋巨型章鱼、“长鼻子”的海龙、凶悍外表优雅气势的鲨鱼群等。【杜莎夫人蜡像馆】新加坡杜莎夫人蜡像馆是非常受欢迎的景点之一，与名人近距离接触，感受历史与艺术的奇妙交融，与超过80个世界名人近距离“接触”、合影留念，感受与偶像近在咫尺的震撼体验！【含首道门票】
+                <w:br/>
                 <w:br/>
                 温馨提示：游玩时，请贵宾安排好时间，遵守集合时间！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：南洋风味餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -924,112 +932,116 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                鱼尾狮 - 滨海湾花园 - 甘榜格南 - 哈芝巷	－ 星耀樟宜 - 机场 -吉隆坡
+                鱼尾狮 - 滨海湾花园 - 甘榜格南 - 哈芝巷  － 星耀樟宜 - 机场 - 吉隆坡入住机场附近酒店
                 <w:br/>
                 早餐后，开始精彩的旅程：
                 <w:br/>
-                【鱼尾狮公园】（约 20 分钟）：坐落于新加坡河畔，是新加坡的标志和象征；公园 周围地带的其他新加坡著名的地标性建筑：【政府大厦】、【高等法院】 、【维多利 亚剧院】、【国会大厦】、【伊丽莎白公园】、【莱佛士铜像】、【滨海艺术中心】。
+                【鱼尾狮公园】（约20分钟）：坐落于新加坡河畔，是新加坡的标志和象征；公园  周围地带的其他新加坡著名的地标性建筑：【政府大厦】、【高等法院】 、【维多利  亚剧院】、【国会大厦】、【伊丽莎白公园】、【莱佛士铜像】、【滨海艺术中心】。
                 <w:br/>
                 【国会大厦】（外观）位于新加坡中心商业地区 ，与全国最大的金融中心莱佛士坊 隔新加坡河相望 ，是本区文化建筑的地标 ，也是外国游客必来地之一。
                 <w:br/>
                 【市政厅】（外观）此地见证了许多的新加坡建国重大相关的历史事件。在这里新 加坡总理办公室、外交部、最高法院、新加坡法律学会、公共服务委员会、仲裁法庭 都在此地。
                 <w:br/>
-                【高等法院】（外观）最高法院与政府大厦相邻 ，建于 1939 年 ，地点为前欧洲大 酒店 (Grand Hotel de L'Europe)遗址 ，是新加坡最近期的殖民时期建筑。
-[...3 lines deleted...]
-                【超级树】阿凡达电影场景重现 ，超级树其实是个大温室 ，当初设计概念便是以 供应生活机能为主要诉求 ，超级树的树叶会在白天的时候吸收太阳光 ，转化成电能储 存 ，同时还具有遮阴的效果。等到夜晚来临，树冠便会亮起成为路灯 ，形成照明设备， 主要靠的便是白天所搜集到的太阳能。
+                【高等法院】（外观）最高法院与政府大厦相邻 ，建于 1939 年 ，地点为前欧洲大 酒店(Grand Hotel de L'Europe)遗址 ，是新加坡最近期的殖民时期建筑。
+                <w:br/>
+                 【药油世家】永泰行是一家位于新加坡的中药行是一家位于新加坡的中药行。
+                <w:br/>
+                【滨海艺术中心】（外观）坐落在新加坡市区内的新加坡河入海口，与滨海湾毗邻。 滨海艺术中心是新加坡首屈一指的艺术表演场地。造型独特的圆顶为它赢得了“榴  莲”的称号。
+                <w:br/>
+                【超级树】阿凡达电影场景重现 ，超级树其实是个大温室 ，当初设计概念便是以  供应生活机能为主要诉求 ，超级树的树叶会在白天的时候吸收太阳光 ，转化成电能储  存 ，同时还具有遮阴的效果。等到夜晚来临，树冠便会亮起成为路灯 ，形成照明设备， 主要靠的便是白天所搜集到的太阳能。
                 <w:br/>
                 【甘榜格南】一边漫步街巷、感受异域风情 ，一边挑选民族特色商品、品尝本地 美食。这一带弥漫着浓郁的阿拉伯风情 ，随处可见披头盖脸的阿拉伯人 ，有些街道两 旁的建筑上还布满了壁画般的涂鸦 ，色彩斑斓。
                 <w:br/>
                 【哈芝巷】 哈芝巷内本是曾做仓库的战前老房子 ，现如今这里有很多特色的小店，出售服饰、精品、家具、咖啡等。
                 <w:br/>
-                【星耀樟宜】（自行游览，不含付费区域门票）星耀的核心景点， 目前全世界最高 的室内瀑布 ，滂湃的 40 米的高空倾泻而下 ，从建筑的顶端到地底下 2 楼，像锅炉一样的漩涡 ，时时激起然然云雾 ，还不时地变化多端。无论日或夜，都是不可思议的 美！（备注：如遇维修不对外开放则取消此项，无费用退还），后搭乘航班飞往吉隆坡， 在领队的带领下，前往机场附近的酒店入住休息。
+                【星耀樟宜】（自行游览，不含付费区域门票）星耀的核心景点， 目前全世界最高  的室内瀑布 ，滂湃的40米的高空倾泻而下 ，从建筑的顶端到地底下 2 楼，像锅炉一样的漩涡 ，时时激起然然云雾 ，还不时地变化多端。无论日或夜，都是不可思议的  美！（备注：如遇维修不对外开放则取消此项，无费用退还），后搭乘航班飞往吉隆坡， 在领队的带领下，前往机场附近的酒店入住休息。
+                <w:br/>
+                团队在吉隆坡入住的酒店就在机场旁边，到达吉隆坡机场后，客人在领队的带领下乘坐机场接驳巴士前往酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：游览星耀樟宜时，请贵宾安排好时间，遵守集合时间！以免误机！
                 <w:br/>
                 交通：参考航班：MH616  新加坡－吉隆坡  1930/2045
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：海南鸡饭     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">吉隆坡机场网评 4 钻酒店</w:t>
+              <w:t xml:space="preserve">吉隆坡机场网评4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1139,63 +1151,61 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、广州--吉隆坡/新加坡-吉隆坡/吉隆坡-广州 含税机票。
                 <w:br/>
                 2、行程中所列景点首道门票（非注明自费项目）。
                 <w:br/>
-                3、空调旅游车(根据团队人数保证每人 1 正座)。自由活动期间不包含用车。
-[...11 lines deleted...]
-                9、全程司导领服务费380/人
+                3、空调旅游车(根据团队人数保证每人1正座)。自由活动期间不包含用车。
+                <w:br/>
+                4、用餐：5早6正（新加坡2正，马来西亚4正），最后一天早餐为早餐盒，早餐不用不退，正餐餐标40元-50/人。正餐十人一桌，或定食套餐每人一份，团队用餐，不用不退，敬请谅解！
+                <w:br/>
+                5、10人以上全程安排领队及当地中文导游服务，10人以下无领队，当地安排司兼导服务；
+                <w:br/>
+                6、签证：中国大陆护照免签（免签护照或自备签证无费用退）。
+                <w:br/>
+                7、全程行程所列星级酒店标准间（二人一间）。
+                <w:br/>
+                8、全程司导领服务费580/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1205,55 +1215,55 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、不含航空公司通知的燃油附加税临时升幅。
                 <w:br/>
                 2、酒店单房差、国内到广州机场往返交通。
                 <w:br/>
                 3、一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
-                4、单人入住房差￥1600 元。
+                4、单人入住房差￥1600元。
                 <w:br/>
                 5、离团费￥800/人/天。
                 <w:br/>
-                6、马来西亚酒店旅游税金 10-17 马币 1 间/晚。
+                6、马来西亚酒店旅游税金10-17马币1间/晚。
                 <w:br/>
                 吉隆坡及雪兰莪州酒店可持续发展税马币7/间/晚（团队行程如果住吉隆坡及雪兰莪酒店，税费是马币10+7=17/间/晚），客人办理入住时自行交付给酒店。
                 <w:br/>
                 7、自费项目以及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 8、酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
                 <w:br/>
                 9、行程中包含的餐以外的餐食，需要自理。
                 <w:br/>
                 10、费用包含中未提及的其他一切费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -1414,50 +1424,243 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">45 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马来西亚马六甲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">网红三轮车巡游+马六甲游船+娘惹下午茶+打卡马六甲海峡+鸡场街夜市+娘惹换装体验</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1631,51 +1834,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1848,50 +2051,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="shop">
     <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>