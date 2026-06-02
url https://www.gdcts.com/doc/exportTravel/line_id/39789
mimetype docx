--- v0 (2026-03-19)
+++ v1 (2026-06-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【赏花•仙境老君山】河南双飞6天丨万仙山郭亮村挂壁公路丨老君山丨牡丹园丨少林寺丨龙门石窟丨清明上河园丨万岁山大宋武侠城丨小宋城丨（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">【亲子游•只有河南国宝物语】河南双高5天丨蜜雪冰城全球总部旗舰店丨河南博物院丨只有河南戏剧幻城丨少林寺（少林武术表演）丨龙门石窟丨清明上河园丨大宋武侠城丨唐三彩非遗体验丨天堂明堂（纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-202604Y1</w:t>
+              <w:t xml:space="preserve">DFY-20260708D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,293 +168,299 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">运城市-河南省</w:t>
+              <w:t xml:space="preserve">河南省-郑州市-开封市-洛阳市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">6</w:t>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机</w:t>
+              <w:t xml:space="preserve">动车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">返程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">轮船</w:t>
+              <w:t xml:space="preserve">动车</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【去程】广州-运城，CZ3921/1700-1930或者CA4594 0740-1020
-[...1 lines deleted...]
-                【回程】运城-广州，CZ3922/2020-2305或者CA4593 1105-1335
+                【大交通】以下时间仅供参考，暑假旺季，不接受指定车次要求，以实际名单通知出票为准，敬请谅解！
+                <w:br/>
+                【去程】广州南-郑州东，G2506/0758-1449
+                <w:br/>
+                【回程】郑州东-广州南，G1051/1542-2249
                 <w:br/>
                 （参考航班，实际以出票为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 【清明上河园】依托《清明上河图》1:1复刻，真实还原宋代建筑风貌和百姓生活场景，每年数十场实景演出轮番上演，带您领略繁华热闹的汴京生活！
-[...15 lines deleted...]
-                ★【大宋武侠城】开封藏着一个武侠梦，沉浸式侠义江湖感受那波澜壮阔的江湖世界！
+                ★广东独立成团·25人封顶、3年内空调旅游大巴、一价全含纯玩0购物
+                <w:br/>
+                ★【博物通史·含金值+++】步入河南博物院，岂知上下五千年【河南博物院】作为国家一级博物馆，中原文明核心殿堂，这里藏有13万件文物，其中9大镇馆之宝，件件改写教科书——从8700年前的骨笛，到商周青铜重器，再到汉唐盛世遗珍，一部河南史，半部中华史！
+                <w:br/>
+                ★【潮玩IP】用戏剧撕裂时空【只有河南·戏剧幻城】百亩麦浪、夯土巨墙，用光影与泪水重写中原史诗！
+                <w:br/>
+                ★【嗨玩雪王】网友戏称为：河“南商业界复仇者联盟”【蜜雪冰城全球总部旗舰店】这不只是一趟打卡之旅，是来看看一个从郑州走向全球的品牌，如何用最朴素的价格，赢得最真实的热爱。
+                <w:br/>
+                ★【功夫圣地】深藏于嵩山腹地的千年古刹【少林寺】不仅是中国佛教禅宗发源地，更是享誉世界的中国功夫摇篮，特别安排观看【少林武术表演】深入了解少林功夫的奇妙世界！
+                <w:br/>
+                ★【世界文化遗产】人类艺术创造力的杰出代表【龙门石窟】也是中国唐代高度发达的文化水平和社会形态的体现！
+                <w:br/>
+                ★【东方迪士尼】一朝步入画卷，一日梦回千年【清明上河园】一座以传世名画《清明上河图》为蓝本1:1实景复原建造的大型宋代历史文化主题公园。这里不是一座冰冷的建筑群，而是一幅流动、立体的历史长卷。
+                <w:br/>
+                ★【武侠胜境】全国首个沉浸式实景武侠主题园区【万岁山武侠城】每天定时上演精彩的实景剧目，演员们的高超武艺和逼真的场景布置会让你大呼过瘾
+                <w:br/>
+                ★【唐三彩上釉体验】在非遗大师的指导下，捏塑属于自己的唐三彩马/骆驼（可邮寄回家，邮费自理）！
+                <w:br/>
+                ★【千年绝技】始于春秋战国时期，盛于明清【打铁花】中国传统艺术熔金炼铁当高温的铁水在黑夜中被击打抛洒，瞬间化作万朵璀璨金花！
+                <w:br/>
+                ★【文物面对面】全国首部沉浸式文物讲解剧【国宝奇妙游】推开时空任意门，让文物亲口告诉你何以“中原血脉”？何以”何以中国“？
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -571,305 +577,309 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-运城
-[...1 lines deleted...]
-                根据航班时间，前往广州机场集中，送团人将为您办理登机手续，导游接机后，游览【运城盬街】（自由活动约1小时），在此自费品尝运城美食，酥沙香甜闻喜煮饼，鲜而不膻的羊杂烂，滋补养生的北相羊肉胡卜，汉族传统名点南式细点，还有创意十足的关公文创雪糕，网红潮餐，一街吃遍运城味！后入住酒店
+                广州南-郑州东
+                <w:br/>
+                根据高铁时间，广州南站集中乘高铁赴郑州东站
+                <w:br/>
+                导游接团后，前往网红打卡地【蜜雪冰城全球总部旗舰店】（自由闲逛约1小时），从一杯奶茶，到一座目的地，蜜雪冰城用最平价的方式，做出了别人用高价都未必做到的事：让人真心热爱它。这不只是一趟打卡之旅，是来看看一个从郑州走向全球的品牌，如何用最朴素的价格，赢得最真实的热爱。打卡工业遗产新地标，旧厂房改造的潮玩地【郑州记忆油化厂创意园】（自由闲逛约1.5小时），废弃的炼油厂变身潮流艺术聚落——红砖厂房、巨型管道、蒸汽阀门、涂鸦墙……复古与未来在此碰撞，历史与潮流在此共舞。这里曾是郑州人熟悉的“化肥厂”，如今，它用钢筋水泥讲起了一座城的青春往事，也成了孩子们眼中“像科幻电影”的奇妙乐园！
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
-                景点：【运城盬街】
+                景点：【蜜雪冰城全球总部旗舰店】【郑州记忆油化厂创意园】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：不含餐     午餐：不含餐     晚餐：不含餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">运城：美豪怡致、美巢雅韵或同级</w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：不含餐     晚餐：团餐，餐标40元/人   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">郑州：圣佳丽绅、智选假日或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                运城-洛阳
-[...1 lines deleted...]
-                早餐后，车赴洛阳（约2.5小时），游览世界文化遗产，中国最大的皇家石刻艺术宝库【龙门石窟】（参观约2小时），以伊河为界，分为西山和东山两部分，东山石窟多是唐代作品，而西山石窟开凿于北朝和隋唐时期，是龙门精华的部分，包括奉先寺的卢舍那佛像和古阳洞中的“龙门二十品”。打卡洛阳三大网红地【洛邑古城】被称为中原渡口，是体验洛阳文化的绝佳之地。【丽景门】全国十大美食街之一。参观【洛阳牡丹园】（游览约1.5小时，3月份参观室内牡丹，若遇牡丹园未开放参观，则改为等价参观：洛阳牡丹阁景区，旅行社无费用退还，敬请谅解），晚餐后入住酒店！
+                郑州-河南博物院-只有河南戏剧幻城
+                <w:br/>
+                酒店享用自助早餐，前往参观华夏文明的璀璨明珠【河南博物院】（含博物馆讲解专家+无线讲解耳机，游览约2小时），一座承载着华夏五千年文明史的宝库，作为央视《国家宝藏》节目中重点展室的博物馆之一，拥有馆藏文物超过17万件（套），涵盖了从史前时期到明清时期的各类文物，对于学生游客来说，河南博物院不仅仅是一个展示文物的地方，更是一个生动的历史课堂。通过参观和参与各种互动活动，学生们可以更加直观地了解中国古代的历史文化（独家安排《国宝奇妙游》：首创“文物自述+沉浸互动”模式，让河南博物院九大镇馆之宝化身历史讲述者：每一幕，都是跨越时空的握手每一秒，皆是华夏基因的共振，赠送项目，不去不退）。游览【只有河南·戏剧幻城】（含1个主剧场，白+黑畅玩5小时以上）你眼中的“只有河南”有什么？戏剧？艺术？苦难？感动？迷宫般的幻城建筑中原文化？黄河文化？或许答案不止于此，正如一千个观众眼中有一千个哈姆雷特，不同的视角也将在幻城看到不同的风景！走进大小剧场开启一场盛大的视觉盛宴，老子、孔子、武则天、杜甫……一个个历史人物从地下缓缓升起，与你隔空对话。我们坐在现代化的剧场里，他们在千年前的朝代里。那一声“都中不中啊？”的回响，会让你看到这片土地曾经的繁华与荣耀。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【龙门石窟】【洛邑古城】【洛阳牡丹园】【丽景门】
+                景点：【河南博物院】【只有河南·戏剧幻城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：特色餐宫廷宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">伊川：四季假日、永丽汇、迪尼斯或栾川：丽呈文览、山合友、智选假日或老君山民俗同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐，餐标40元/人     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">郑州：圣佳丽绅、智选假日或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                登封-老君山-登封
-[...9 lines deleted...]
-                3、峰林索道往返80元/人，游览根据自己的身体情况自由选择！
+                郑州-登封-洛阳
+                <w:br/>
+                酒店享用自助早餐，车赴登封（约1.5小时），参观中国功夫的发源地和佛教禅宗祖庭【嵩山少林寺】（约2小时，含景区交通+耳麦），在这里您可欣赏名扬中外的【少林武术表演】（每场约30分钟，因少林寺景区实行套票制，该表演如遇不可抗力因素或景区临时通知取消，无费用退还）感受少林武术的博大精深。参观千年古刹少林寺核心景区【少林常住院】聆听少林寺千年传奇故事，了解源远流长的禅宗文化，参观历代少林高僧舍利塔群【塔林】在导游的讲解中了解少林寺历代高僧鲜为人知轶事，车赴洛阳（约1.5小时），体验【唐三彩制作】（含每人一件自己的作品，如需邮寄运费自理），唐三彩不是“三”种颜色，而是“千”种可能！在非遗工坊，化身“小小唐代陶匠”，亲手为素烧的唐三彩马、骆驼或仕女俑施釉上彩——这不是普通手工课，而是一次穿越回盛唐的色彩对话。
+                <w:br/>
+                登临洛阳紫微城遗址【明堂天堂】（约1小时）仰望中国唯一重建的武周皇家礼佛堂——天堂（高88米），
+                <w:br/>
+                步入武则天理政之所——明堂（高29米），这里不是仿古建筑，而是用钢筋水泥写就的一部“女性崛起史”。
+                <w:br/>
+                “日月当空，曌照天下”——武则天，中国历史上唯一的正统女皇帝，就在这里，接见万国使臣，颁布《兆人本业》，推动科举革新……她的野心、智慧与孤独，都藏在这座宫殿的梁柱之间。途径【应天门广场】（短暂停留约20分钟，拍照打卡），夜游【洛邑古城】被称为中原渡口，是体验洛阳文化的绝佳之地！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【老君山景区】
+                景点：【嵩山少林寺】【唐三彩制作】【明堂天堂】【洛邑古城】【应天门广场】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：团餐餐标40元/人   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">登封：观嵩山、上汐酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐，餐标40元/人     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">洛阳：丽呈睿轩、西苑文旅或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                登封-开封
-[...1 lines deleted...]
-                早餐后，参观中国功夫的发源地和佛教禅宗祖庭【嵩山少林寺】（约2.5小时），在这里您可欣赏名扬中外的【少林武术表演】（每场约30分钟，因少林寺景区实行套票制，该表演如遇不可抗力因素或景区临时通知取消，无费用退还）感受少林武术的博大精深。参观千年古刹少林寺核心景区【少林常住院】聆听少林寺千年传奇故事，了解源远流长的禅宗文化，参观历代少林高僧舍利塔群【塔林】在导游的讲解中了解少林寺历代高僧鲜为人知轶事，游览【大宋武侠城】（约3小时），《神舟传奇》表演带您探索海上丝绸之路，领略大宋王朝的繁荣经济，《风雪山神庙》还原《水浒传》经典桥段，看各色风云人物，侠客行者纷纷汇聚江湖，感受武侠江湖的爱恨情仇。晚宿开封！
+                洛阳-开封
+                <w:br/>
+                酒店享用自助早餐，游览世界文化遗产，中国最大的皇家石刻艺术宝库【龙门石窟】（约2小时，含景区交通+耳麦），站在伊河两岸，仰望东西两山万尊佛像，你看到的不只是石头，而是一千五百年前，匠人用一生凿刻的信仰、美学与人间温度。作为中国三大石窟之首、世界文化遗产，龙门石窟拥有2345个窟龛、11万尊造像、2800余块碑刻——其中，卢舍那大佛的一抹微笑，被公认为“东方最美微笑”，连日本奈良大佛都以她为蓝本！    
+                <w:br/>
+                车赴开封（约2.5小时），游览【大宋武侠城】（白+黑畅游5小时以上），这座以《水浒传》《岳飞传》《七侠五义》为蓝本打造的实景武侠主题乐园，每天80多场实景武侠巨幕，全景式展现大宋武侠豪情和江湖百态（具体活动以景区当天演出通告为准，如若活动临时取消或观赏不到，旅行社不另作赔偿，敬请谅解）
+                <w:br/>
+                赠送《非遗打铁花》神秘惊险，绚烂夺目，令人叹为观止（赠送项目如因天气或其他人力不可抗因素临时取消或客人自身原因不参观，费用不退，敬请谅解）
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【嵩山少林寺】【大宋武侠城】
+                景点：【龙门石窟】【大宋武侠城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐餐标40元/人     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -899,175 +909,99 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                开封-辉县
-[...3 lines deleted...]
-                清园精华表演时刻：1、9：00 包拯迎宾 2、9:05 盘鼓 3、9；15 踩高跷 4、9:20 包公巡河 5、9:50 民间绝活 6 、10:10 气功喷火 8、10:35 王员外招亲 9、11；00 枪挑小梁王 10、11:25 斗鸡等等（如遇雨雪天气，节目会停演，具体以景区公告为准），游览【开封小宋城】（约1小时），胜似千年的东京夜市，里面亭台楼榭，雕梁画栋，小桥流水，无论外面狂风暴雨这里依然四季如春，午餐在此自费品尝鲤鱼焙面、有吵八宝饭、第一楼灌汤包、萧记烩面等等豫菜代表美食。车赴辉县（约2小时），晚餐后入住酒店！
+                开封-郑州东站-广州
+                <w:br/>
+                酒店享用自助早餐，走进1:1复刻《清明上河图》的宋代主题乐园【清明上河园】（约3小时），这里没有冰冷的展柜，只有流动的市井、鲜活的角色、此起彼伏的吆喝声——你不是游客，而是“新来的汴京市民”！
+                <w:br/>
+                清园精华表演时刻（沉浸式宋潮citywalk）
+                <w:br/>
+                9：00 包拯迎宾 +9：05 盘鼓+9：15 踩高跷+9：20包公巡河+9：50 民间绝活+10：10 气功喷火+10：35 王员外招亲+11：00 枪挑小梁王+11：25 斗鸡等等（如遇雨雪天气，节目会停演，具体以景区公告为准）
+                <w:br/>
+                根据高铁时间送团，结束愉快旅行！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【清明上河园】【开封小宋城】
+                景点：【清明上河园】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐开封焙面     晚餐：团餐餐标40元/人   </w:t>
-[...96 lines deleted...]
-              <w:t xml:space="preserve">不含</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐，餐标40元/人     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1095,57 +1029,57 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.大交通：含往返机票经济舱（机票一经开出，不得更改、不得签转、不得退票）
+                1.大交通：含往返二等座高铁票，车次以具体出票为准【实名制随机出票，不可指铺位，以出票为准】
                 <w:br/>
                 2.住宿：全程入住豪华标准双人间。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准；小孩不占床半价早餐，超高自理！
                 <w:br/>
-                3.用餐：含5早6正，正餐餐标40元/人/正！行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
-[...1 lines deleted...]
-                4.门票：含所列景点第一道大门票，不含景区交通！
+                3.用餐：含4早5正，正餐餐标40元/人/正！行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
+                <w:br/>
+                4.门票：含所列景点第一道大门票，含必消景交！
                 <w:br/>
                 备注：长者价（60周岁以上成年人）已减免老年门票优惠（需持中国大陆二代居民身份证），当地无老年门票优惠退还，敬请知悉！
                 <w:br/>
                 5.导游：当地持证专业中文导游！
                 <w:br/>
                 6.交通：河南当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
                 <w:br/>
                 7.儿童：半价餐、占车位、导游服务费、 含半价早餐，不占床，不含门票,超高需补门票差价。
                 <w:br/>
                 8.其他：每天每人赠送一瓶矿泉水。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1159,51 +1093,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.不含广州机场往返接送, 不含旅游意外险，不含全陪。
+                1.不含广州南航往返接送, 不含旅游意外险，不含全陪。
                 <w:br/>
                 2.行程中发生的客人个人费用（包括住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费、非合同约定活动项目所需的费用、自由活动期间产生费用及小费等）。
                 <w:br/>
                 3.请注意保管好自己的财物，如有财物丢失，旅行社不承担赔偿责任。
                 <w:br/>
                 4.公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 5.不含景点园中园小门票，旅游项目费用如遇到国家政策性调价，将收取差价；
                 <w:br/>
                 6.12岁以下儿童不占床、含半价门票、半价餐、半价早餐、半价中段高铁票，以上如超高产生费用由家长现付。
                 <w:br/>
                 7.失信人查询网站：http://shixin.court.gov.cn/index.html，客人报团前必须到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担，报名须知！
                 <w:br/>
                 8.自费：导游推荐自费加点，自愿参加，请慎重选择，回团后不办理退任何费用；不参加自费或加点的客人，请与导游协商自由活动，但必须按导游指定的时间地点集中。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -1513,126 +1447,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...19 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、河南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：河南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
-                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；5）精神病患者，如癫痫及各种精神病人；
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满 18 周岁及老年旅游者预订提示： 
-[...38 lines deleted...]
-                日期：   日期：
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1824,51 +1735,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>