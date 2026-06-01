--- v0 (2026-03-24)
+++ v1 (2026-06-01)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-202604A3(安康往返6天）</w:t>
+              <w:t xml:space="preserve">DFY-20260708A3(安康往返6天）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -394,63 +394,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 步入正善之门【西安青龙寺】赏樱祈福，感受千年佛光，聆听佛钟，为心中挂念之人祈福纳祥！
-[...11 lines deleted...]
-                ☆ 中国人心中永不褪色的红色情怀，革命圣地【中国延安】每一寸土地都诉说着激励人心的光辉历程！
+                ★ 【非遗艺术·安塞腰鼓】特邀老艺人现场教学与您同台互动，亲自体验豪迈激昂的腰鼓表演！
+                <w:br/>
+                ★ 【价值188元沉浸剧场·大秦帝国】真人AI、秦俑制作、秦弓体验！带你沉浸式穿越2000多年走进秦始皇统一六国的壮烈历程！
+                <w:br/>
+                ★ 【保证夜游大唐不夜城】打卡盛唐密盒流量密码，感受穿梭千年长安美轮美奂的夜色美景！
+                <w:br/>
+                ★ 【贴心安排】华山防滑登山手套&amp;华山导览器使用权益！每人每天充足矿泉水！
+                <w:br/>
+                ★ 【舒心旅行】全程四钻酒店住宿，尽享舒心旅程！
+                <w:br/>
+                ★ 【舌尖上的陕西】甄选特色餐厅，升级3个特色餐，其中一餐升级打卡大众点评必吃榜餐厅，餐标50+！！
+                <w:br/>
+                ★ 【品质保证】团团配备“百宝箱”提供个性化服务，让游客体验无微不至的旅程！
+                <w:br/>
+                ★ 【行程简表】以下行程可能会因大交通、天气、路况等原因做相应调整，景点不会减少，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -569,83 +571,77 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-安康-西安
                 <w:br/>
-                根据航班时间，于指定的地点集中前往广州白云机场集中，送团人将为您办理登机手续！
-[...7 lines deleted...]
-                2、每年3-4月期间，为樱花最佳的季节，但观景期需视当地气候及气温而定。本行程的观景描述源自去年同期的景色情况，具体观景的时间会因应现时气候条件的变化而略有不同，敬请谅解!
+                根据航班时间，于指定的地点集中前往广州白云机场集中，送团人将为您办理登机手续！导游接团后，车赴西安，游览国家一级博物馆【西安博物院】“馆+塔+园”一体的唐风文化绿洲（约2小时），坐落于千年古刹荐福寺旁，小雁塔静立庭院中央，园林曲径通幽，展馆现代雅致。这里聚焦长安城的市井烟火、百姓日常与丝路百态，是十三朝古都最亲切、最鲜活的打开方式。
+                <w:br/>
+                唐代三彩腾空马：蓝釉飞驰，见证丝路胡商疾驰长安；长安城108坊沙盘：亲手指出大雁塔、西市、皇城位置，建立真实历史坐标。漫步于【钟鼓楼广场+北院门仿古步行街】（约1小时），在具有民族特色的回民小吃街自费品尝美食：【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】等等，夜游【大唐不夜城】（约2小时），整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
-                景点：【青龙寺】【钟鼓楼广场+北院门仿古步行街】【大唐不夜城】
+                景点：【西安博物院】【钟鼓楼广场+北院门仿古步行街】【大唐不夜城】
                 <w:br/>
                 到达城市：运城市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：不含     午餐：不含     晚餐：餐标40元/人   </w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：特色餐长安大排档     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">西安：港务区智选假日、高新南智选假日或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -658,55 +654,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-延安
                 <w:br/>
-                酒店享用自助早餐，参观【西安博物院】（约1.5小时），又名“小雁塔”，馆内珍藏丰富，各类文物琳琅满目，每一件都讲述着古都西安的辉煌过往。青铜器的厚重、陶俑的生动、瓷器的温润、金银器的华丽、书画的墨香……无不散发着古文化的独特魅力。车赴延安（约3.5小时），游览【枣园】（约40分钟），毛泽东同志和老一辈无产阶级革命家，在这里领导和指挥了抗日战争和解放战争，培育了永放光芒的“延安精神”。游览【杨家岭】（约40分钟），中共中央在这里领导和开展了轰轰烈烈的大生产运动和延安整风运动。特邀安塞老艺人与您同台互动被称为“天下第一鼓”的【腰鼓表演】，齐唱时代的信仰--陕北红歌唱不衰！打卡重现北宋延州历史风貌的【金延安圣地河谷】由万达集团打造的大型红色主题情景式街区，重现北宋延州历史风貌，穿越时空走进当年无数热血青年向往的老延安，领略黄土文化，感受古老延安！
+                酒店享用自助早餐，车赴延安（约3.5小时），游览【枣园】（约1小时），毛泽东同志和老一辈无产阶级革命家，在这里领导和指挥了抗日战争和解放战争，培育了永放光芒的“延安精神”。游览【杨家岭】（约1小时），中共中央在这里领导和开展了轰轰烈烈的大生产运动和延安整风运动。特邀安塞老艺人与您同台互动被称为“天下第一鼓”的【腰鼓表演】，齐唱时代的信仰--陕北红歌唱不衰！打卡重现北宋延州历史风貌的【金延安圣地河谷】由万达集团打造的大型红色主题情景式街区，重现北宋延州历史风貌，穿越时空走进当年无数热血青年向往的老延安，领略黄土文化，感受古老延安！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【西安博物院】【枣园】【杨家岭】【金延安圣地河谷】
+                景点：【枣园】【杨家岭】【金延安圣地河谷】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：餐标40元/人     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -738,131 +734,131 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 延安-壶口-华山
                 <w:br/>
-                酒店享用自助早餐，车赴壶口（约2小时），途中路过延安精神的发源地南泥湾短暂停留，于【南泥湾党徽广场】拍照留念（约30分钟），南泥湾精神是延安精神的重要构成‘自己动手、丰衣足食’，激励着我们一代又一代的中华儿女。游览世界上唯一的金色瀑布【壶口瀑布】（游览约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。【独家安排-黄河精神唤醒计划】：在黄河最汹涌处，共唱一首《黄河大合唱》--让血脉和母亲河同频共振！这不是表演，而是一场穿越85年的精神对话。当万顷黄浪撞崖成雷，水雾扑面如千军呐喊，我们立于晋陕大峡谷之畔，齐声高唱《保卫黄河》——“风在吼！马在叫！黄河在咆哮！！”这一刻，您不是游客，而是民族精神的传承者，歌声不是旋律，而是刻进基因的不屈呐喊；黄河不是风景，而是奔涌在你我胸中的中华血脉！乘车赴华山（约3小时），晚餐后入住酒店！
+                酒店享用自助早餐，车赴壶口（约2小时），途中路过延安精神的发源地南泥湾短暂停留，于【南泥湾党徽广场】拍照留念（约30分钟），南泥湾精神是延安精神的重要构成‘自己动手、丰衣足食’，激励着我们一代又一代的中华儿女。参观世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。车赴华山（约3小时），晚餐后入住酒店！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【南泥湾党徽广场】【壶口瀑布】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐迎亲宴     晚餐：餐标40元/人   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">华山：麗致酒店、雅斯特酒店、华悦里或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：餐标40元/人     晚餐：餐标40元/人   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华山：麗致酒店、雅斯特酒店、白玉兰酒店、华悦里或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 华山一天游
                 <w:br/>
-                酒店享用自助早餐，问鼎“奇险天下第一山”【西岳华山】（约5小时，视客人体力），华山是著名的武侠小说作家金庸作品中虚拟的江湖故事，描绘了江湖英雄置身于奇险峻峭的华山，比试武功高下，谈论武学之道，排列武术伯仲，创造了一个神秘、诡奇、险绝的剑侠世界。华山的著名景区景点多达210余处，有凌空架设的长空栈道，三面临空的鹞子翻身，以及在峭壁绝崖上凿出的千尺幢、百尺峡、老君犁沟等，华岳仙掌被列为关中八景之首，晚宿华山！
+                酒店享用自助早餐，问鼎“奇险天下第一山”【西岳华山】（约5小时，本行程包含华山电子导览器免费使用权益，请全程妥善保管设备，如有遗失或人为损坏，需照价赔偿300元/台， 感谢您的配合，愿您收获一段安心而充实的登岳之旅），华山是著名的武侠小说作家金庸作品中虚拟的江湖故事，描绘了江湖英雄置身于奇险峻峭的华山，比试武功高下，谈论武学之道，排列武术伯仲，创造了一个神秘、诡奇、险绝的剑侠世界。华山的著名景区景点多达210余处，有凌空架设的长空栈道，三面临空的鹞子翻身，以及在峭壁绝崖上凿出的千尺幢、百尺峡、老君犁沟等，华岳仙掌被列为关中八景之首，晚宿华山！
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、行程不含【华山索道及景区换乘车】因游客体力不同，请根据自身情况，合理选择登山方式：
                 <w:br/>
                 （1）北峰往返索道及进山车（可欣赏智取华山路及金庸先生笔下华山论剑）【旺季】190 元/成人；
                 <w:br/>
                 （2）西峰索道上北峰索道下及进山车（全程不走回头路，自由环线游华山）【旺季】280 元/成人；
                 <w:br/>
                 （3）西峰往返索道及进山车（轻松饱览“太华极顶”，华山美景尽在眼前）【旺季】360 元/成人；
                 <w:br/>
                 2、因职业自身的身体承受能力，导游只带客人乘索道登上华山，简单讲解并交代注意事项后，游客在山上自由活动，导游在山下约定的时间、地点等候集合，不陪爬山！
                 <w:br/>
                 3、因华山上无法安排正餐，请游客提前准备些干粮或小食品，自行安排中餐！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【西岳华山】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -872,99 +868,101 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：特色餐 英雄宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">华山：麗致酒店、雅斯特酒店、华悦里或同级</w:t>
+              <w:t xml:space="preserve">华山：麗致酒店、雅斯特酒店、白玉兰酒店、华悦里或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 华山-临潼-安康
                 <w:br/>
-                酒店享用自助早餐，车赴临潼（约1小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（约2.5小时）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。独家赠送价值238元/人《大秦帝王秦陵秘境》（含表演+秦俑手工制作+秦弓体验+真人AI变装）通过自己动手体验，进一步了解修复兵马俑背后的奥秘，学习工匠智慧，增强文物保护意识，通过A1体验，带你沉浸式穿越，走进秦始皇统一六国的壮烈历程。车赴安康（约3小时），打卡安康网红夜市【鼓楼街】（约1小时），位于汉江北岸，以“美食+文化娱乐轻时尚”为主题打造的旅游综合性街区，是安康本地居民夜生活的首选之地，在这里游客可自费品尝帝道陕南美食，满足不同口味需求.
+                酒店享用自助早餐，车赴临潼（约1.5小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（约2.5小时）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。独家赠送价值188元/人《大秦帝国秦陵秘境》（含表演+秦俑手工制作+秦弓体验+真人AI变装+包含还原兵马俑的整体制作流程）通过自己动手体验，进一步了解修复兵马俑背后的奥秘，学习工匠智慧，增强文物保护意识，通过A1体验，带你沉浸式穿越，走进秦始皇统一六国的壮烈历程。车赴安康（约3小时），打卡安康网红夜市【鼓楼街】（自由活动），位于汉江北岸，以“美食+文化娱乐轻时尚”为主题打造的旅游综合性街区，是安康本地居民夜生活的首选之地，在这里游客可自费品尝帝道陕南美食，满足不同口味需求！
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、不含兵马俑单程电瓶车 5 元/人，乘坐约 5 分钟，如不坐电瓶车需要步行 10 分钟左右；非必须产生项目，请根据自身情况选择。
+                1、兵马俑电瓶车不含，单程 5 元/人，乘坐约 5 分钟，如不坐电瓶车需要步行 10 分钟左右；非必须产生项目，请根据自身情况选择。
                 <w:br/>
                 2、兵马俑景区内设有景区购物场所，可自由进出，属景区自身行为，非我社安排，请您谨慎消费！
                 <w:br/>
                 3、为保证讲解质量，兵马俑景区规定必须统一由景区讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
+                <w:br/>
+                4、西安博物院逢周二闭馆，免费不免票，需提前预约。如遇闭馆或预约不成功，则改为参观：西安事变纪念馆/临潼博物馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【秦始皇帝陵博物院】【鼓楼街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐秦王宴     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
@@ -998,51 +996,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                运城-广州
+                安康-广州
                 <w:br/>
                 酒店早餐后，送团前往机场，根据航班时间送团乘机返广州，结束愉快旅程！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
@@ -1496,51 +1494,51 @@
               <w:t xml:space="preserve">景区交通+耳麦</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 山水景观必消环保车费用（当地现付给导游）
                 <w:br/>
                 壶口瀑布电瓶车40+华山索道及往返景交车（详见行程第四天备注的温馨提示：120/220/320，以上方式三选一）
                 <w:br/>
                 <w:br/>
                 自愿消费
                 <w:br/>
-                杨家岭耳麦10 +枣园耳麦10+  延安革命纪念馆耳麦10+兵马俑耳麦20+ 西安博物院耳麦20 + 兵马俑单程电瓶车5
+                杨家岭+杨家岭耳麦30元     兵马俑电瓶车+耳麦25     西安博物院耳麦30
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1604,204 +1602,101 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：陕西大飞鹰国际旅行社有限公司，许可证号：L－SNX00857，质检电话：020-83371233。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托陕西大飞鹰国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、地接社详见出团通知
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 7 天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、购物：当地旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
                 11、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
                 <w:br/>
                 12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
                 <w:br/>
                 13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
-              </w:t>
-[...101 lines deleted...]
-                日期： 日期：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1887,51 +1782,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>