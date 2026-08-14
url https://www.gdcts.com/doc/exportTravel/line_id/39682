--- v0 (2026-06-30)
+++ v1 (2026-08-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【0购亚特•南航特辑版】海南三亚双飞4天丨蜈支洲岛丨亚特兰蒂斯水世界丨直升机观光体验丨南山丨大小洞天丨特色海鲜餐行程单</w:t>
+        <w:t xml:space="preserve">【0购亚特•南航特辑版】海南三亚双飞4天丨蜈支洲岛丨亚特兰蒂斯水世界或水族馆2选1丨南山丨大小洞天丨特色海鲜餐行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3晚当地超豪华标准建设酒店连住不挪窝</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -408,51 +408,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★经典&amp;大牌：5A蜈支洲岛+5A南山文化旅游区+5A大小洞天
                 <w:br/>
-                ★沉浸式体验·不一样的海陆空：直升机观光体验+亚特兰蒂斯水世界或失落的空间水族馆2选1
+                ★沉浸式体验·潮玩三亚：后海小镇+亚特兰蒂斯水世界或失落的空间水族馆2选1
                 <w:br/>
                 ★特色美食：养生椰子宴+特别赠送-三亚火车头海鲜广场定制海鲜餐
                 <w:br/>
                 ★甄选睡眠：
                 <w:br/>
                 五钻近海版：全程入住三亚网评五钻酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -678,80 +678,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三亚-蜈支洲岛畅玩-（车程约40分钟）-直升机基地
+                三亚-蜈支洲岛畅玩-（车程约40分钟）-后海小镇
                 <w:br/>
                 早餐后，乘船登上5A级景区【蜈支洲岛】：（含往返船费，含上下岛时间不少于5小时）《为给您留有更充裕的时间享受岛屿风光，岛上中餐不含，建议自备食品上岛，或自行于岛上用简餐》，这里被称为中国的马尔代夫，关掉手机，换上泳装，光着脚丫，心无旁骛，彻底放松，疯游一天,还可以体验潜水、海钓、滑水、帆船、摩托艇、香蕉船、拖曳伞等海上娱乐项目（海上娱乐项目费用不含）
                 <w:br/>
-                下岛后体验【直升机飞行1圈】（飞行基地以当天实际安排为准，飞行1圈约40S），体验酷炫的低空飞行，感受冲上云霄的自由感觉，上帝视角俯瞰三亚美景。
-[...7 lines deleted...]
-                3.本着坐满起飞及配载平衡的原则，公司有权力对乘客进行拼组、重新分组等协调搭配，乘客应当予以配合。
+                下岛后，赠送打卡【后海小镇】（游览时间不少于50分钟）小镇藏着海南小众海岛风情，远离拥挤人潮，自带慵懒松弛氛围。错落的海边街巷、温柔海岸晚风、特色小店随处可逛。漫步闲逛，吹海风、慢漫游，解锁小众打卡秘境，抛开压力，享受自在惬意的海岛时光。 
                 <w:br/>
                 <w:br/>
                 ● 温馨提醒：
                 <w:br/>
                 1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
                 <w:br/>
                 2.蜈支洲岛需要坐船上岛，乘船时间约 25分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子， 也可自备晕船药。
                 <w:br/>
                 3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
                 <w:br/>
                 4.蜈支洲岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待 70 周岁以上老人、孕妇及行动不便者，敬请谅解。景区不保证提供签署免责协议，请清晰；如不能上岛，请在岛下等候，费用可现退100元/人
                 <w:br/>
                 5、环岛电瓶车、娱乐项目等均不含，费用参考景区当天挂牌价，选择性消费
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：蜈支洲岛、直升机体验
+                景点：蜈支洲岛、后海小镇
                 <w:br/>
                 自费项：蜈支洲岛海上项目、环岛观光电瓶车，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：火车头海鲜广场定制海鲜餐，放弃不用费用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -881,70 +873,70 @@
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
                 早餐后，游览5A景区【南山文化旅游区】(时间不少于120分钟)，瞻仰108米的海上观音圣像；漫步椰林海岸海天佛国，感受海景园林之美；
                 <w:br/>
                 ◎  而后游览国家5A景区【大小洞天文化旅游区】（时间不少于120分钟）这里被誉为“琼崖八百年第一山水名胜”，背靠南山，面朝南海，以“洞天福地”著称，拥有壮丽的海岸礁石、嶙峋的奇石和葱郁的热带植被。主要景点有天空之门、小洞天、南山不老松、 鉴真群雕等。
                 <w:br/>
-                ◎  后前往国家5A景区【天涯海角】，观中国最南端象征----“天涯”、“海角”与“南天一柱”石刻，寻古思幽，悟海阔天空，进退人生；
+                ◎  【时间允许情况下】前往游览国家5A景区【天涯海角】（由于返程航班过早，导致天涯海角无法游览或减少游览时间，无费用可退，请知悉。）
                 <w:br/>
                 ◎  晚上根据航班时间约定送机，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、由于南航航班返程时间较早，则取消游览天涯海角或减少天涯海角游览时间，请谅解。
                 <w:br/>
                 2、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 3、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 4、海南大部分景区均自设有购物商场（基本上为开放式商场），旅行社会存在途经，敬请谅解，消费遵循自愿原则。
                 <w:br/>
                 5、由于返程时间太早无法安排晚餐，费用已在成本计算减出，当地无费用可退，请知悉。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：南山、大小洞天，天涯海角
+                景点：南山、大小洞天
                 <w:br/>
                 自费项：景区内园中园项目，消费自愿原则，费用请当地自理；海上娱乐项目等（自愿选择，费用不含）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1935,51 +1927,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>