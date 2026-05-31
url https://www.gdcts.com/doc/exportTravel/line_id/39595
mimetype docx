--- v0 (2026-03-13)
+++ v1 (2026-05-31)
@@ -695,50 +695,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 哈尔滨——牡丹江（车程约4小时）
                 <w:br/>
                 早餐后打卡【东北卢浮宫-哈药六厂旧址】（游约30分钟）：（如遇闭馆改为外观，无任何费用可退）不是巴黎卢浮宫去不起，而是哈尔滨更有性价比，外层立体的浮雕，高大的罗马柱，哈药六厂95%的墙面都是由花岗岩雕刻而成。哈药六厂的雄伟，建筑外观只是一部分。观哈尔滨人民战胜汹涌肆虐的洪水的标志【防洪纪念塔等】（游约30分钟）、【斯大林公园】（游约30分钟）中国最长的带状开放式公园—《黑三角》《明姑娘》《夜幕下的哈尔滨》《教堂街的故事》《年轮》等电影和电视剧的镜头相继在斯大林公园拍过可见斯大林公园风景是多么吸引人。走上百年历史的哈尔滨【玻璃栈道老江桥】感受那段不平凡的历史。游览远东地区最大的东正教堂【圣索菲亚教堂广场】(游约30分钟)。
                 <w:br/>
                 适时乘车前往牡丹江，途径前往网红打卡地【俄罗斯童话乡】（游览约1.5小时）网红玩法初体验；百年老镇的美丽教堂，见证了这片土地一个世纪的变迁。【东正教圣母进教堂】是全国唯—的全木质东正教堂原 址，呈现出俄罗斯早期的建筑风格。参观【油画村】、【俄罗斯老街】、【俄式木刻楞】，【横道河子机车库】是铁路史上的“明星”建筑，中国火车站的“颜 值担当”！后入住酒店。
                 <w:br/>
                 交通：大巴
                 <w:br/>
                 景点：东北卢浮宫-哈药六厂旧址、防洪纪念塔、斯大林公园、玻璃栈道老江桥、圣索菲亚教堂广场、俄罗斯童话乡、东正教圣母进教堂、油画村、俄罗斯老街、俄式木刻楞、横道河子机车库
                 <w:br/>
+                自费项：河口观光小火车+丹东19号界碑+国门+铁路抗美援朝纪念馆+上河口指挥所旧址+边境栈道+VR体验追忆1950+鸭绿江游船+望远镜观看朝鲜边境景象
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：指定用餐地点     晚餐：指定用餐地点   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -877,50 +879,52 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 延吉——二道白河（车程约2小时）
                 <w:br/>
                 若有兴趣可早起前往【水上市场】（早05:00-08:00营业，请自行前往）体验延吉的人间烟火气，但务必请在08:00前回到下榻的酒店，不要耽误正常团队的出行。在【百货&amp;百丽城】（游览时间约30分钟）您可以选择品上一杯浓郁的咖啡或奶茶，这是当地从小孩子到年麦老人最爱的一种饮品；再悠闲地逛一下我们商场，商场内各种朝鲜族特色美食集中在一起，让您胃口大开；延吉标志【延吉人民公园】（游览时间约30分钟）位于延吉市西北部的烟集河畔。这座历史悠久的公园，古木参天，鲜花常开，有山，有水，有亭、台、楼阁，风景十分秀丽。走过边境小城的特色市场再来逛逛朝鲜族的公园，看看当地朝鲜族在公园内载歌载舞，了解朝鲜民族当地人的乐观人生。【西市场】（游览时间约30分钟）众所周知延吉市座美食之都，如果短暂的旅行不能满足你的胃，那就来延吉西市场把你想吃的食材统统买回家！
                 <w:br/>
                 适时乘车赴二道白河镇，入住温泉酒店，体验【长白山温泉】（赠送长白山硫磺矿物温泉浴，温泉含一次入内，请游客自备泳衣，不泡不退门票），换上泳衣放松一下吧~舒舒服服洗个温泉澡，长白山好梦！
                 <w:br/>
                 ✭ 泡温泉提示：
                 <w:br/>
                 1、温泉不宜长时间浸泡，否则会有胸闷、口渴、头晕等现象。在泉水中感觉口干、胸闷时，可上池边歇歇，或喝点饮料补充水分。每次浸泡15-20分钟后可休息片刻，总时间不宜超过1.5小时；
                 <w:br/>
                 2、洗温泉浴时请把身上的金属饰品摘下来。切忌空腹或太饱时入浴，泡温泉浴时应多喝水，随时补充流失的水分；
                 <w:br/>
                 3、皮肤过敏者、有高血压、心脏病、癫痫、精神病病史者及身体不适者不宜泡温泉；
                 <w:br/>
                 4、此项目只包含占床客人，不占床需自行购买温泉门票。温泉区域凭房卡入园，营业时间：10:00-22:00；1.2米以下儿童免费，1.2米-1.4米之间儿童收取半价80元/人，超过1.4米以上按成人收取159元/人
                 <w:br/>
                 交通：大巴
                 <w:br/>
                 景点：延吉人民公园
                 <w:br/>
+                自费项：长白山森林漂流、长白山秘境表演、大关东游园+马拉花车+观看传统满族婚礼+放山文化+人参采挖体验、朝鲜歌舞表演+韩服体验
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：指定用餐地点     午餐：X     晚餐：指定用餐地点   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -981,50 +985,52 @@
                 <w:br/>
                 2、午餐可于景区内自理，在景区内的蓝景餐厅用自助餐60元/位，也可以自己带食品进入景区食用。
                 <w:br/>
                 3、由于长白山冬季旺季限流，如因限流门票售罄无法游览，将退还大门票或更换长白山西坡景区，不便之处敬请谅解
                 <w:br/>
                 ✭ 长白山景区游览攻略：（长白山主峰海拔2189.1米，景区内气温随着海拔攀升温度不断下降）
                 <w:br/>
                 第一站：直达长白山乘坐摆渡车+环保车（35元/人+85元/人费用自理）进入景区，30分钟后到达换乘站点
                 <w:br/>
                 第二站：后乘倒站车（80元/人费用自理）越过72道弯到达天池主峰，一览神秘天池！（不选择登顶观天池的游客可以继续接下来的游览景点）
                 <w:br/>
                 第三站：从天池下来继续乘景区环保车前往美轮美奂的绿渊潭，景色别致
                 <w:br/>
                 第四站：乘景区环保车前往游览《雪山飞狐》拍摄影地小天池
                 <w:br/>
                 第五站：乘景区环保车前往聚龙温泉群（在这可自费品尝温泉水煮鸡蛋）
                 <w:br/>
                 第六站：乘景区环保车前往长白瀑布，落差68米，水终年从天池奔腾流出，壮观之至。
                 <w:br/>
                 因天池气候特殊，山下晴天山上可能下雪，遇特殊天气可能会导致天池无法参观，具体以实际能参观到为准，敬请知晓！
                 <w:br/>
                 交通：大巴
                 <w:br/>
                 景点：长白山北坡、长白瀑布
                 <w:br/>
+                自费项：镜泊大峡谷
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：指定用餐地点   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1156,50 +1162,52 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丹东——沈阳（车程约3.5小时）——广州（以实际出票为准）
                 <w:br/>
                 早上出发前往沈阳市，游览清朝入关前的宫殿【沈阳故宫】（门票自理游览约1小时，逢每周一闭馆，如遇周一抵达沈阳团期，则更改为东三省总督府遗址+张学良故居外观+赵一荻故居外观，不作任何退费，敬请知晓！）是世界文化遗产、清朝统治者入主中原前的宫殿，也是我国现存仅次于北京故宫的皇宫建筑群。参观崇政殿、大政殿、十王亭、后花园、清宁宫、永福宫等。
                 <w:br/>
                 逛东北第一街【中街商业街】（自由活动 40分钟）中街全长 1500 米的沈阳中街是沈阳最早的商业街，有接近 400 年的历史，也是中国第一条步行街。
                 <w:br/>
                 适时乘车或动车前往沈阳桃仙机场，乘坐参考航班，结束愉快东北之旅，返回广州！
                 <w:br/>
                 交通：大巴+飞机
                 <w:br/>
                 景点：沈阳故宫、中街商业街
+                <w:br/>
+                自费项：俄罗斯歌舞表演、亚洲最大市内冰灯展—冰灯雪雕艺术馆
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：指定用餐地点     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1263,71 +1271,71 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、大交通：成人含往返机票，未含140元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含20元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。 
-[...19 lines deleted...]
-                8、儿童费用（2-11周岁。身高1.4M以下）：含往返机票、导游费、交通费、半价正餐； 不含床位、不含早餐、不含门票和景交（不含温泉）。
+                1、大交通：成人含往返机票，未含340元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含120元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。。进出港口、航班时间等以航司出票为准。
+                <w:br/>
+                2、住宿：入住当地5晚当地准四标准酒店 +1晚长白山温泉酒店，入住双人标间。如遇单人入住请补房差。酒店无三人间，入住温泉酒店含一次温泉门票，不泡不退。  。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
+                <w:br/>
+                【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
+                <w:br/>
+                3、用餐：全程含餐共8正6早，餐标30元/人（不含酒水）早餐为房价包含的，如不使用不退款。（11－12人一桌（正餐九菜一汤），9－10人一桌（正餐八菜一汤），6－8人一桌（正餐六菜一汤），此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
+                <w:br/>
+                5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
+                <w:br/>
+                6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
+                <w:br/>
+                此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
+                <w:br/>
+                7、小童：2周岁以下婴儿不含任何费用，全部由家长自理；2-11周岁小孩含机位、车位、半价正餐，不占床位、不含门票（超高门票需当地自理）。
+                <w:br/>
+                8、购物点：全程无购物店（景区内部商铺、酒店周边商铺、餐厅附近商铺、以及步行街商铺非旅行社安排，谨慎购买）
+                <w:br/>
+                温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1343,75 +1351,59 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
-                7、行程未注明包含的费用，园中园门票、景点缆车费用等，行程表以外的活动项目所需的一切费用。
-[...3 lines deleted...]
-                9、不含景区园中园门派哦
+                7、不含往返机场税费。
+                <w:br/>
+                8、房差价：4、5月补房差800元，不支持退房差。
+                <w:br/>
+                9、不含当地必消景区电瓶车：
+                <w:br/>
+                长白山环保车85元/人、接驳车35元/人、倒战车80元/人，镜泊湖 30元/人=230/人
                 <w:br/>
                 10、婴儿费用（2周岁以下）：不占座位、不含景点门票、不含当地旅游车位、全程不占床位、不提供早餐及餐费。仅含旅行社责任险费用，婴儿出游需提前与我社销售沟通，敬请留意。
-                <w:br/>
-[...16 lines deleted...]
-                全程景区小交通：镜泊湖30元+长白山摆渡车35+环保车85+倒站车80=230元/人 (无优惠政策)
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1528,67 +1520,142 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">推荐自费，自愿参加</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                项目	游览时间	价格
-[...15 lines deleted...]
-                河口套票及鸭绿江游船	约90分钟	参考280/人
+                活动项目名称	游览时间	参考价格
+                <w:br/>
+                俄罗斯歌舞表演	约40分钟	150元/人
+                <w:br/>
+                亚洲最大市内冰灯展—冰灯雪雕艺术馆	约40分钟	200元/人
+                <w:br/>
+                镜泊大峡谷	约60分钟	240元/人
+                <w:br/>
+                朝鲜歌舞表演+韩服体验	约40分钟	198元/人
+                <w:br/>
+                大关东游园+马拉花车+观看传统满族婚礼+放山文化+人参采挖体验	约120分钟  380元/人
+                <w:br/>
+                长白山秘境表演	约60分钟	280元/人
+                <w:br/>
+                长白山森林漂流	约50 分钟	198元/人
+                <w:br/>
+                河口观光小火车+丹东19号界碑+国门+铁路抗美援朝纪念馆+上河口指挥所旧址+边境栈道+VR体验追忆1950+鸭绿江游船+望远镜观看朝鲜边境景象	约120分钟	280元/人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">推荐自费套餐，自愿参加</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                套票A：朝鲜歌舞表演+韩服体验+马拉花车+大关东游园+观看传统满族婚礼+放山文化+人参采挖体验+长白山森林漂流+河口观光小火车+丹东19号界碑+国门+铁路抗美援朝纪念馆+上河口指挥所旧址+边境栈道+VR体验追忆1950+鸭绿江游船+望远镜观看朝鲜边境景象（价值1056元     优惠结算价格900/人）
+                <w:br/>
+                套票B：朝鲜歌舞表演+韩服体验+马拉花车+大关东游园+观看传统满族婚礼+放山文化+人参采挖体验+长白山森林漂流+河口观光小火车+丹东19号界碑+国门+铁路抗美援朝纪念馆+上河口指挥所旧址+边境栈道+VR体验追忆1950+鸭绿江游船+望远镜观看朝鲜边境景象+俄罗斯歌舞表演+赠送1餐铁锅炖 （ 价值1250元     优惠结算价格1050/人）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1735,101 +1802,168 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明：
+                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
+                <w:br/>
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前XX天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、东北、内蒙地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：东北、内蒙地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
-                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；5）精神病患者，如癫痫及各种精神病人；
-[...1 lines deleted...]
-                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
+                <w:br/>
+                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满 18 周岁及老年旅游者预订提示：
-[...9 lines deleted...]
-                14、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满18周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待75周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">温馨提示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1、旅游行程南北跨度大，全程跨越整个大东北，车程长，请游客注意体力支配。衣服以宽松、休闲装为佳尽量穿浅色服装，夏季旅游时应穿白色、浅色或素色衣服；东北地区中天山天池、长白山地理气候极为独特，一山有四季，十里不同天，山上气温较低，且天气变化很快，请增加衣物，客人最好带好一件防寒的小外套。秋季早晚温差大，需要带长衣长裤，或线裤。
+                <w:br/>
+                2、东北早晚温差大，请根据温度加减衣服，气候干燥，请多饮水，携带些保湿护肤品及润唇膏，山林中气候变化大，常有雾雨天气，请客人在出门时一定要天天备好伞。阳光中含有大量的紫外线，野外活动要涂防晒油，外出时最好戴一顶遮阳帽或使用防晒伞和墨镜；
+                <w:br/>
+                3、东北段景区距离市区较远，车行时间较长，请游客做好心理准备，部分地区旅游车况有限。
+                <w:br/>
+                4、景区挂星酒店寥寥无几，住宿条件比其它城市略简单些，请游客在临睡前将房门锁好并保管好个人贵重物品。
+                <w:br/>
+                5、天气：北方地区由于纬度较高，属中温带大陆性季风气候，冬天天气较干燥，早晚温差较大，室内及车上有暖气，请大家路途中多喝水，可自备润肤露，润唇膏，润喉糖。冬天地上多积雪，反射强，请自备雪镜或太阳镜，防雪盲。
+                <w:br/>
+                6、衣着：外衣要穿羽绒服、羽绒裤（请注意：裤宜长不宜短，要穿长棉袜，外衣不可过于肥大，以免空气侵入），鞋子穿防滑雪地鞋，鞋里须垫棉垫，切记不要穿单皮鞋或运动鞋，否则很容易冻伤双脚，要戴帽子、手套、围脖。
+                <w:br/>
+                7、服务接待：东北经济较全国其他地区落后，在旅游接待方面有很多落后的地方，如宾馆及餐厅的服务接待上较南方发达地区落后很多，请游客多包涵，硬件设施及软件服务更是无法同沿海地区相比，请全陪做好出团前说明。
+                <w:br/>
+                8、饮食：东北饮食很有特色，是鲁菜加地方菜逐渐形成的饮食体系，以咸粘炖为主，口味较重，南方客人会略有不适，但品尝一下还是很值得的，如在用餐上有什么要求，请及时与全陪及地陪沟通。
+                <w:br/>
+                9、交通：东北地区铁路发达，乘坐火车时要注意保管好自己的物品，不能在火车上赌钱，大城市之间大多为高速公路，车程多为3小时以上，有晕车的乘客请自备晕车药。
+                <w:br/>
+                10、特产：人参、鹿茸、雪蛤油、熊胆粉、天然木耳、东北山野菜等绿色食品以及秋林大面包、肉联红肠、风味干肠、大巴哈鱼，俄罗斯紫金、套娃、巧克力等工艺品也是游客喜爱的产品，购买人参请注意品质的好坏，在柜台要详细询问。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1870,51 +2004,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>