--- v1 (2026-05-31)
+++ v2 (2026-08-12)
@@ -1163,51 +1163,51 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丹东——沈阳（车程约3.5小时）——广州（以实际出票为准）
                 <w:br/>
                 早上出发前往沈阳市，游览清朝入关前的宫殿【沈阳故宫】（门票自理游览约1小时，逢每周一闭馆，如遇周一抵达沈阳团期，则更改为东三省总督府遗址+张学良故居外观+赵一荻故居外观，不作任何退费，敬请知晓！）是世界文化遗产、清朝统治者入主中原前的宫殿，也是我国现存仅次于北京故宫的皇宫建筑群。参观崇政殿、大政殿、十王亭、后花园、清宁宫、永福宫等。
                 <w:br/>
                 逛东北第一街【中街商业街】（自由活动 40分钟）中街全长 1500 米的沈阳中街是沈阳最早的商业街，有接近 400 年的历史，也是中国第一条步行街。
                 <w:br/>
                 适时乘车或动车前往沈阳桃仙机场，乘坐参考航班，结束愉快东北之旅，返回广州！
                 <w:br/>
                 交通：大巴+飞机
                 <w:br/>
                 景点：沈阳故宫、中街商业街
                 <w:br/>
-                自费项：俄罗斯歌舞表演、亚洲最大市内冰灯展—冰灯雪雕艺术馆
+                自费项：俄罗斯小镇、亚洲最大市内冰灯展—冰灯雪雕艺术馆
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：指定用餐地点     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1271,51 +1271,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、大交通：成人含往返机票，未含340元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含120元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。。进出港口、航班时间等以航司出票为准。
+                1、大交通：成人含往返机票，未含240元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含60元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。。进出港口、航班时间等以航司出票为准。
                 <w:br/>
                 2、住宿：入住当地5晚当地准四标准酒店 +1晚长白山温泉酒店，入住双人标间。如遇单人入住请补房差。酒店无三人间，入住温泉酒店含一次温泉门票，不泡不退。  。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：全程含餐共8正6早，餐标30元/人（不含酒水）早餐为房价包含的，如不使用不退款。（11－12人一桌（正餐九菜一汤），9－10人一桌（正餐八菜一汤），6－8人一桌（正餐六菜一汤），此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2周岁以下婴儿不含任何费用，全部由家长自理；2-11周岁小孩含机位、车位、半价正餐，不占床位、不含门票（超高门票需当地自理）。
                 <w:br/>
                 8、购物点：全程无购物店（景区内部商铺、酒店周边商铺、餐厅附近商铺、以及步行街商铺非旅行社安排，谨慎购买）
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1353,55 +1353,55 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 7、不含往返机场税费。
                 <w:br/>
-                8、房差价：4、5月补房差800元，不支持退房差。
+                8、房差价：7、8月补房差900元，不支持退房差。
                 <w:br/>
                 9、不含当地必消景区电瓶车：
                 <w:br/>
-                长白山环保车85元/人、接驳车35元/人、倒战车80元/人，镜泊湖 30元/人=230/人
+                长白山环保车85元/人、接驳车25元/人、倒战车80元/人，镜泊湖 30元/人=220/人
                 <w:br/>
                 10、婴儿费用（2周岁以下）：不占座位、不含景点门票、不含当地旅游车位、全程不占床位、不提供早餐及餐费。仅含旅行社责任险费用，婴儿出游需提前与我社销售沟通，敬请留意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1522,51 +1522,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">推荐自费，自愿参加</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 活动项目名称	游览时间	参考价格
                 <w:br/>
-                俄罗斯歌舞表演	约40分钟	150元/人
+                俄罗斯小镇	约40分钟	68元/人
                 <w:br/>
                 亚洲最大市内冰灯展—冰灯雪雕艺术馆	约40分钟	200元/人
                 <w:br/>
                 镜泊大峡谷	约60分钟	240元/人
                 <w:br/>
                 朝鲜歌舞表演+韩服体验	约40分钟	198元/人
                 <w:br/>
                 大关东游园+马拉花车+观看传统满族婚礼+放山文化+人参采挖体验	约120分钟  380元/人
                 <w:br/>
                 长白山秘境表演	约60分钟	280元/人
                 <w:br/>
                 长白山森林漂流	约50 分钟	198元/人
                 <w:br/>
                 河口观光小火车+丹东19号界碑+国门+铁路抗美援朝纪念馆+上河口指挥所旧址+边境栈道+VR体验追忆1950+鸭绿江游船+望远镜观看朝鲜边境景象	约120分钟	280元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -1609,53 +1609,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">推荐自费套餐，自愿参加</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                套票A：朝鲜歌舞表演+韩服体验+马拉花车+大关东游园+观看传统满族婚礼+放山文化+人参采挖体验+长白山森林漂流+河口观光小火车+丹东19号界碑+国门+铁路抗美援朝纪念馆+上河口指挥所旧址+边境栈道+VR体验追忆1950+鸭绿江游船+望远镜观看朝鲜边境景象（价值1056元     优惠结算价格900/人）
-[...1 lines deleted...]
-                套票B：朝鲜歌舞表演+韩服体验+马拉花车+大关东游园+观看传统满族婚礼+放山文化+人参采挖体验+长白山森林漂流+河口观光小火车+丹东19号界碑+国门+铁路抗美援朝纪念馆+上河口指挥所旧址+边境栈道+VR体验追忆1950+鸭绿江游船+望远镜观看朝鲜边境景象+俄罗斯歌舞表演+赠送1餐铁锅炖 （ 价值1250元     优惠结算价格1050/人）
+                套票A：朝鲜歌舞表演+韩服体验+马拉花车+大关东游园+观看传统满族婚礼+放山文化+人参采挖体验+长白山森林漂流+河口观光小火车+丹东19号界碑+国门+铁路抗美援朝纪念馆+上河口指挥所旧址+边境栈道+VR体验追忆1950+鸭绿江游船+望远镜观看朝鲜边境景象（  优惠结算价格900元/人）
+                <w:br/>
+                套票B：朝鲜歌舞表演+韩服体验+马拉花车+大关东游园+观看传统满族婚礼+放山文化+人参采挖体验+长白山森林漂流+河口观光小火车+丹东19号界碑+国门+铁路抗美援朝纪念馆+上河口指挥所旧址+边境栈道+VR体验追忆1950+鸭绿江游船+望远镜观看朝鲜边境景象+俄罗斯小镇+赠送1餐铁锅炖 （  优惠结算价格980元/人）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1684,63 +1684,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">全程景点门票不含，按实际年龄补交门票明细如下（生日需精确到日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                门票 :长白山大门票105+镜泊湖大门票50(5月开始100)+鸭绿江断桥30+故宫50：
+                门票 :长白山大门票105+镜泊湖大门票100+鸭绿江断桥25+故宫50：
                 <w:br/>
                 1）6周岁以下/70岁以上：0元
                 <w:br/>
-                2）6~18周岁：117.5元(5月开始: 142.5)
-[...3 lines deleted...]
-                4）60~64周岁：117.5元(5月开始: 142.5)
+                2）6~18周岁： 142.5元
+                <w:br/>
+                3）60周岁以下：280元
+                <w:br/>
+                4）60~64周岁：142.5元
                 <w:br/>
                 5）65~69周岁：40元
                 <w:br/>
-                全程景区小交通：镜泊湖30元+长白山摆渡车35+环保车85+倒站车80=230元/人 (无优惠政策)
+                全程景区小交通：镜泊湖30元+长白山摆渡车25+环保车85+倒站车80=220元/人 (无优惠政策)
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1802,103 +1802,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市北方畅游旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、东北、内蒙地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：东北、内蒙地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...11 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2004,51 +2004,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>