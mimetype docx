--- v0 (2026-03-13)
+++ v1 (2026-05-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【八度暹罗】泰国曼谷、芭提雅双飞6天（纯玩）3-7月行程单</w:t>
+        <w:t xml:space="preserve">【八度暹罗】泰国曼谷、芭提雅双飞6天（纯玩）5-8月行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">泰国曼谷+芭堤雅6日5晚(派领队+当地导游|正点航班+广州直飞)全程入住泰式国五酒店|玛丽莲号夜游湄南河+全明星号游轮|八个维度深度游泰国:欣赏国粹孔剧+旅拍格兰岛+水门寺大佛+实弹射击+泰国泼水+骑大象+泰服+放水灯|龙虾大餐(每人一只)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -1170,50 +1170,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：国际经济舱机票、机场税、保安税、燃油附加费；
                 <w:br/>
                 2、住宿：5晚酒店住宿(两人一房)；（泰国酒店无三人间也不能加床）
                 <w:br/>
                 3、景点：行程表内所列的景点大门票（不含园中园）；
                 <w:br/>
                 4、巴士：行程内旅游观光巴士（保证每人一正座）；
                 <w:br/>
                 5、餐食：早餐酒店含,正餐为行程所列；不含酒水，如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿。所有餐食如自动放弃，款项恕不退还；
                 <w:br/>
                 （温馨提示：泰国当地食物口味偏酸辣、如不习惯请游客谅解！
                 <w:br/>
+                6、服务：导游领队服务费300元/人；
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 曼谷泰式国五参考酒店：
                 <w:br/>
                 阿萨温会议大酒店(Asawin Grand Convention Hotel)
                 <w:br/>
                 曼谷奇迹大酒店(Miracle Grand Convention Hotel)
                 <w:br/>
                 里士满时尚会议大酒店(Grand Richmond Stylish Convention Hotel)
                 <w:br/>
                 <w:br/>
                 芭提雅泰式国五酒店参考酒店：
                 <w:br/>
                 泰拉纳拉(Terra Nara)
                 <w:br/>
                 芭堤雅大道酒店(Way Hotel Pattaya)
                 <w:br/>
                 芭堤雅布莱顿大酒店(Brighton Grand Hotel Pattaya)
                 <w:br/>
                 芭堤雅花园海景大酒店(Garden Cliff Resort &amp; Spa Pattaya)
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1248,53 +1249,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、房差：单房差1580元/人；
                 <w:br/>
                 2、接送：机场至居住地往返交通；
                 <w:br/>
                 3、消费：办理护照工本费及行程以外的一切个人消费；
                 <w:br/>
                 4、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用，托运超重行李费自理。；
                 <w:br/>
                 5、客人必须全程随团队旅游，确需离团自行活动者，应到当团领队处办理手续，并缴纳1000元/人/天离团费；
                 <w:br/>
-                6、服务：导游领队服务费300元/人；
-[...1 lines deleted...]
-                7、签证：即日起泰国对中国大陆护照实施免签政策。（最终以国家最新政策为准）。
+                6、签证：即日起泰国对中国大陆护照实施免签政策。（最终以国家最新政策为准）。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、65岁以上老人需提交健康证明并签署免责书，我社不接受孕妇和超75岁老人报名。
                 <w:br/>
                 2、出发前15个工作日退团，扣除定金2000元/人，如出票/机票上报人数后退团，费用不退。
                 <w:br/>
                 3、2岁内婴儿不含飞机座位（手抱），餐饮，床位，景点门票等。
                 <w:br/>
                 因个人信用导致无法正常出发而所产生的费用损失由客人自行承担（http://zxgk.court.gov.cn/ 自查失信人网站）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -2098,51 +2097,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                本产品供应商为：中国和平国际旅游有限责任公司广东分公司，许可证号：L-BJ-CJ00055，联系座机电话：020-36712699。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东翔游国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东翔游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                本产品供应商为：中国和平国际旅游有限责任公司广东分公司，许可证号：L-BJ-CJ00055，联系座机电话：020-36712699。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托中国和平国际旅游有限责任公司广东分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中国和平国际旅游有限责任公司广东分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 1、本行程仅作界定旅游线路、接待标准及游览项目之用，由我司委托旅游目的地具有相应资质的地接社承担本旅行团在当地的接待业务，地接社的相关信息、导游姓名及电话，以及具体航班时间、最终游览行程及入住酒店等信息一并在出团通知书行程表中告知。此团为散拼团，与其他旅行社招徕的旅游者拼团。
                 <w:br/>
                 2、在不减少行程的情况下可做先后顺序的调整；以保证游览平安顺畅为准则！某些景区内部可能有商店、特产店、士多店等等，不属于本行程安排的购物店范畴，敬请知悉！
                 <w:br/>
                 3、为了保证旅游者安全，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，凡有心血管疾病、脑血管疾病、呼吸系统疾病、精神病、严重贫血病、大中型手术的恢复期病患者、孕妇及行动不便者请勿报名。如隐瞒参团发生事故，责任自负。
                 <w:br/>
                 4、65-75 周岁老人出游，须有子女签字的《参团免责协议》、近期一个月之内三甲医院的健康证明并有60周岁以下家属或朋友陪同，并签署《身体健康申报表》方可报名。
                 <w:br/>
                 5、建议客人自行购买旅游意外伤害险。如需我司代买“旅游意外伤害保险”，被保险人需保证身体健康，能正常旅游。
                 <w:br/>
                 7、全程酒店住宿均安排双人房，无自然单间，如参团时有单男单女以加床或拼房为主，如果要住单间，请提前告知，并在团款里另支付单房差。
                 <w:br/>
                 8、此产品中行程部分不允许离团，如有不便敬请谅解。对于擅自离团活动者，恕不退还团费已含的各种费用。
                 <w:br/>
                 9、如因游客自身原因或因提供材料存在问题不能及时办理护照或签证、及被有关机关拒发签证或不准出入境的，或者因其他自身原因未能正常出行或影响行程的，相关责任和费用由游客自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2647,51 +2646,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>