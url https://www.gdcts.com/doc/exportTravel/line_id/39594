--- v1 (2026-05-15)
+++ v2 (2026-07-17)
@@ -2646,51 +2646,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>