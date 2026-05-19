--- v0 (2026-03-13)
+++ v1 (2026-05-19)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">XZL-20260310-D4</w:t>
+              <w:t xml:space="preserve">XZL-20260518-D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,62 +343,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班1：
+                参考航班：
                 <w:br/>
                 去程：广州-济南 CZ3663 /21:15-23:50；
                 <w:br/>
                 回程：大连-广州 CZ6486 /20:05-23:55
-                <w:br/>
-[...5 lines deleted...]
-                <w:br/>
                 <w:br/>
                 （直飞或经停，具体航班时间以实际出票为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -421,51 +414,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【两省大联游】：游经典济泰曲，享浪漫青大线，一次出行，玩转山东辽宁两省，横跨黄渤两大海域！
                 <w:br/>
                 ★【泰山】打卡人民币背面同款‘五岳独尊’，感受一览众山小！
                 <w:br/>
                 ★ 游有万国建筑博览会之称的【八大关】，看青岛特色“红瓦绿树、碧海蓝天”！
                 <w:br/>
                 ★【大连威尼斯水城】行走于欧式城堡间,置身其中,恍如来到异国他乡。
                 <w:br/>
                 ★ 行程安排烟台至大连晚上坐船，不浪费一点游览时间！
                 <w:br/>
                 ★ 一次游玩山东精华景点+大连旅顺，畅游山东全线及大连知名景点，不留遗憾。
                 <w:br/>
                 ★【品质住宿】3晚五钻酒店+3晚四钻酒店
                 <w:br/>
                 ★【特色美食】泰山特色农家菜、胶东锅贴宴、青岛啤酒餐、日照海鲜餐、大连特色铁锅炖！
                 <w:br/>
                 ★【品质保证】全程不进购物店，不走回头路
                 <w:br/>
-                ★【特色活动】赏天鹅，跟冬日精灵亲密接触；；泰山祈福；胶东非遗民俗彩绘文化！
+                ★【特色活动】泰山登顶祈福；樱桃采摘
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -683,55 +676,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 济南（行车约1小时）泰安（行车约1.5小时）曲阜
                 <w:br/>
                 早餐后，游览济南三大名胜之一、国家5A级景区【大明湖公园】：“四面荷花三面柳，一城山色半城湖”，作为济南市三大名胜之首，大明湖早在唐宋时期就已经闻名于世中国第一泉水湖，泛舟大明湖，赏两岸秀美景色。 大明湖湖水是由济南各名泉的泉水汇集而成的，有“蛇不见、蛙不鸣”的独特之处。游览天下第一泉—【趵突泉】（游览约1小时，60岁以下补门票）趵突泉又名槛泉，位于济南市中心，是一座以泉水为主的自然山水公园。济南素以泉水多而著称，有“济南泉水甲天下”的赞誉。趵突泉位列济南72泉之首，被誉为“天下第一泉”，是泺水的源头，如今已有二千七百年的历史。“趵突泉，三窟并发声如隐雷”，“泉源上奋，水涌若轮”是趵突泉的真实写照。
                 <w:br/>
                 前往泰安，登象征着中华之魂，【世界文化与自然双重遗产、中国5A级旅游景区--泰山】（游览约4小时，60岁以下补门票，往返区间车80自理；缆车单程100元自理，60岁以上半价优惠】，是中国五岳之首，主峰玉皇顶海拔1545米，素有“五岳独尊”之称。泰山自古以来就是中国帝王封禅祭天的圣地，自秦始皇起至清代，先后有13代帝王亲登泰山封禅或祭祀，另有24代帝王遣官祭祀72次。泰山不仅以其雄伟壮丽的山势著称，更承载了丰富的历史文化和宗教意义。泰山风景区以壮丽著称，山峰陡峭高耸，十分壮观，在山顶观看日出、晚霞等也十分绮丽。山间经常有云海出现，而冬天则有雾凇奇观，非常漂亮。除了自然风光外，山上还有众多的古迹、石刻、宗教庙宇等人文景观。
                 <w:br/>
                 《1秒看懂登山线路》
                 <w:br/>
                 天外村口乘车上山：天外村--中天门段乘车约40分钟（区间车往返费用自理）
                 <w:br/>
                 抵达登山口后中天门--南天门段；2种选择：
                 <w:br/>
                 ①步行（约2小时），途径：云步桥、五大夫松、望人松、十八盘、升仙坊
                 <w:br/>
                 ②或缆车（约15分钟，费用自理），高空俯视泰山全景
                 <w:br/>
                 抵达后参观线路：南天门--天街--碧霞祠--日观峰--玉皇顶。
                 <w:br/>
+                今日特别活动：前往【水果庄园】（5月10日之后安排），体验采摘乐趣，樱桃成熟一般在5月10号前后，停收约6月20号左右（如因时令原因樱桃停收，我社不作任何赔偿，果园内还有其他水果采摘，恕不另行通知），为了尊重果农劳动，摘下的樱桃按市场价称重计费。（可免费品尝园内水果，采摘称重按市场价格计费，耕作辛苦，请勿浪费！，采摘地点以实际情况会有所变动）。
+                <w:br/>
                 后前往曲阜入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【大明湖公园】【趵突泉】【泰山】
+                景点：【大明湖公园】【趵突泉】【泰山】【水果庄园】
                 <w:br/>
                 自费项：【景区小交通】（费用自理往返80元），【缆车】（费用自理：单程100元/人，双程200元/人，自愿）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：泰安农家宴     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -769,55 +764,55 @@
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 曲阜（行车约1.5小时）日照（行车约2.5小时）青岛
                 <w:br/>
                 早餐后，前往曲阜，游览【孔府】(游览约1小时，60岁以下补门票)又称“衍圣公府”，有“天下第一家”之称，本名衍圣公府,位于曲阜城中孔庙东侧,是孔子嫡氏孙居住的府第，曲阜就是孔子的故乡。景区内可以看到众多珍贵历史文物，有名的是“商周十器”，原为清宫所收藏的青铜礼器，是乾隆皇帝赏赐给孔府的。而例如历代帝王将相的手书匾额、名人字画、雕刻以及明清几代的衣、冠、袍、履等藏品不计其数，其中元代的“七梁冠”、唐代的“鎏金千佛曲阜塔”均为稀世珍品。
                 <w:br/>
                 前往日照，游览【东夷小镇】（游览约1小时）被誉为中国离海最近、集民俗文化和休闲观光于一体的海滨旅游小镇。东夷小镇不仅以其丰富的文化体验吸引游客，还因其美食而闻名。这里汇聚了全国各地特色小吃和日照本地美食，如乌鱼蛋、莒县全羊汤、海参小豆腐、鲅鱼饺子等，让人们在享受文化的同时也能大快朵颐。小镇全天候开放且不收任何门票，是一个适合全家老少游玩的好去处。
                 <w:br/>
-                后前往青岛，前往【网红打卡▪五四广场】（游览约20分钟）这里有大型草坪、音乐喷泉，以及标志性雕塑“五月的风”；对面海中有可喷高百米的水中喷泉，整个景区的氛围显得宁静典雅、舒适祥和；这里已成为新世纪青岛的标志性景观之一。前往【小红书力荐▪城市之光--奥帆中心】（游览约20分钟）奥帆中心坐落于青岛市东部的浮山湾畔，2008年北京奥运会的帆船比赛曾在这里举行。这里矗立着巨大的北京奥运火炬与奥运五环，港湾中停满的帆船甚是壮观。参观【新晋网红打卡地▪大鲍岛休闲区】（游览约 30 分钟），大鲍岛是青岛古村落，是青岛市区的发源地之一，是青岛 最早的商业中心，这里有红瓦绿树，这里有浪漫诗意，这里有潮玩趣饮，让我们穿越时光，回溯百年城市记忆……
+                后前往青岛，前往【网红打卡▪五四广场】（游览约20分钟）这里有大型草坪、音乐喷泉，以及标志性雕塑“五月的风”；对面海中有可喷高百米的水中喷泉，整个景区的氛围显得宁静典雅、舒适祥和；这里已成为新世纪青岛的标志性景观之一。前往【小红书力荐▪城市之光--奥帆中心】（游览约20分钟）奥帆中心坐落于青岛市东部的浮山湾畔，2008年北京奥运会的帆船比赛曾在这里举行。这里矗立着巨大的北京奥运火炬与奥运五环，港湾中停满的帆船甚是壮观。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【孔府】【东夷小镇】【网红打卡▪五四广场】【奥帆中心】【大鲍岛休闲区】
+                景点：【孔府】【东夷小镇】【网红打卡▪五四广场】【奥帆中心】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：日照海鲜餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -849,61 +844,63 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 青岛（行车约3.5小时）荣成
                 <w:br/>
-                早餐后，参观青岛标志性建筑【栈桥】（游览约30分钟），游人漫步于栈桥海滨，可见青岛新月型的城市轮廓，栈桥似长虹卧波，回澜阁熠 熠生辉。全长440米，从陆地延伸入海中，尽头的“回澜阁”是闻名世界青岛啤酒的标志！
-[...3 lines deleted...]
-                特别安排【胶东民俗彩绘】胶东民俗贝壳彩绘是胶东民俗艺术中一个极具地域特色的分支，它完美地将海洋文化与传统民俗结合在一起。胶东半岛三面环海，贝壳是这里最丰富、最易得的自然材料。当地渔民自古就有利用贝壳制作工艺品装饰家居的传统。丰富的贝壳资源为彩绘提供了独一无二的画布。客人们可以将传统吉祥图案绘制在贝壳上，如“连年有鱼（余）”、“金玉（鱼）满堂”、“一帆风顺”等。也可以绘制福娃、仙女等形象。
+                早餐后，游览【中山公园赏樱花】（游览约1小时，5月10日之后替换游览天主教堂），漫步一条660米长的樱花街，道路两旁种满了樱花树，游客站在其中，仿佛进入了一个粉色的童话世界。另外满园的连翘正开得一片灿烂，榆叶梅、碧桃、海棠、紫荆、水蜜桃花、郁金香正粉墨登场，爱花爱春天的你，赶快行动起来吧（（各种花花期集中在3-5月份，视天气情况开放，其中樱花、郁金香花期为4.10-5.20最佳观赏期）
+                <w:br/>
+                参观青岛标志性建筑【栈桥】（游览约30分钟），游人漫步于栈桥海滨，可见青岛新月型的城市轮廓，栈桥似长虹卧波，回澜阁熠 熠生辉。全长440米，从陆地延伸入海中，尽头的“回澜阁”是闻名世界青岛啤酒的标志！
+                <w:br/>
+                游览【八大关】（游览约40分钟）八大关是青岛市区南部相交错的十几条马路的总称，这里环境清幽，四季美景各不相同。春季有碧桃盛开、夏季有紫薇盛放，秋季可见银杏红枫夹道，还坐落着许多各国风格的别墅，是青岛知名的摄影胜地之一。【万国建筑&amp;童话国度】区内马路纵横交错，德、日、英、法等时期建筑纵横交错，号称“万国建筑博览会”。八大关是来青岛必看的景点之一，是较能体现青岛“红瓦绿树、碧海蓝天”特点的风景区。
+                <w:br/>
+                后参观【信号山】（游览约30 分钟）因曾在山顶建有为船只引航的信号台而得名。青岛海上布拉格，360°俯瞰满城红顶黛瓦，不出国也能拍出布拉格的既视感，自带滤镜，登高山望远，瞰胶州海湾。
                 <w:br/>
                 前往荣成，入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【八大关】【栈桥】【信号山】【胶东民俗彩绘】
+                景点：【天主教堂】【八大关】【栈桥】【信号山】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：青岛啤酒餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -937,61 +934,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 荣成（行车约1小时）威海（行车约2小时）蓬莱（行车约1.5小时）烟台
                 <w:br/>
                 早餐后，游览【那香海景区】【那香海钻石沙滩】蔚蓝的天，湛蓝的海，层层浪花往来奔返，只是悠然漫步在细软的沙滩上，就足够舒适惬意。长的海岸、湛蓝的大海、细软的银沙、标志性的滨海，那⾹海·钻⽯沙滩浴场 让你随⼿⼀拍都是美景。【那⾹海英伦蓝桥】的河岸，吹吹风，仿佛有塞纳河畔的浪漫。【那香海特色“非遗”海草房】海草房是世界上具有代表性的生态⺠居之⼀。2006年，海草房技艺被列入省级“非遗”名录，并成为今年公布的山东省第三次文物普查“十二大新发现”之⼀。
                 <w:br/>
-                游览【烟墩角天鹅湖】（游览约1.5小时），烟墩角位于山东省荣成市俚岛镇，是个依山傍海、景色秀丽的小渔村，村南的花斑石滩船来船往碧波荡漾，东西各有一条清澈的小溪，溪水潺潺，漂流入海。每年大概十一月至来年三月间，总有数千只野生大天鹅从遥远的西伯利亚飞到这里越冬，为这个美丽的海湾平添了无限生机，小村也由此多了一道亮丽的风景线，吸引大量摄影爱好者前来取景。后参观【海草房】（游览约20分钟），以石为墙，以海草为顶，是其最大的特色。这天我们会留足够的时间给摄影爱好者们，亲们可要提前准备好长枪短炮了。【温馨提示：烟敦角大天鹅为西伯利野生大天鹅，每年11月10日至次年3月份来此过冬，若天气温暖延迟入冬，亲爱的精灵就会推迟来到烟敦角，亲们如果看不到天鹅，欣赏一下童话般的海草房，也是不虚此行的】。
-[...3 lines deleted...]
-                前往【小镰仓火炬八街】（游览约40分钟）火炬八街南接文化西路，北直通海水浴场，尽头与环海路形成丁字路口，从南驶向北，前半程平平无奇，而当车子从坡顶转弯，眼前的景色瞬间辽阔起来。火炬八街因其南高北低的地势形成了惊艳的视觉效果，再加上“全路段”和丁字路口的路牌点缀，与动漫《灌篮高手》里的经典场景高度相似，有日本镰仓街道的既视感，也因此被称为“威海小镰仓”。有人说，“当赤木晴子冲着我们挥手的时候，我们的青春就已经远去了，这里是火炬八街，不是镰仓，但依然有青春的样子”。
+                前往威海，打卡【搁浅沉船--布鲁威斯号】（外观约20分钟）身处电影中布鲁维斯号，搁浅的布鲁威斯号巨轮，盘旋在沉船上空的海鸥，孤独又浪漫，仿佛真的有种电影的感觉。游客在这里可以近距离观察这艘搁浅货轮的外观，感受它曾经在海上航行的辉煌。船体上锈迹斑斑的痕迹和被海浪侵蚀的部分，讲述着它的故事，激发了人们对海洋和航运历史的好奇。周围的海岸线风景如画，游客可以在此拍摄美丽的海景照片，留下难忘的回忆。
+                <w:br/>
+                游览【威海幸福门】（游览约50分钟）幸福门被誉为"威海之门" ，整个公园的环境优美、视野开阔、空气清新，是威海市新的标志性区域，从这里看海，天蓝蓝水蓝蓝，美不胜收。作为威海的标志性建筑，幸福门犹如威海的形象使者，敞开心门热情欢迎各地朋友的光临。同时寄予了人们对幸福生活的向往，也象征着“打开幸福之门，迎接美好明天”的美好寓意。它犹如巴黎的凯旋门，成为威海的标志，传承独特的滨海文化，延续威海的文脉。 美丽的幸福公园，雄伟的幸福门，它像威海的一张名片，作为威海城市文化的传播者，向世人展示着威海现代、开放的滨海生态人居城市形象。前往游览威海标志性建筑【画中画】（游玩约20分钟）提到天安门广场，人们就会想到北京，东方明珠，上海，西湖，杭州。谈到威海，你会想到什么？大海？其实会有我们一座标志性的建筑——威海公园。来过这里的朋友一定很熟悉。威海公园是中国最大的海滨公园之一。这里被誉为威海之窗.来这里的人一般都是在大画框拍照，这也是画中画的形成。
                 <w:br/>
                 游览【蓬莱阁】（游览约1.5小时，60岁以下补门票）为全国首批5A级旅游景区，同武汉黄鹤楼、湖南岳阳岳阳楼、江西南昌滕王阁齐名，被誉为我国古代四大名楼。以“八仙过海”传说和“海市蜃楼”奇观享誉海内外。蓬莱阁是一个令世人无比神往的地方，她梦幻飘渺，在海一方，有珍宫贝阙之奇，紫芝瑶草之胜，世人称之为“仙境”。相传，她为神仙遨游栖息之所，人莫能及。秦皇、汉帝曾三巡五幸，祷祀祈求，欲往其境，力求长生。八仙也是在这仙阁之上，开怀畅叙后，才“各显其能，漂洋过海”的。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【那香海景区】【烟墩角天鹅湖】【幸福门广场】【威海公园】【小镰仓火炬八街】【蓬莱阁】
+                景点：【那香海景区】【搁浅沉船--布鲁威斯号】【幸福门广场】【威海公园】【蓬莱阁】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：胶东风味宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1031,51 +1026,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 烟台（游轮）大连
                 <w:br/>
                 早餐后，前往【烟台▪海昌渔人码头】一座文化旅游胜地的探索之旅~您可以看到许多具有浓郁渔家风情的建筑，如渔家小屋、渔船码头等，还有一些具有艺术气息的景观，如“渔家妇女”、“渔夫”等雕塑。
                 <w:br/>
                 前往烟台码头，搭乘豪华游轮，穿越渤海海峡，沿途可以欣赏到独特的海上风光和自然人文景观。可以在在游轮甲板上吹海风、拍照，感受海天一色的开阔。也可以会到船舱里面躺下来休息一整天。若遇云雾，可能看到“海上仙山”的朦胧景致；晴朗时海水呈现蓝绿色渐变。航线会经过蓬莱以北的群岛，远眺岛屿的渔村风貌和陡峭礁石。临近大连时，远眺星海湾大桥、现代高楼群和起伏的山峦。（游轮优先安排4/人间，如无就按照6人间），抵达后导游接团入住酒店。
                 <w:br/>
                 抵达大连，前往素有“中国近现代史百科全书”之称的【旅顺口风景区】旅顺口风景名胜区位于中国辽宁省大连市的南端，是一个以其丰富的历史遗迹和自然美景而闻名地区。作为中国北方重要的港口城市，旅顺口不仅在历史上具有战略意义，也以其独特的地理位置和风景吸引着无数游客。旅顺口风景名胜区的魅力在于其多样化的景观和深厚的历史底蕴。这里的自然景观包括壮丽的海岸线、绵延的山脉和辽阔的海湾。旅顺口风景名胜区的海岸线曲折多变，海水清澈，沙滩细腻，是游客休闲度假的理想之地。登上白玉山，可以俯瞰整个旅顺口的全景，海天一色，令人心旷神怡。除了自然美景，旅顺口也是一个历史文化的宝库。旅顺博物馆和白玉山塔等景点，生动地展示了旅顺口的历史变迁和文化积淀。游客可以通过参观这些遗址，了解旅顺口在中国近代史上的重要地位。
                 <w:br/>
                 交通：汽车、游轮
                 <w:br/>
-                景点：【旅顺口风景区】【星海广场】【虎雕广场】【俄罗斯风情一条街】
+                景点：【烟台▪海昌渔人码头】【旅顺口风景区】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1472,51 +1467,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">A山东段自费推荐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                曲阜马车+青岛啤酒纯生之旅+总督府+海上观光（赠送泰山往返环保车价值80元）
+                曲阜马车游古城+青岛啤酒纯生之旅+总督府+海上观光（赠送泰山往返环保车价值80元）
                 <w:br/>
                 费用含该景点门票，车费，司陪服务费	
                 <w:br/>
                 最低参加人数：按实际情况定
                 <w:br/>
                 <w:br/>
                 1、费用包含景点门票、超公里、服务费、景区讲解费。以上所列套票导游员根据实际情况推荐选择，敬请配合导游工作！
                 <w:br/>
                 2、如遇天气原因或政策性原因，导致个别景点无法正常参观，导游可根据实际情况按一换一进行调换。
                 <w:br/>
                 3、自费套餐已按照团体优惠票价核算，均为优惠打包价格
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -2090,51 +2085,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>