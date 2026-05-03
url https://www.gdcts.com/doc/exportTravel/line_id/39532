--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">专列【坐熊猫专列品大美新疆•什邡号】南北疆全景环游16天丨乌鲁木齐丨喀纳斯丨禾木丨布尔津五彩滩丨北屯丨天山天池丨奎屯丨赛里木湖丨果子沟大桥丨吐鲁番丨那拉提大草原丨库尔勒丨库车天山神秘大峡谷丨喀什古城丨香妃园丨帕米尔高原丨白沙湖丨喀拉库里湖行程单</w:t>
+        <w:t xml:space="preserve">专列【坐熊猫专列品大美新疆•什邡号】南北疆环游高铁16天丨乌鲁木齐丨喀纳斯丨禾木丨布尔津五彩滩丨北屯丨天山天池丨奎屯丨赛里木湖丨果子沟大桥丨吐鲁番丨那拉提大草原丨库尔勒丨库车天山神秘大峡谷丨喀什古城丨香妃园丨帕米尔高原丨白沙湖丨喀拉库里湖行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -213,135 +213,135 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">17</w:t>
+              <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机</w:t>
+              <w:t xml:space="preserve">高铁</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">返程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机</w:t>
+              <w:t xml:space="preserve">高铁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -557,61 +557,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-成都
-[...3 lines deleted...]
-                航班时间不指定，抵达后入住成都一晚，当天不含餐，自由活动。
+                广州东-成都
+                <w:br/>
+                广州东乘坐高铁前往成都，前往大美新疆！
+                <w:br/>
+                抵达后入住成都一晚，当天不含餐，自由活动。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 计划行程描述为参考，旅游专列的开行日期、停靠站点、运行时长、运行线路等以铁路相关部门最终客调命令为准。如专列运行计划发生变更，将合理对计划行程的出行时间、游览顺序、餐住点位等关联安排进行调整。详情敬请参阅旅游合同及附件条款。
                 <w:br/>
-                交通：飞机
+                交通：高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1813,133 +1813,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                抵达兰州/成都
-[...1 lines deleted...]
-                车站欢送贵宾—兰州部分贵宾下车，结束行程。熊猫专列抵达本次旅程终到站成都，成都天府机场返会广州白云机场、佛山沙堤机场，相约下次再见。
+                抵达兰州/成都-广州
+                <w:br/>
+                车站欢送贵宾—兰州部分贵宾下车，结束行程。熊猫专列抵达本次旅程终到站成都，成都高铁返会广州，相约下次再见。
                 <w:br/>
                 交通：熊猫专列
-                <w:br/>
-[...76 lines deleted...]
-                交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2003,57 +1925,57 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州-成都往返机票经济舱（含机建燃油税）+熊猫专列什邡号标准四人间席位+旅游当地专用空调旅游车辆。
+                1、交通：广州-成都往返高铁二等座）+熊猫专列什邡号标准四人间席位+旅游当地专用空调旅游车辆。
                 <w:br/>
                 *说明：铺位预定原则为1人上铺 ，2人上下。预定人数为奇数（如1人、3人、5人），单出人员须安排上铺，并无法承诺能安排在同一包厢内，敬请理解！
                 <w:br/>
-                2、餐饮：全程享用7次早餐，20次正餐。旅游当地餐食标准：早餐为酒店早餐，北疆地区正餐35元/人；南疆地区正餐40元/人。说明：全程餐食为团体用餐安排，不吃不退，敬请谅解！
-[...1 lines deleted...]
-                3、住宿：成都酒店为网评三钻、乌鲁木齐/伊宁/喀什为网评三钻或舒适型酒店；塔县/布尔津双人标准间。说明：如遇单男单女，为2人一间拼房安排，如无法拼房或自愿单住需游客自补单房差价！全程地面酒店单房差：1200元。
+                2、餐饮：全程享用8次早餐，20次正餐。旅游当地餐食标准：早餐为酒店早餐，北疆地区正餐35元/人；南疆地区正餐40元/人。说明：全程餐食为团体用餐安排，不吃不退，敬请谅解！
+                <w:br/>
+                3、住宿：成都酒店为网评4钻、乌鲁木齐/伊宁/喀什为网评三钻或舒适型酒店；塔县/布尔津双人标准间。说明：如遇单男单女，为2人一间拼房安排，如无法拼房或自愿单住需游客自补单房差价！全程地面酒店单房差：1400元。
                 <w:br/>
                 参考酒店：乌鲁木齐：美美、如家、塔城办事处或同级
                 <w:br/>
                 伊宁：金物源、景苑、伊力花城大酒店或同级
                 <w:br/>
                 喀什：格美审批局店、格林东方审批局店、凤梧栖审批局店、美豪审批局店、丽呈别院、山屿湖酒店或同级
                 <w:br/>
                 塔县：塔莎古道、云端驿或同级。
                 <w:br/>
                 布尔津：津悦宾馆、铂瑞酒店、俄罗斯酒店、小苏通或同级别                  
                 <w:br/>
                 4、导游和服务人员：旅游目的地持证导游；全程陪同服务人员。
                 <w:br/>
                 5、保险：团体旅游意外伤害险一份。说明：保额最高30万元，旅游期间出险发生理赔以保险公司相关条款为准：非旅行社原因造成的各类意外伤害，产生费用由游客先行垫付，事后按照保险公司相关规定进行赔付。因客人自身疾病产生的费用请自理，不属保险责任范畴。
                 <w:br/>
                 6、儿童接待标准：12周岁以下：不含列车铺位、酒店住宿及酒店早餐、门票景交等，含车费、半餐、司导服务费。12周岁以上：同成人标准操作。
                 <w:br/>
                 7、服务约定：
                 <w:br/>
                 ①基于旅游活动跨地域性的特征，游客同意组团社将接待业务委托给具有相应资质的地接社履行，委托地接社信息请参阅合同附件一第3项。
                 <w:br/>
                 ②“随行保健医护”是指具有医师、护士资格，且临床经验 丰富的健康使者在列车上随游客同行。
                 <w:br/>
                 8、购物店：全程进3个购物店，会当地推自费项目。
               </w:t>
@@ -3265,51 +3187,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>