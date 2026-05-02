--- v0 (2026-03-10)
+++ v1 (2026-05-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南欧 夏季 】北非谍影·一千零一夜 西葡深度+摩洛哥深度四五星纯玩15天（深航深圳直飞｜） ｜AVE高速列车｜渡轮横跨直布罗陀海峡｜国粹弗拉明戈 ｜升级全餐八菜一汤｜两晚摩洛哥国际五星酒店 ｜巴塞罗那进出行程单</w:t>
+        <w:t xml:space="preserve">【南欧 夏季 暑假 】北非谍影·一千零一夜 西葡深度+摩洛哥深度四五星纯玩15天（深航深圳直飞｜） ｜AVE高速列车｜渡轮横跨直布罗陀海峡｜国粹弗拉明戈 ｜升级全餐八菜一汤｜两晚摩洛哥国际五星酒店 ｜巴塞罗那进出行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -655,57 +655,57 @@
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳巴塞罗那（西班牙）
                 <w:br/>
                 参考航班：ZH865   SZX/BCN  0150-0940（航班仅供参考，具体以实际为准）
                 <w:br/>
                 抵达后，开展高迪作品奇幻之旅，巴塞罗那有欧洲之花美誉，但当地人更乐意称它为高迪之城，伟大的疯狂建筑家高迪把他的作品和艺术精神贯穿于巴塞罗那的血液之中。
                 <w:br/>
-                【圣家族大教堂】（入内参观1小时，含官导）：天才建筑师安东尼·高迪留给巴塞罗那较为珍贵的独特建筑遗产,不对称的哥特式教堂和现代主义风格的大教堂，教堂的外观有18个尖塔，内部也是一样壮观，有三个巨大的祭坛、大量的雕像和艺术品，以及令人惊叹的玻璃窗。
-[...5 lines deleted...]
-                以造型怪异而闻名于世的【巴特罗之家（面谱屋）】（外观约15分钟），巴特罗公寓与高迪设计的其他建筑不同，它的外墙全部是由蓝色和绿色的陶瓷装饰，一种奇诡的颜色组合，远望去颇像印象派画家的调色盘，但色彩很和谐。
+                【圣家族大教堂】（入内参观不少于1小时，含官导）：天才建筑师安东尼·高迪留给巴塞罗那较为珍贵的独特建筑遗产,不对称的哥特式教堂和现代主义风格的大教堂，教堂的外观有18个尖塔，内部也是一样壮观，有三个巨大的祭坛、大量的雕像和艺术品，以及令人惊叹的玻璃窗。
+                <w:br/>
+                【桂尔公园】（入内参观不少于1小时，含官导）：巴塞罗那最耀眼的景点之一,于1984年被联合国教科文组织列为世界遗产，也是高迪众多作品中关于园林设计的典范之作，公园用了许多碎瓷片镶嵌，艺术感强烈，艺术趣味和建筑风格在此得以发挥得淋漓尽致。
+                <w:br/>
+                高迪私人住宅的“封笔之作”【米拉之家】（外观不少于10分钟），它的波浪形的外观是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆，和宽大的窗户组成的，可让人发挥想象力。
+                <w:br/>
+                以造型怪异而闻名于世的【巴特罗之家（面谱屋）】（外观不少于15分钟），巴特罗公寓与高迪设计的其他建筑不同，它的外墙全部是由蓝色和绿色的陶瓷装饰，一种奇诡的颜色组合，远望去颇像印象派画家的调色盘，但色彩很和谐。
                 <w:br/>
                 巴塞罗那像是一个筑梦的欢乐天堂，这个城市拥有地中海热情的阳光与自由奔放的气息，其现代建筑、流行式样、设计水平遥遥领先于欧洲其它城市，毕加索、米罗、高迪等艺术大师都在这里崭露头角，这座城市是名副其实的艺术之都。
                 <w:br/>
                 交通：飞机/巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -747,53 +747,53 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那【高速列车】-马德里（西班牙）
                 <w:br/>
                 参考时间：巴塞罗那Barcelona Sants-马德里-Puerta de Atocha-Almudena Grandes
                 <w:br/>
                 07:40-10:10 Renfe AVE 或 08:10-10:40 iryo 或 08:55-11:40 iryo（车次仅供参考，具体以实际为准）
                 <w:br/>
                 打包早餐后，搭乘西班牙高速列车【AVE火车】前往伊比利亚半岛第一大城市，西班牙首都马德里，在短时间内舒适迅速地到达目的地。
                 <w:br/>
-                前往参观【马德里皇宫】（入内参观，含官导，约1小时）是仅次于凡尔赛宫和维也纳美泉宫的欧洲第三大皇宫，它是波旁代表性的文化遗迹，在欧洲各国皇宫中堪称数一数二。该皇宫已被辟为博物院，供游人参观。（因大皇宫仍为西班牙皇室所使用，如遇大型宗教活动、节日或政治活动，皇宫宣布不对外开放，旅行社将调整为其他景点游览或作退票处理，恕不另行通知）。
-[...1 lines deleted...]
-                开展马德里市区观光（市区游览约1小时）：参观马德里的核心—【太阳门广场】，曾经是马德里的东大门，现为马德里市区的中心，西班牙的零公里地标就设置在太阳门广场旁的政府大楼前。同时我们还可以参观到传说中的“妈妈快跑”的马德里市标—狗熊爬树铜像。之后参观【马约尔大广场】，由西班牙国王菲里普三世在1619年修建，广场中央便其英姿飒爽的骑马雕像，这座广场是马德里最热闹的聚集地。
+                前往参观【马德里皇宫】（入内参观，含官导，不少于1小时）是仅次于凡尔赛宫和维也纳美泉宫的欧洲第三大皇宫，它是波旁代表性的文化遗迹，在欧洲各国皇宫中堪称数一数二。该皇宫已被辟为博物院，供游人参观。（因大皇宫仍为西班牙皇室所使用，如遇大型宗教活动、节日或政治活动，皇宫宣布不对外开放，旅行社将调整为其他景点游览或作退票处理，恕不另行通知）。
+                <w:br/>
+                开展马德里市区观光（市区游览不少于1小时）：参观马德里的核心—【太阳门广场】，曾经是马德里的东大门，现为马德里市区的中心，西班牙的零公里地标就设置在太阳门广场旁的政府大楼前。同时我们还可以参观到传说中的“妈妈快跑”的马德里市标—狗熊爬树铜像。之后参观【马约尔大广场】，由西班牙国王菲里普三世在1619年修建，广场中央便其英姿飒爽的骑马雕像，这座广场是马德里最热闹的聚集地。
                 <w:br/>
                 "若AVE最终预定席位有限，则改为预定同级西班牙高速列车iryo列车或Avlo列车"
                 <w:br/>
                 交通：火车/巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -829,53 +829,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马德里-约75KM托莱多-约365KM西班牙小镇（西班牙）
                 <w:br/>
-                酒店早餐后，前往【英格列斯百货公司】（自由活动约2小时），El Corte Inglés商场是西班牙规模至大的百货公司连锁集团，在这里可以买到各种大牌奢侈品的首饰、护肤品、香水、箱包、太阳镜，以及一些平价服饰、运动品牌等。备注:（领队有权根据实际行程时间安排情况，将【马德里英格列斯百货公司】调整为【巴塞罗那英格列斯百货公司】）
-[...1 lines deleted...]
-                乘车前往游览中世纪西班牙的都城－【托莱多】（约45分钟），感受西班牙文化的“黄金时代”曾经的西班牙卡斯蒂利亚王国的首都，是世界文化遗产城市。托莱多本身就是一件艺术品，大街小巷充满了罗马时期、西哥特时期、穆斯林风格以及犹太风格的建筑，漫步在著名的托莱多艺术品街区，享受这座有着“帝国皇冠加冕过的城市”美誉小城的沧桑与美丽。
+                酒店早餐后，前往【英格列斯百货公司】（自由活动不少于2小时），El Corte Inglés商场是西班牙规模至大的百货公司连锁集团，在这里可以买到各种大牌奢侈品的首饰、护肤品、香水、箱包、太阳镜，以及一些平价服饰、运动品牌等。备注:（领队有权根据实际行程时间安排情况，将【马德里英格列斯百货公司】调整为【巴塞罗那英格列斯百货公司】）
+                <w:br/>
+                乘车前往游览中世纪西班牙的都城－【托莱多】（不少于45分钟），感受西班牙文化的“黄金时代”曾经的西班牙卡斯蒂利亚王国的首都，是世界文化遗产城市。托莱多本身就是一件艺术品，大街小巷充满了罗马时期、西哥特时期、穆斯林风格以及犹太风格的建筑，漫步在著名的托莱多艺术品街区，享受这座有着“帝国皇冠加冕过的城市”美誉小城的沧桑与美丽。
                 <w:br/>
                 游览完毕前往酒店入住。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -911,55 +911,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西班牙小镇-约251KM卡斯凯什-约15KM罗卡角-约40KM-里斯本（葡萄牙）
                 <w:br/>
-                酒店早餐后，乘车前往007小说诞生地--【卡斯卡伊斯小镇】（约停留30分钟）（卡斯凯什/Cascais）。欣赏迷人的风光，由于拥有葡萄牙很好的海滨浴场，因此卡斯卡伊斯是一个带有贵族气息的城市，也是值得大家漫步于城市街道，花一些时间在城市众多观景楼中放松休息。而且卡斯卡伊斯也是“邦德迷”们心中的圣地，就是在这里诞生了007系列小说，也是首部007的电影取景地。
-[...3 lines deleted...]
-                乘车前往【里斯本】（市区游览约1小时）素有"欧洲乡村"的美誉，建立在山丘之上，城中遍布坡道，因此获得了“七丘之城”的别名，城市保存了固有的传统，持续修复翻新具历史性的建筑和雕塑，中世纪街的景观依然留存至今，是个令人迷醉与向往的城市。
+                酒店早餐后，乘车前往007小说诞生地--【卡斯卡伊斯小镇】（停留不少于30分钟）（卡斯凯什/Cascais）。欣赏迷人的风光，由于拥有葡萄牙很好的海滨浴场，因此卡斯卡伊斯是一个带有贵族气息的城市，也是值得大家漫步于城市街道，花一些时间在城市众多观景楼中放松休息。而且卡斯卡伊斯也是“邦德迷”们心中的圣地，就是在这里诞生了007系列小说，也是首部007的电影的取景地。
+                <w:br/>
+                乘车前往欧洲大陆的最西端【罗卡角】（又名大石角，停留不少于50分钟）。它是一处海拔约140米的狭窄悬崖，处于葡萄牙的最西端，也是整个欧亚大陆的最西边，曾被认为是世界的尽头。 在罗卡角的山崖上建有一座灯塔和一个面向大洋的十字架，颇有遗世独立之感。碑上刻有著名葡萄牙诗人路易·德·卡蒙斯的诗句：“陆止于此、海始于斯。”这里也是游客们竞相合影留念的地方。
+                <w:br/>
+                乘车前往【里斯本】（市区游览不少于1小时）素有"欧洲乡村"的美誉，建立在山丘之上，城中遍布坡道，因此获得了“七丘之城”的别名，城市保存了固有的传统，持续修复翻新具历史性的建筑和雕塑，中世纪街的景观依然留存至今，是个令人迷醉与向往的城市。
                 <w:br/>
                 【贝伦塔】外观，葡萄牙七大奇迹之一，葡萄牙前海关，是启航的起点归航的终点，修建于葡萄牙文艺复兴高潮时期，是曼努埃尔建筑风格的杰出代表。1983年被列为世界文化遗产，也是里斯本地标性建筑景观。【热罗尼莫斯修道院】外观，1983年与附近的贝伦塔一起被联合国教科文组织列为世界文化遗产，航海家达伽马也长眠于此。教堂与修道院的门墙连接长达100多米，几乎占据了整条街道，雄壮的气势也彰显了昔日葡萄牙无可匹敌的海上霸主地位。【航海家纪念碑】外观，纪念碑上刻着33位在航海时代具有贡献的人物像，领头的是亨利王子的塑像，为了纪念这位航海家-亨利王子逝世500周年。
                 <w:br/>
                 【四月二十五号大桥】远观，曾是欧洲第一长桥，世界第三长悬索桥。为了纪念葡萄牙人民在“丁香革命”中推翻军政府。
                 <w:br/>
                 安排品尝百年老店出品的【正宗葡式蛋挞】（每人一个）。葡式蛋挞无人不知，但地道的葡式蛋挞在里斯本，味道、润滑感和酥脆感之间的平衡造就了这一天赐甜品。
                 <w:br/>
                 安排品尝【葡萄牙鳕鱼餐】，葡萄牙人将鳕鱼奉为“国菜”，不仅是日常餐桌上的常菜，更是款待尊贵客人的必备佳肴。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1003,55 +1003,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 斯本-约463KM-塞维利亚（西班牙）
                 <w:br/>
                 酒店早餐后，游览【罗西奥广场Praça Dom Pedro IV】，在奥古斯塔大街的尽头，里斯本跳跃不息的心脏。美丽的建筑和喷泉依旧在优雅地讲述耐人寻味的历史。里斯本人每日必经之地，里斯本人生活的一部份，别有一番亲切感。
                 <w:br/>
-                【自由大道】自由活动（约1小时），精致铺设的石砌步行道上镶嵌着漂亮的彩绘地砖，道路两侧是连绵无尽的茂密树木，并且林立着多家酒店、各种时尚商店，素有葡萄牙“香榭丽舍大道”之称。
+                【自由大道】自由活动（不少于1小时），精致铺设的石砌步行道上镶嵌着漂亮的彩绘地砖，道路两侧是连绵无尽的茂密树木，并且林立着多家酒店、各种时尚商店，素有葡萄牙“香榭丽舍大道”之称。
                 <w:br/>
                 乘车前往【塞维利亚】，塞维利亚是一座让人激动的城市，这里是安达鲁西亚大区的首府、佛拉门戈舞蹈艺术的发源地、更是卡门的故乡、同时也是世界著名航海家哥伦布发现美洲新大陆的起点和终点。
                 <w:br/>
-                晚上特别安排欣赏西班牙国粹【佛拉明戈舞表演+晚宴】（约1小时）。一场丰富而富有想象力的演出，灯光、服装和编排相结合，为观众提供精彩的弗拉门戈表演享受，将这一体验与美食晚宴结合起来，弗拉明戈舞节奏强烈明快，动作夸张有力，女演员身着色彩艳丽的大摆长裙，随着舞姿的转动，裙琚飘飘，宛如绽放的花朵。男演员着装精神干练，或是衬衫马甲配马裤长筒皮靴，或是威武的军装，尽显男性身体的阳刚之美，他们的舞步如踢踏舞，但节奏更加紧密结实有力，一串串节奏飞快踢踏有声的舞步让人随舞者一起激情澎湃！
+                晚上特别安排欣赏西班牙国粹【佛拉明戈舞表演+晚宴】（不少于1小时）。一场丰富而富有想象力的演出，灯光、服装和编排相结合，为观众提供精彩的弗拉门戈表演享受，将这一体验与美食晚宴结合起来，弗拉明戈舞节奏强烈明快，动作夸张有力，女演员身着色彩艳丽的大摆长裙，随着舞姿的转动，裙琚飘飘，宛如绽放的花朵。男演员着装精神干练，或是衬衫马甲配马裤长筒皮靴，或是威武的军装，尽显男性身体的阳刚之美，他们的舞步如踢踏舞，但节奏更加紧密结实有力，一串串节奏飞快踢踏有声的舞步让人随舞者一起激情澎湃！
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：弗拉明戈晚宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1085,57 +1085,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 塞维利亚-约128KM龙达-约126KM塔里法-船-丹吉尔（摩洛哥）
                 <w:br/>
-                酒店早餐后，乘车前往【塞维利亚】（游览约60分钟），塞维利亚是一座让人激动的城市，这里是安达鲁西亚大区的首府、佛拉门戈舞蹈艺术的发源地、更是卡门的故乡、同时也是世界著名航海家哥伦布发现美洲新大陆的起点和终点。
+                酒店早餐后，乘车前往【塞维利亚】（游览不少于60分钟），塞维利亚是一座让人激动的城市，这里是安达鲁西亚大区的首府、佛拉门戈舞蹈艺术的发源地、更是卡门的故乡、同时也是世界著名航海家哥伦布发现美洲新大陆的起点和终点。
                 <w:br/>
                 【塞维利亚西班牙广场】：270度的弧形红砖建筑环绕着广场，马蹄形的拱门凸显摩尔复兴的建筑风格，弧形建筑的两端分别有两座74米高高耸立的尖塔，据说分别象征着天主教双王费迪南和伊莎贝尔。
                 <w:br/>
                 【玛丽亚・路易莎公园】：塞维利亚最大的公园，占地40多万平方米。它的前身是一座浪漫派风格的花园，由路易莎·德·奥尔良公主捐赠，1929年为拉丁美洲博览会而改建。【塞维利亚大教堂】外观：此教堂所在地原为塞维利亚大清真寺，15世纪清真寺被拆毁，在原址上建造塞维利亚大教堂，航海家哥伦布安葬于此。它曾是基督教世界里大的宗教建筑，世界三大教堂之一，已经被选为世界文化遗产【黄金塔】外观：塞维利亚辉煌的航海史的见证,这里曾经是那些满载着黄金白银从美洲回来的船只的终点。
                 <w:br/>
-                乘车前往位于西班牙安达卢西亚腹地的一座小城–【龙达】，它诞生于罗马帝国时代，其老城伫立在750公尺高万丈悬崖之上，给人一种惊心动魄的壮美之感，是斗牛的发源地。【新桥】（约20分钟）的峡谷是隆达著名的风景点，高100米的峡谷切割出一条溪流，景色壮观，无与伦比。
+                乘车前往位于西班牙安达卢西亚腹地的一座小城–【龙达】，它诞生于罗马帝国时代，其老城伫立在750公尺高万丈悬崖之上，给人一种惊心动魄的壮美之感，是斗牛的发源地。【新桥】（不少于20分钟）的峡谷是隆达著名的风景点，高100米的峡谷切割出一条溪流，景色壮观，无与伦比。
                 <w:br/>
                 特别安排品尝【西班牙特色牛尾餐】品相和味道都值得称道的风味特色餐。牛尾餐起源于西班牙南部，是西班牙传统名菜之一。。
                 <w:br/>
                 游毕乘车前往西摩边境塔里法码头，在码头乘游轮前往摩洛哥最北部的城市——丹吉尔，这里因地处扼要，向来是兵家必争之地。
                 <w:br/>
                 参考船班（以实际预订为准）：西班牙塔里法Tarifa-摩洛哥丹吉尔Tanger Ville 17:00-17:00
                 <w:br/>
                 时差：西班牙比摩洛哥快1小时
                 <w:br/>
                 温馨提示：乘船航班与地点将受当地天气状况决定，如遇天气或罢工原因，航班停航或更改抵达地点，我司将有更改该行程的权力，费用不作补偿，敬请理解）
                 <w:br/>
                 交通：巴士/船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1179,53 +1179,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丹吉尔-约240KM拉巴特-约86KM卡萨布兰卡（摩洛哥）
                 <w:br/>
-                酒店早餐后，乘车前往摩洛哥首都、四大皇城之一-【拉巴特】，市区游览（约60分钟）：外观【拉巴特皇宫】，参观摩洛哥皇家宫殿和具有北非建筑风格的【麦克苏尔清真寺】，【乌达亚城堡】，外观具有浓厚摩洛哥风格与特色的【穆罕默德五世陵寝和哈桑塔】。
-[...1 lines deleted...]
-                后乘车前往【卡萨布兰卡】市区观光（约60分钟）：外观【哈桑二世清真寺】，伊斯兰教世界第三大清真寺，是世界上现代化程度最高的清真寺。参观【哈桑二世广场】（鸽子广场），漫步卡萨布兰卡迈阿密海滨大道，迎着海风，瞭望蓝色大西洋。卡萨布兰卡是摩洛哥历史名城，全国最大的港口城市、经济中心和交通枢纽，被誉为“摩洛哥之肺”、“大西洋新娘”。
+                酒店早餐后，乘车前往摩洛哥首都、四大皇城之一-【拉巴特】，市区游览（不少于60分钟）：外观【拉巴特皇宫】，参观摩洛哥皇家宫殿和具有北非建筑风格的【麦克苏尔清真寺】，【乌达亚城堡】，外观具有浓厚摩洛哥风格与特色的【穆罕默德五世陵寝和哈桑塔】。
+                <w:br/>
+                后乘车前往【卡萨布兰卡】市区观光（不少于60分钟）：外观【哈桑二世清真寺】，伊斯兰教世界第三大清真寺，是世界上现代化程度最高的清真寺。参观【哈桑二世广场】（鸽子广场），漫步卡萨布兰卡迈阿密海滨大道，迎着海风，瞭望蓝色大西洋。卡萨布兰卡是摩洛哥历史名城，全国最大的港口城市、经济中心和交通枢纽，被誉为“摩洛哥之肺”、“大西洋新娘”。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1259,51 +1259,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卡萨布兰卡-约340KM舍夫沙万-约110KM丹吉尔（摩洛哥）
                 <w:br/>
-                酒店早餐后，乘车前往童话世界般的-【舍夫沙万】。游览舍夫沙万这个精致美丽的山城，这里清爽的空气，清新的蓝色，安静的小巷，淳朴的民风，仿似童话般梦幻。沿着著名的【Plaza Uta el-Hammam广场】，走在并不规则的鹅卵石路面上，广场上那座有着斑驳迹象的城堡，被红色城墙包围着，还有引人注目的大清真寺，恍如隔世。
+                酒店早餐后，乘车前往童话世界般的-【舍夫沙万】（停留时间不少于60分钟）。游览舍夫沙万这个精致美丽的山城，这里清爽的空气，清新的蓝色，安静的小巷，淳朴的民风，仿似童话般梦幻。沿着著名的【Plaza Uta el-Hammam广场】，走在并不规则的鹅卵石路面上，广场上那座有着斑驳迹象的城堡，被红色城墙包围着，还有引人注目的大清真寺，恍如隔世。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 特别安排享用特色餐塔吉锅。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：塔吉锅     晚餐：√   </w:t>
@@ -1435,53 +1435,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西班牙小镇-约130KM-格拉纳达（西班牙）
                 <w:br/>
                 酒店早餐后，乘车前往【格拉纳达】，位于西班牙南部的格拉纳达地处内华达山脉环抱之中，作为一座气质优雅的古城，格拉纳达能够闻名于世界，一种闲云野鹤般的生活意境。
                 <w:br/>
-                游览世界遗产-【阿尔罕布拉宫】（约1小时，有人流管制，遇人流管制不能入内，我司会退回门票，恕不另行通知），1984年被列入联合国世界文化遗产，是阿拉伯式宫殿庭院艺术的鼎盛之作。为中世纪摩尔人所建立的格拉纳达埃米尔国的王宫，有“宫殿之城”和“世界奇迹”之称。
-[...1 lines deleted...]
-                （注：阿尔罕布拉宫属世界文化遗产，官方实行限流参观政策。团队需预约申请方可游览，如预约申请未获批，届时将无法入内参观，①改用【阿尔罕布拉宫后花园】并退6欧/人门票差价，②如【阿宫后花园】预约也满，安排不了则退25欧/人门票，且此天增加如下游览景点:【阿尔拜辛区】（约30分钟）1984年与阿尔罕布拉宫一同列为世界遗产，格拉纳达城区最古老的一部分，保留着大量具有六百年历史的摩尔建筑。不再另行通知，敬请悉知!）
+                游览世界遗产-【阿尔罕布拉宫】（不少于1小时，有人流管制，遇人流管制不能入内，我司会退回门票，恕不另行通知），1984年被列入联合国世界文化遗产，是阿拉伯式宫殿庭院艺术的鼎盛之作。为中世纪摩尔人所建立的格拉纳达埃米尔国的王宫，有“宫殿之城”和“世界奇迹”之称。
+                <w:br/>
+                （注：阿尔罕布拉宫属世界文化遗产，官方实行限流参观政策。团队需预约申请方可游览，如预约申请未获批，届时将无法入内参观，①改用【阿尔罕布拉宫后花园】并退6欧/人门票差价，②如【阿宫后花园】预约也满，安排不了则退25欧/人门票，且此天增加如下游览景点:【阿尔拜辛区】（不少于30分钟）1984年与阿尔罕布拉宫一同列为世界遗产，格拉纳达城区最古老的一部分，保留着大量具有六百年历史的摩尔建筑。不再另行通知，敬请悉知!）
                 <w:br/>
                 【阿尔罕布拉宫花园】，这里是摩尔王宫的后花园，也是宫殿的一部分。花园内绿树成荫、花香四溢，繁花似锦的美景令人陶醉。色彩斑斓的花朵和清澈见底的喷泉勾勒出一幅幅宁静、优美的画卷。漫步其中，仿佛身处花的海洋，情不自禁地感受到了大自然的魅力和生命的气息。阿尔罕布拉花园充分体现了摩尔人对园林艺术的追求和热爱，也是摩尔文化和传统的重要体现之一。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1517,53 +1517,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 格拉纳达-约482KM-瓦伦西亚（西班牙）
                 <w:br/>
-                酒店早餐后，前往西班牙第三大城市瓦伦西亚，“阳光之城”东濒大海，背靠广阔的平原，被誉为“地中海西岸的一颗明珠”，是西班牙重要的港口和工业城市。【瓦伦西亚大教堂】和【米伽勒塔】（外观约10分钟）这是两座可以代表瓦伦西亚老城区的建筑，位于米伽勒塔不远的西哥特式建筑风格的丝绸市场更是被列为世界文化遗产名录中。
-[...1 lines deleted...]
-                瓦伦西亚最吸引世人目光的当属【艺术科学城】（外观约10分钟），这是由当代建筑大师圣地亚哥卡拉特拉瓦设计的大型超现代风格建筑群。
+                酒店早餐后，前往西班牙第三大城市瓦伦西亚（游览时间不少于60分钟），“阳光之城”东濒大海，背靠广阔的平原，被誉为“地中海西岸的一颗明珠”，是西班牙重要的港口和工业城市。【瓦伦西亚大教堂】和【米伽勒塔】（外观）这是两座可以代表瓦伦西亚老城区的建筑，位于米伽勒塔不远的西哥特式建筑风格的丝绸市场更是被列为世界文化遗产名录中。
+                <w:br/>
+                瓦伦西亚最吸引世人目光的当属【艺术科学城】（外观），这是由当代建筑大师圣地亚哥卡拉特拉瓦设计的大型超现代风格建筑群。
                 <w:br/>
                 安排品尝特色餐【西班牙海鲜饭】，作为西餐三大名菜之一，西班牙海鲜饭与法国蜗牛、意大利面齐名。是以西班牙产艮米为原料的一种饭类食品，成品卖相绝佳，是您体验当地美食的不二之选。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：海鲜饭   </w:t>
             </w:r>
           </w:p>
@@ -1599,59 +1599,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 瓦伦西亚-约143KM-佩尼斯科拉-约220KM-巴塞罗那（西班牙）
                 <w:br/>
-                酒店早餐后，佩尼斯科拉 (Peñíscola) （游览约30分钟）是卡斯特利翁省最受欢迎的旅游胜地之一，这里多面环水，有一处颇为时尚的沙滩。佩尼斯科拉的城堡坐落在一座大山上，俯瞰着大海，这里曾经是骑士们奋勇守护的地方。佩尼斯科拉城堡位于俯瞰地中海的岩壁上，洁净白色的房屋、贝壳、船舵、蓝色的门窗和繁花，共同装饰出浓郁的地中海风情。佩尼斯科拉城堡还是《权力的游戏》的取景地之一。
+                酒店早餐后，佩尼斯科拉 (Peñíscola) （游览不少于30分钟）是卡斯特利翁省最受欢迎的旅游胜地之一，这里多面环水，有一处颇为时尚的沙滩。佩尼斯科拉的城堡坐落在一座大山上，俯瞰着大海，这里曾经是骑士们奋勇守护的地方。佩尼斯科拉城堡位于俯瞰地中海的岩壁上，洁净白色的房屋、贝壳、船舵、蓝色的门窗和繁花，共同装饰出浓郁的地中海风情。佩尼斯科拉城堡还是《权力的游戏》的取景地之一。
                 <w:br/>
                 乘车前往西班牙商业港口城市-巴塞罗那。
                 <w:br/>
-                【1992年奥运会会址】（游览约10分钟）：位于蒙特惠奇山，第25届奥林匹克运动会，在奥林匹克官网历届奥运会的介绍中，第一集就提到1992年巴塞罗那奥运会是开幕式历史上最让人震惊的瞬间之一。
-[...3 lines deleted...]
-                【兰布拉大街】（游览约1小时）：被誉为欧洲最美丽的林荫大道之一，是巴塞罗那最著名的地标性街区。余秋雨笔下的流浪者大街，这里可以说是西班牙最有活力的大街了云集了来自世界各地的行为艺术家和游客。
+                【1992年奥运会会址】（游览不少于10分钟）：位于蒙特惠奇山，第25届奥林匹克运动会，在奥林匹克官网历届奥运会的介绍中，第一集就提到1992年巴塞罗那奥运会是开幕式历史上最让人震惊的瞬间之一。
+                <w:br/>
+                【旧港】（游览不少于15分钟）：巴塞罗那历史悠久的港口,当年哥伦布就是从这里出发发现了美洲新大陆，这座港口见证了巴塞罗那的历史沧桑。
+                <w:br/>
+                【兰布拉大街】（游览不少于1小时）：被誉为欧洲最美丽的林荫大道之一，是巴塞罗那最著名的地标性街区。余秋雨笔下的流浪者大街，这里可以说是西班牙最有活力的大街了云集了来自世界各地的行为艺术家和游客。
                 <w:br/>
                 充分领略这座世界性的城市，融合了罗马风格的痕迹、中世纪风格的城区、极为漂亮的现代主义风格及20世纪的先驱者的作品，保留着丰富的历史艺术遗产的城市，同时也鼓励新的艺术潮流。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -2039,229 +2039,311 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.儿童费用：6岁以下（不含6岁）不占床按成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
-[...5 lines deleted...]
-                4.本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号： L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1.儿童费用：6 岁以下（不含6岁）不占床按成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
+                <w:br/>
+                2.自备签证或免签证参团，签证费退费标准：申根签600元/人，英签1300元/人。
+                <w:br/>
+                3.请您务必在签证截止日期前递交完整签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人，英国签证费（含服务费，不含加急费）1500元/人；
+                <w:br/>
+                4.由于团队行程中所有住宿、用车、餐食、景点门票等均为旅行社打包整体销售，如因自身原因未能游览参观的或临时自愿放弃游览，费用恕不退还，敬请理解。
+                <w:br/>
+                5.行程中未标注入内的景点均为外观，入内参观仅含景点首道门票。
+                <w:br/>
+                6.由于团队机票为指定航线往返票，如因自身原因放弃回程，费用恕不退还，敬请谅解
+                <w:br/>
+                如国际段机票已申请国内联运段，按照航司规定国内第一段联运段机票未使用，后段机票将自动作废，敬请理解。
+                <w:br/>
+                驻葡萄牙大使馆 +351-214024855
+                <w:br/>
+                驻西班牙大使馆 +34-915438877
+                <w:br/>
+                驻摩洛哥 +212-537-543991
+                <w:br/>
+                全球领事保护热线：+86-10-12308（24小时，海外中国公民遇到紧急情况可拨打）
+                <w:br/>
+                <w:br/>
+                .本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号： L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.本行程不接受孕妇、身体有重疾病、列入失信人名单的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担，旅行社不承担责任。
-[...13 lines deleted...]
-                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                预定限制/年龄限制：
+                <w:br/>
+                1）此线路因服务能力有限，无法接待婴儿（未满2周岁）出行；
+                <w:br/>
+                2）出于安全考虑，18周岁以下未成年人参团，需要至少一名成人旅客陪同。
+                <w:br/>
+                3）满65周岁老年人出团前须签署健康承诺函及需有亲友陪同参团。
+                <w:br/>
+                人群限制
+                <w:br/>
+                1）本行程不接受孕妇、患有传染病等疾病、列入失信人名单、可能危害其他旅游者健康和安全的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担。
+                <w:br/>
+                <w:br/>
+                预定说明：
+                <w:br/>
+                1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息而造成损失，应由客人自行承担因此产生的全部损失。
+                <w:br/>
+                2.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序做合理的调整。
+                <w:br/>
+                3.出游过程中，如遇不可抗力因素造成景点未能正常游玩，导游经与客人协商后可根据实际情况取消或更换该景点，或由导游在现场按旅游产品中的门票价退还费用，退费不以景区挂牌价为准，但赠送项目费用恕不退还，敬请谅解。
+                <w:br/>
+                4.如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，战争、天灾、罢工、游行、航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期，或行程被迫中断的，旅行社的工作人员将尽最大的努力协助团友解决问题，但由此造成的损失和因此新增的费用游客自理。
+                <w:br/>
+                赠送项目，景区有权依据自身承载能力以及天气因素等原因决定是否提供，客人亦可有权选择参加或者不参加，如无法安排费用不退。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.请您务必在签证截止日前递交签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人、英国签证费（含服务费，不含加急费）1400元/人；
-[...15 lines deleted...]
-                9.如游客持中华人民共和国护照因私护照以外的旅行证件或自备签证参团，请务必自行确认该证件是否对目的地免签、及跟团出境后团组返回时是否能够再次进入中国境内；如因游客旅行证件的原因不能出入境的，损失由游客自理，我社将视为游客自行取消出团处理；
+                1.在行程开始前因旅游者自身原因提出解除合同或者按照《2026年团队出境旅游合同》第11条约定由旅行社解除合同的，旅行社按下列标准扣除必要的费用后将余款退还客人：
+                <w:br/>
+                1）行程开始前 29 日至 15 日，按照旅游费用总额的 5%扣除；
+                <w:br/>
+                2）行程开始前 14 日至 7 日，按照旅游费用总额的 20%扣除；
+                <w:br/>
+                3）行程开始前 6 日至 4 日，按照旅游费用总额的 50%扣除；
+                <w:br/>
+                4）行程开始前 3 日至 1 日，按照旅游费用总额的 60%扣除；
+                <w:br/>
+                5）行程开始当日，按照旅游费用总额的 70%扣除；
+                <w:br/>
+                如旅行者在旅游合同第二十五条或通过其他方式另行约定的，在旅游者解除合同时不受本条中关于解除时间和必要的费用扣除比例的约束。
+                <w:br/>
+                如按上述比例扣除的必要的费用低于实际发生的费用，旅游者按照实际发生的费用支付损失费，但最高额不应当超过旅游费用总额。
+                <w:br/>
+                因部分旅游资源需提前支付费用进行预定，本产品在旅行社成团后至出发前29天外取消的，也将产生实际损失，具体损失包括但不限于机票，酒店等，如旅游者需要取消订单，应及时联系旅行社，旅行社除协助旅行者减损并退换还未实际发生的损失费用外不再承担其他赔偿责任；
+                <w:br/>
+                2.若内陆段机票，境外火车，邮轮等其他交通工具需要提前支付费用的，产生费用后，按实际损失额外收取；
+                <w:br/>
+                3.如有游客额外升级标准或增加要求所产生的相关费用，以实际产生费用为准收取损失费，费用包括但不限于以上列举的取消条款；
+                <w:br/>
+                4.因为团队机票的特殊性，旅游者在确认出团后如因贵方原因或客人自身原因取消出行，我社有权收取已产生的机票定金；双方已确认出票后取消出行的，我司有权收取所有票款，如尚未支付票款，我社有权追索收取所有票款；
+                <w:br/>
+                5.如游客持中华人民共和国护照因私护照以外的旅行证件或自备签证参团，请务必自行确认该证件是否对目的地免签、及跟团出境后团组返回时是否能够再次进入中国境内；如因游客旅行证件或所持自备签证的原因不能出入境的，损失由游客自行承担，我社将视为游客自行取消出团处理；
+                <w:br/>
+                6.因旅游者提供的材料存在问题或者自身其他原因被拒签、缓签、拒绝入境和出境的，相关责任和费用由旅游者承担。
                 <w:br/>
                 如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">见附件</w:t>
+              <w:t xml:space="preserve">
+                1.此产品办理申根ADS团队签证，旅行社有权根据团队的实际情况调整申请申根签证的国家。
+                <w:br/>
+                2.申根签证自2015年10月12日起实施指纹录入程序。指纹时间一般安排在出团前15个工作天内（暑假/春节旺季日期会提前，以实际安排为准），须申请人前往所需申请签证国家签证中心采集指纹，请申请人在出团前15个工作天内切勿远行并配合领馆的时间安排。
+                <w:br/>
+                3.使领馆要求团队旅游签证持有者必须随团出入境和全程随团活动，不能擅自或强行离团脱团、或延迟回国，不得进行探亲访友、商务等其他非旅游目的活动。
+                <w:br/>
+                签证所需资料：
+                <w:br/>
+                1）客人必须真实详细地填写《欧洲签证资料表》，并按照《欧洲各国ADS签证须知》提供真实有效的签证资料。
+                <w:br/>
+                2）客人委托旅行社代办欧洲旅游签证，同意将该签证资料转交给欧洲国家使(领)馆做签证之用，且非常清楚提供的资料完整准确。同时非常明确，如果客人提供虚假资料，会导致申请不被接受；已拿到的签证可能会被取消；按照欧洲国家法律，也有可能被指控。
+                <w:br/>
+                3）旅行社将根据欧洲国家使(领)馆要求对ADS团队签证资料进行必要的核查，如发现资料不真实或不符合签证要求的，旅行社将按规定不予送签。
+                <w:br/>
+                签证流程：
+                <w:br/>
+                1）出发前：客人报名时提交订金和签证资料--旅行社审查客人资料并通知客人补充资料--向使(领)馆递交资料申请签证--客人在指定时间抵达签证中心进行生物指纹录入--使(领)馆审查资料--使(领)馆通知补充资料、面试等--等待签证结果。
+                <w:br/>
+                2）回程后：回程抵达当天客人将护照和登机牌交与旅行社--旅行社送回使(领)馆销签--使(领)馆通知面销--等待退回护照。
+                <w:br/>
+                销签事宜：
+                <w:br/>
+                1）销签时间大约需要10-15工作日，具体看欧洲国家使(领)馆处理进度，如须尽快取回护照，请在出团前联系旅行社提出需求，我司代为向使(领)馆申请加急销签。
+                <w:br/>
+                2）请各位游客在出入境时注意边防盖章，若有漏盖错盖及时更正。如没有盖章或盖章不清晰无法辨认将会导致使(领)馆要求您面试销签，由此造成不必要的损失，非常抱歉只能由旅行者本人承担！请您谅解的同时也请您务必仔细留意。
+                <w:br/>
+                3）请妥善保管全程登机牌，并核对航班与姓名信息，如发现信息有误请及时告知领队及时补救，归国后登机牌随护照交给领队，以便办理销签，若因客人自身原因丢失、缺损登机牌或登机牌信息有误，导致被领事馆要求前往面试，费用自理。
+                <w:br/>
+                4）游客必须无条件配合欧洲使(领)的销签工作，否则有可能被计入国际游客黑名单而被限制入境；
+                <w:br/>
+                5）使(领)馆销签后不退还往返登机牌，如需办理里程积分请您务必携带相应的积分卡，直接在机场柜台办理。
+                <w:br/>
+                自备签证：
+                <w:br/>
+                客人自备的签证（非我司代办签证）如被拒绝出入中国及该旅游目的地（国家/地区）边境，由此引致的后果及费用损失均由本人自行承担，旅行社有权视为客人单方解除合同，因此产生的损失由客人承担；若导致行程中止的，所交团费扣除实际业务损失费后，剩余部分退回给客人，客人对此表示同意。
+                <w:br/>
+                持非中国公民护照或自备签证的提示：
+                <w:br/>
+                1）非中国护照的客人参团请自行办理签证或自行确认是否免签，并且确认持有多次进出中国的有效签证。
+                <w:br/>
+                2）持香港、澳门特区护照参团的客人须同时持有并携带回乡证出入境，持台湾护照参团的客人需同时持有台胞证出发。
+                <w:br/>
+                3）持香港的CIDI（签证身份书）或持中国护照同时拥有其他国家长居权的客人，报名前请咨询旅行社后报名。
+                <w:br/>
+                **以上“签证提示”仅供客人参考，是否符合免签条件由客人根据该国使领馆提供的信息予以确认，并按照相关指引自行负责出入境手续的办理。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2363,61 +2445,92 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                行程说明：
+                <w:br/>
                 1.本社有权根据景点节假日休息时间调整行程游览先后顺序，但游览内容不会减少，标准不会降低；但由于客观因素限制确实无法安排的，本社将根据实际情况进行调整，敬请理解与配合；
                 <w:br/>
                 2.行程景点实际游览最短时间，以行程中标注时间为准；
                 <w:br/>
-                3.为利于行程合理安排，抵达当天直接开始游览的团队早餐将在飞机上用餐，行程均不含早餐，上午11点后（含11点）抵达的航班，行程均不含午餐；
-[...3 lines deleted...]
-                5.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
+                3.欧洲冬季天黑时间较早，部分景点可能需要夜游，敬请谅解；
+                <w:br/>
+                4.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
                 <w:br/>
                 注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                <w:br/>
+                <w:br/>
+                用餐说明：
+                <w:br/>
+                1.为利于行程合理安排，抵达当天直接开始游览的团队早餐将在飞机上用餐，行程均不含早餐，上午11点后（含11点）抵达的航班，行程均不含午餐；
+                <w:br/>
+                2.根据国际航班团队搭乘要求，团队通常须提前4-4.5小时到达机场办理登机手续，故国际段航班回程在当地下午17点前（含17点）、晚间23点前（含23点）起飞的，行程均不含午餐或晚餐；
+                <w:br/>
+                3.如遇无法安排中餐的城市、餐厅不接待团队用餐或用餐时间在高速公路休息站，将安排当地餐食或退餐费，所有餐食如自动放弃，费用恕不退还，敬请理解；
+                <w:br/>
+                酒店房费已含次日早餐 ，如自动放弃酒店安排的早餐，费用恕不退还，敬请理解。
+                <w:br/>
+                <w:br/>
+                酒店说明：
+                <w:br/>
+                1.行程中所列酒店星级标准为当地酒店评定标准，不同于国内酒店星级评判标准，与国内相同星级的酒店规模、设施、服务上都有一定差距，且欧洲大部分特色酒店不参与星级评定；
+                <w:br/>
+                2.如正值旅游旺季或欧洲各地展会举行期间，部分酒店会距离市区较远或调整至就近夜宿地，敬请理解；
+                <w:br/>
+                3.按照欧洲酒店惯例，每标间可接待两大人带一个6岁以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个6岁以下儿童参团，建议住一标间，以免给其他游客休息造成不便；一标间最多可接纳一位不占床儿童；
+                <w:br/>
+                酒店住宿若出现单男或单女，我司会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补交单房差入住单人房（欧洲的单人房一般指房间里面只有一张90厘米宽的床）。
+                <w:br/>
+                <w:br/>
+                交通说明：
+                <w:br/>
+                1.欧洲法律规定，司机开车时间不得超过9小时/天，每天必须有至少12小时休息；司机每行驶两小时后必须休息20-30分钟。
+                <w:br/>
+                2.欧洲相关法律对于司机工作时间有严格的限制，如果游客有额外服务的要求而导致需要司机超时工作，需要征得司机的同意，同时要支付EUR50-200/小时的额外费用。请尊重并配合导游司机的工作，请勿迟到，以便行程的顺利进行；
+                <w:br/>
+                行程中所注明的城市间距离，仅供参考，视当地交通状况进行调整；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2458,51 +2571,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>