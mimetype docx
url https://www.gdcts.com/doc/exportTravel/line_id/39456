--- v0 (2026-03-09)
+++ v1 (2026-05-27)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【特惠·畅享内蒙古】内蒙呼和浩特双飞5天丨希拉穆仁草原 丨库布齐沙漠丨康巴什 丨活佛府丨鄂尔多斯博物馆丨昭君博物院丨哈素海行程单</w:t>
+        <w:t xml:space="preserve">【特惠·畅享内蒙古】内蒙呼和浩特双飞5天丨希拉穆仁草原 丨库布齐沙漠丨康巴什 丨活佛府丨鄂尔多斯博物馆丨昭君博物院丨哈素海（参考：广州-呼和往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT-20260306</w:t>
+              <w:t xml:space="preserve">LT-20260527</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -342,109 +342,109 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">不指定航班</w:t>
+              <w:t xml:space="preserve">不指定航班，具体以出票为准。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【优选豪华住宿】：安排 3 晚网评3钻酒店+1 晚草原特色空调蒙古包；舒适好睡眠！
-[...11 lines deleted...]
-                【贴心服务出行】：广东独立成团，拒绝全国大散拼；品质行程，司机导游暖心服务整个旅程！
+                ★【优选豪华住宿】：安排 3 晚网评3钻酒店+1 晚草原特色空调蒙古包；舒适好睡眠！
+                <w:br/>
+                ★【草原特色美食】：饕餮盛宴内蒙古，安排原始牧民手把肉、低脂高蛋白养生莜面宴，火锅界的鼻祖涮羊肉。
+                <w:br/>
+                ★【美好草原拾光】：最真实的内蒙古，享受最慷慨的阳光、最纯净的天空，最奔放的大地，遇见最质朴的牧民；
+                <w:br/>
+                ★【私人专属定制】：告别走马观花式的传统旅游，选择高端型+体验型+精华型+专属型=定制旅游，玩的开心；
+                <w:br/>
+                ★【网红打卡集结】：希拉穆仁敖包祈福，大漠金沙库布齐，探寻昭君墓，江南水乡哈素海；
+                <w:br/>
+                ★【礼尚往来之道】：导游特别蒙古袍接机，下马酒！最高蒙古族礼遇，感受浓浓的蒙古风！
+                <w:br/>
+                ★【贴心服务出行】：广东独立成团，拒绝全国大散拼；品质行程，司机导游暖心服务整个旅程！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -561,55 +561,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州（飞机约3H)呼和浩特
-[...3 lines deleted...]
-                下午：中餐后前往【宝尔汗佛塔】（游览约1小时）屹立天地间，承载千年信仰，聆听梵音，感悟心灵的宁静。
+                第一天: 广州（飞机约3H)呼和浩特
+                <w:br/>
+                上午：请各位贵宾在广州白云机场集中，乘飞机前往内蒙古首府城市【呼和浩特市】，抵达后优秀导游接机，后入住酒店。
+                <w:br/>
+                参考酒店：呼和浩特网评3钻酒店（金怡酒店/万悦年华酒店/御澜商务酒店或同级）	
                 <w:br/>
                 后可自由活动（自由活动期间不安排用车和导游）
                 <w:br/>
                 （备注：如遇去程是晚班机，则把第一天行程景点调整到最后一天游览）
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
@@ -645,59 +645,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                呼和浩特—希拉穆仁草原（ 90KM,约 2H）
+                第二天:呼和浩特—希拉穆仁草原（ 90KM,约 2H）
                 <w:br/>
                 上午：乘车前往天地一线的【希拉穆仁大草原】，横穿农耕文化和草原文化的天然分界线，历代兵家必争之地阴山山脉，途径 “帝王之乡、北魏重镇 ”武川县。抵达草原后，接受蒙古族最传统、最尊贵的迎宾仪式—下马酒！草原儿女唱着悠扬  的歌声，为尊贵的您斟满醇香美酒，请端起这杯下马酒，像成吉思汗一样一敬长生天、二敬水草丰美的大地、三敬自  己最尊敬的祖先一样，学会喝下马酒的礼仪。
                 <w:br/>
                 可自费体验【马背畅游三大景点套票】让我们红尘作伴，策马奔腾，在马背上感受一次风的自由
                 <w:br/>
                 下午：穿越草原上最大的敖包——【红格尔敖包】，走过长长的石子路，站在敖包前， 目光之所及，便是一望无际的草原以及向长生天祭祀祈祷平安顺遂的敖包，带着虔诚的心围着敖包顺时针转上三圈，许下心愿即可。
                 <w:br/>
                 晚上：晚餐后参加盛大的【草原祭火仪式及歌舞晚会】（赠送项目，如遇不可抗力因素，则取消此项目，无费用可退）。学跳安代舞，与牧民们一起载歌载舞感受草原牧人的热情，共度狂欢之夜！后入住蒙古包（如蒙古包不能入住，调整为草原驿站或市区酒店）。
+                <w:br/>
+                草原参考住宿：豪华蒙古包/草原驿站（神鹰宏浩/天鹅湖/那仁艾木嘎/腾格里塔拉）
+                <w:br/>
+                注：草原蒙古包条件有限，洗漱用具请自备。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -729,225 +733,225 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                草原（90KM，约2H）呼和浩特（ 250KM,约2.5H）达拉特旗
+                第三天：草原（90KM，约2H）呼和浩特（ 250KM,约2.5H）达拉特旗
                 <w:br/>
                 早起观草原日出（凌晨 6 点左右， 自定闹表自行观看~）
                 <w:br/>
-                上午：早餐后乘车前往 AAAA 景区【蒙亮民族风情园】（参观约 1.5 小时），内蒙古地区最大的民族民贸产品生产港口，可以参观手 绘披肩、皮画等民族工艺品生产过程。随着对外文化交流的深入发展，该企业经过十几年的潜心经营，本着开拓创新， 与时俱进，已成为内蒙古民族工艺品生产的一道靓丽的风景线。主要产品有：蒙古族头饰、服饰；牛角工艺品、纯银  制品；皮艺制品、皮毛动物；民族礼品套盒；蒙古刀、挂剑；奶食品等产品等。之后乘车前往【哈素海】（游览约1.5小时，不含电瓶车50元/人，请自理）打卡哈素海，解锁内蒙古的“江南水乡”，赏湖光盛景。
-[...1 lines deleted...]
-                下午：前往【库布齐沙漠旅游区】（游览约 2.5 小时）库布齐沙漠是中国第七大沙漠，“库布其 ”为蒙古语，意思是弓上的 弦，因为它处在黄河下像一根挂在黄河上的弦，因此得名。库布齐沙漠浩瀚大气，沙海苍茫，因横卧在鄂尔多斯高原 上而多了份少数民族风情。可自行体验景区内娱乐项目（滑沙、小火车、沙漠飞船、骑骆驼、冲浪车或越野车等）
+                上午：早餐后乘车前往蒙古部落（参观约1.5小时），走进原住民草原之家，喝蒙古奶茶，聆听一代天骄成吉思汗驰骋草原，雄霸欧亚大陆的历史故事，观蒙古族传统老艺人现场展示绝活，并且可以详细了解银器制品的历史。（景区内有购物场所，自由购买随客意愿）后前往呼和浩特市安排中餐
+                <w:br/>
+                下午：【哈素海】（游览约1.5小时，不含电瓶车50元/人，请自理）打卡哈素海，解锁内蒙古的“江南水乡”，赏湖光盛景。后前往【库布齐沙漠旅游区】（游览约 2.5 小时）库布齐沙漠是中国第七大沙漠，“库布其 ”为蒙古语，意思是弓上的 弦，因为它处在黄河下像一根挂在黄河上的弦，因此得名。库布齐沙漠浩瀚大气，沙海苍茫，因横卧在鄂尔多斯高原 上而多了份少数民族风情。包含体验景区内娱乐项目（滑沙、小火车、沙漠飞船、骑骆驼、冲浪车或越野车等）
                 <w:br/>
                 随后前往达拉特旗，入住酒店休息，晚餐自理。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">达拉特旗网评3钻酒店（吉隆源酒店/响沙假日酒店/世达酒店或同级）</w:t>
+              <w:t xml:space="preserve">参考酒店：达拉特旗网评3钻酒店（云帆假日酒店/响沙假日酒店或同级）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                达拉特旗（10 0KM,约 1H）鄂尔多斯（250KM，3H）呼和浩特
-[...3 lines deleted...]
-                乘车前往鄂尔多斯【蒙艮仓银文化博物馆】（参观约1.5小时）蒙古语译为“银仓 ”，以银匠 世家精湛的纯手工工艺为生命力的高端银饰艺术品品牌!蒙艮仓坚持以传统工艺、纯手工、高品质、精益求精、 匠人品质赢得海内外客户的信赖。
+                第四天：达拉特旗（10 0KM,约 1H）鄂尔多斯（250KM，3H）呼和浩特
+                <w:br/>
+                上午：早餐后，后乘车前往达拉特旗后前往【蒙古文化中心】（参观约1.5小时）了解马背民族特质的草原传统医药学，学习草原牧民的养生之道；后参观采用鄂尔多斯当地生产的羊绒、驼绒专营羊绒、驼绒产品，打造内蒙古最大、最专业的羊绒直销旅游工厂—【羊绒工厂】（参观约1小时）。
                 <w:br/>
                 下午：乘车前往【活佛府】（游览约1小时）设计理念为“大士之途、修量之境 ”。建有游客活动中心，人中心、活佛府邸、 闭馆修行中心等。整个建筑群融蒙、汉、藏风格于一体，气势宏大溢彩流光。第十二世乌兰活佛在这里生活学习，宏  法护国，利益众生。
                 <w:br/>
                 前往【康巴什新区】（游览约1小时）全国首家以城市景观为主体的4A 级旅游景区，观以乌兰木伦湖为依托的亚洲雕塑艺术主题公园、 蒙古象棋广场、外观建筑艺术和民族文化相结合的标志性建筑：鄂尔多斯文化艺术中心、图书馆、大剧院、成吉思汗广场。
                 <w:br/>
                 返回呼和浩特，入住呼和浩特酒店入住休息。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
+                购物点：羊绒工厂；（游览约1小时）/蒙古文化中心（参观约1.5小时）
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">达拉特旗网评3钻酒店（爱丁堡酒店/万悦年华酒店/昱伦酒店或同级）</w:t>
+              <w:t xml:space="preserve">参考酒店：达拉特旗网评3钻酒店（金怡酒店/万悦年华酒店/御澜商务酒店或同级）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 呼和浩特（飞机约3H)广州
                 <w:br/>
-                上午：酒店打包早餐，后乘坐飞机返回温馨的家！结束愉快的旅程！
-[...1 lines deleted...]
-                  （如遇回程是晚班机，当天可自由活动，后根据航班时间送机！）
+                上午：早餐之后前往青城遗韵—【昭君博物院】（游览约1.5小时，逢周二闭馆，如关闭改成将军衙署或和硕恪靖公主府）是一处承载着厚重历史与民族情感的圣地。园区内，王昭君与呼韩邪单于策马并骑的青 铜塑像栩栩如生，展现了当年昭君出塞时的飒爽英姿。是探寻历史的足迹，感受民族文化的魅力不可错过的一站。
+                <w:br/>
+                下午：中餐后前往【宝尔汗佛塔】（游览约1小时）屹立天地间，承载千年信仰，聆听梵音，感悟心灵的宁静。后乘坐飞机返回温馨的家！结束愉快的旅程
                 <w:br/>
                 以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，经全 体游客协商同意后，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1037,51 +1041,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、大交通：往返机票经济舱不含税（一经出票不得签转更改，退票按照航空公司规定）
                 <w:br/>
                 2.【住宿】：3 晚网评3钻酒店+1 晚草原特色空调蒙古包，无 3 人间，如产生单间请补单房差。
                 <w:br/>
                 备注：如遇指定酒店满房时，我社安排同级别或高一级的酒店，内蒙古属于偏远地方酒店标准环境低于其 他城市，如有不完善地方，请多多谅解，谢谢。
                 <w:br/>
                 3、【用车】：全程地接用车空调旅游大巴，不足 16 人或超过 32 人根据团队人数安排 9-55 座旅游空调车；
                 <w:br/>
                 不足15人或超过32人：根据团队人数安排9-55座旅游空调车；
                 <w:br/>
                 4、【用餐】：全程含 4 早4个风味餐；酒店含早餐（早餐酒店提供不用不退），正餐餐标 30 元/正（八菜一汤、十人一桌、 不含酒水，如团队不足人数 10 人菜量酌减（以上正餐客人自动放弃不吃，餐标不退！ ）。
                 <w:br/>
                 5、【门票】：含行程中景点首道门票，行程中不含的游客可以自愿选择并自行购买。
                 <w:br/>
                 景区内小交通均不含，请自理。不含哈素海电瓶车50元/人，请自理。
                 <w:br/>
                 赠送项目不参加不退费，因我社门票为旅行社团体采购， 已超出个人优惠值，均不再享受任何优惠政策， 故所有项目无退费，请知悉！如遇特殊情况我社有权调整行程游览顺序。
                 <w:br/>
                 6、导游：当地优秀导游服务，自由活动期间和接送站服务无导游。（不足十人，不配备导游，司机兼做酒店入住办理、 门票购买、游览指引等服务工作）
                 <w:br/>
                 7、保险：不含个人意外险及航空保险。强烈建议游客购买旅游意外险！
                 <w:br/>
-                8、购物：羊绒工厂店（蒙艮仓银文化博物馆不属于传统购物店，景区内有售卖产品等商业行为，与我社无关，请客人慎重购物）
+                8、购物：羊绒工厂店、蒙古文化中心
                 <w:br/>
                 9、成团：此团 10 成人起成团，不派全陪。
                 <w:br/>
                 10、儿童标准：2-11 周岁(含)以下按儿童操作，不能按成人报名：儿童含车位、半餐(住宿、门票、酒店早餐不含如产生敬请家长自理)，必消套餐大小同价；
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1093,59 +1097,63 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、不含机场建设费燃油税（备注：税费按出票时航空公司实际收取金额为准，多退少补），合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费游览过程中缆车索道游船费、自由活动期间发生的费用等）。
-[...1 lines deleted...]
-                2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
+                1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
+                <w:br/>
+                2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
-                4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
+                4、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
+                <w:br/>
+                6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
+                <w:br/>
+                7、不含往返机场税费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1315,51 +1323,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">蒙艮仓银文化博物馆</w:t>
+              <w:t xml:space="preserve">蒙古文化中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1630,103 +1638,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州龙腾国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、内蒙古地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：内蒙古地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...1 lines deleted...]
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                11、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
-[...3 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1883,51 +1891,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>