--- v0 (2026-03-13)
+++ v1 (2026-05-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春拾光韩遇三城】韩国首尔春川仁川5天|南山公园|明洞步行街|仁川中华街|小法国村|南怡岛|周边网评四钻酒店（广州往返）行程单</w:t>
+        <w:t xml:space="preserve">【春拾光韩遇三城】韩国首尔春川仁川5天|南山公园|明洞步行街|仁川中华街|小法国村|月尾岛|周边网评四钻酒店（广州往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -342,51 +342,57 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">（参考航班：以出票为准）</w:t>
+              <w:t xml:space="preserve">
+                参考航班（以出票为准）：
+                <w:br/>
+                去程  广州-首尔仁川 CZ337 起飞:09:35-抵达:13:55
+                <w:br/>
+                回程  首尔仁川-广州 CZ338 起飞:15:15-抵达:18:10
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -398,51 +404,51 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 行程特色
                 <w:br/>
                 ☆广州直飞韩国・双飞五天首尔春川仁川，三城时光
                 <w:br/>
                 ☆打卡韩剧同款浪漫：南怡岛、小法国村，秒变剧中人
                 <w:br/>
                 ☆韩版拉斯维加斯：Mohegan INSPIRE度假城，感受视觉与听觉的双重震撼体验
                 <w:br/>
                 ☆打卡经典景点：景福宫、青瓦台（外观）、南山公园+N首尔塔（不登塔）、明洞步行街
                 <w:br/>
-                ☆品味韩式美食：明伦进士烤肉、韩式海鲜锅、韩式嫩豆腐汤、人参鸡汤、春川鸡排 
+                ☆品味韩式美食：明伦进士烤肉、马铃薯脊骨汤、韩式嫩豆腐汤、人参鸡汤、春川鸡排 
                 <w:br/>
                 ☆《Running Man》同款：江村铁轨自行车
                 <w:br/>
                 ☆特别安排：穿着韩服游景福宫、韩国人气必看--乱打秀/涂鸦秀、炸酱面博物馆
                 <w:br/>
                 ☆尽享品质住宿：全程入住网评四钻酒店，享受舒适休憩空间
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -684,51 +690,51 @@
                 <w:br/>
                 <w:br/>
                 后入住酒店。
                 <w:br/>
                 注1 如遇景福宫休馆，则安排德寿宫参观，敬请注意。
                 <w:br/>
                 景点：青瓦台（外观）-光化门广场-景福宫＋传统韩服体验-南山公园+N首尔塔（不登塔）-明洞步行街-涂鸦秀/乱打秀
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式嫩豆腐汤     晚餐：明伦进士烤肉   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式嫩豆腐汤     晚餐：明伦进士烤肉   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">周边网评四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -772,51 +778,51 @@
                 参观【小法国村】（游览时间约40min）小法兰西是韩国少有的法国文化主题公园，也是位于韩国国内的法国文化村
                 <w:br/>
                 前往【广藏市场】（游览时间约60min）感受韩国人间烟火气，生章鱼、紫菜包饭、辣炒年糕等应有尽有
                 <w:br/>
                 后入住酒店。
                 <w:br/>
                 景点：江村铁轨自行车-南怡岛-小法国村-广藏市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：春川铁板鸡排     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：春川铁板鸡排     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">周边网评四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -862,51 +868,51 @@
                 参观【仁川中华街】（游览时间约60min）唐人街不仅是华侨的聚居地，更是中华文化在异国他乡的缩影。
                 <w:br/>
                 参观【炸酱面博物馆】这家博物馆位于仁川中国城，于1908年至1983年，由一家名为“共和春” 著名炸酱面店改造而建成。各种炸酱面包装按照年代顺序展示，你可以一目了然地了解炸酱面的历史。博物馆各处都有拍照区，你可以以炸酱面为主题背景，拍照打卡，留下终生难忘的记忆。
                 <w:br/>
                 后入住酒店。
                 <w:br/>
                 景点：国际免税店-inspire 度假村灯光秀-月尾岛（含船票）-仁川中华街-拉面博物馆
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：人参鸡汤     晚餐：韩式海鲜锅   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：人参鸡汤     晚餐：马铃薯脊骨汤   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">周边网评四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -943,51 +949,51 @@
                 <w:br/>
                 早餐后，前往仁川机场乘机返回广州机场，散团，结束韩遇三城之旅。
                 <w:br/>
                 <w:br/>
                 备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 【温馨提示】行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含/飞机餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1042,219 +1048,106 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.往返机票，现时机税及燃油附加费；韩国团队签证费用；
                 <w:br/>
                 2.澳门关闸到澳门机场旅游车（往返接送，仅限澳门出发）；
                 <w:br/>
                 3.住宿全程首尔周边网评四钻酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 4.行程表所列的团队餐费（不含酒水）；（含早（根据情况安排酒店早或外用早）、正餐餐标韩元10000/人） 
                 <w:br/>
                 5.行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
                 <w:br/>
-                6.中文领队及中文地接导游服务
+                6.中文讲解；境外司陪人员服务费RMB600元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.境外司陪人员杂费RMB600元/人/；
-[...7 lines deleted...]
-                5.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                1.个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
+                <w:br/>
+                2.单房差￥1280元/人，不设自然单间；每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；具体费用根据所报团队情况而定；若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.
+                <w:br/>
+                3.如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                4.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
-            </w:r>
-[...109 lines deleted...]
-              <w:t xml:space="preserve">境外司陪人员服务费RMB600元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1281,50 +1174,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                参考酒店（首尔周边·携程四钻）：
+                <w:br/>
+                首尔周边五花特二酒店：里维埃拉仁川机场酒店(Incheon Rivera Airport Hotel)、永宗岛国际酒店(International Hotel Youngjong)、仁川红宝石旅游酒店乌尔米多(Wolmido Ruby Hotel)、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、西方格雷司酒店(Western Grace Hotel Incheon)、特里尼城市套房酒店(The Triny Urban Suites)或同级别酒店；
+                <w:br/>
+                备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区；
+                <w:br/>
+                <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B..参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。 
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4.住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 1.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 5.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个 1.2 米以下儿童参团，建议补单房差住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5.托运行李：每人一件免费托运行李，每件23公斤，手提行李7公斤。
                 <w:br/>
                 6. 特别提醒：A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
                 <w:br/>
                 B.境外自由活动期间，如客人私下参加非我司安排的所有活动（特别是户外和水上活动安全、购物的品质、非法食用野生动物等等），所产生的任何后果与纠纷，由客人自负，敬请注意！
@@ -1670,51 +1570,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1858,79 +1758,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>