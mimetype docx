--- v1 (2026-05-02)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春拾光韩遇三城】韩国首尔春川仁川5天|南山公园|明洞步行街|仁川中华街|小法国村|月尾岛|周边网评四钻酒店（广州往返）行程单</w:t>
+        <w:t xml:space="preserve">【半岛双城记】韩国首尔+春川5天|南山公园&amp;N首尔塔|明洞步行街|南怡岛|“三八线”临津阁|韩服体验景福宫|三岳山高空缆车|全程入住金浦华美达|品味韩式美食（广州往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">G-（CSG）KR5-SJTKR</w:t>
+              <w:t xml:space="preserve">GZ-（SCJ）KR5-SJTKR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,116 +345,126 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班（以出票为准）：
                 <w:br/>
-                去程  广州-首尔仁川 CZ337 起飞:09:35-抵达:13:55
-[...1 lines deleted...]
-                回程  首尔仁川-广州 CZ338 起飞:15:15-抵达:18:10
+                去程 广州-首尔仁川 CZ337 起飞:09:30-抵达:13:50
+                <w:br/>
+                回程 首尔仁川-广州 CZ338 起飞:14:50-抵达:18:00
+                <w:br/>
+                /
+                <w:br/>
+                去程  广州-首尔仁川 KE868  起飞:12:40-抵达:17:15  
+                <w:br/>
+                回程  首尔仁川-广州 KE867  起飞:08:50-抵达:11:30
+                <w:br/>
+                （选用空客 A330  宽舱静旅）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程特色
-[...15 lines deleted...]
-                ☆尽享品质住宿：全程入住网评四钻酒店，享受舒适休憩空间
+                ~~~~~~
+                <w:br/>
+                ☆广州直飞韩国・双飞五天首尔+半岛双城记
+                <w:br/>
+                ☆打卡韩剧同款浪漫：南怡岛、N首尔塔，秒变剧中人
+                <w:br/>
+                ☆探索韩国历史中著名的“三八线”：临津阁+乌头山统一展望台
+                <w:br/>
+                ☆打卡经典景点：景福宫、青瓦台、韩屋村、明洞步行街感受韩国的传统文化和时尚魅
+                <w:br/>
+                ☆品味韩式美食：明伦进士烤肉、韩式拌饭、人参鸡汤、春川鸡排
+                <w:br/>
+                ☆湖光山色尽收眼底：三岳山高空缆车 + 天空步道
+                <w:br/>
+                ☆特别安排：穿着韩服游景福宫、韩国人气不容错过——乱打秀/涂鸦秀、现代汽车馆
+                <w:br/>
+                ☆尽享品质住宿：全程入住金浦华美达，享受舒适休憩空间
+                <w:br/>
+                ~~~~~~
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -571,429 +581,438 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【广州-首尔】(参考航班:起飞/-抵达/)出票为准;抵达后接机
-[...3 lines deleted...]
-                后入住酒店。
+                【广州-首尔】抵达后接机
+                <w:br/>
+                请于指定时间自行前往广州机场集中（具体集中时间以短讯通知为准，请务必准时），领队协助办理登机手续后，乘坐国际航班飞往韩国首尔，开启半岛双城记之旅。
+                <w:br/>
+                抵达后由韩国导游接机，后入住酒店。
+                <w:br/>
+                交通：广州-首尔仁川 CZ337 起飞:09:30-抵达:13:50
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">周边网评四钻酒店</w:t>
+              <w:t xml:space="preserve">参考酒店（网评四钻）：金浦华美达或同级别酒店 备注：如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，敬请谅解~</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔】 青瓦台（外观）-光化门广场-景福宫＋传统韩服体验-南山公园+N首尔塔（不登塔）-明洞步行街-涂鸦秀/乱打秀
-[...15 lines deleted...]
-                <w:br/>
+                【首尔】 临津阁+乌头山统一展望台-坡州奥特莱斯-现代汽车馆
+                <w:br/>
+                早餐后，
+                <w:br/>
+                前往【三八线临津阁+展望台】（游览时间约60min），临津阁是普通人无需办理任何手续就可以自由前往的地方，在这里可以眺望北朝鲜。很多饱受南北分离的韩国人会来这边祈福许愿，在这里祈望南北和平。随后前往自由之桥位于临津阁广场前望拜坛后面的自由之桥是1953年韩国战争停战协议签署后铺设的，长83米，这里是双方交换战俘的地方，当时约13000多名战俘从这座桥回到祖国的怀抱。"自由桥"之名也由此得来。
+                <w:br/>
+                <w:br/>
+                前往【坡州奥特莱斯】（游览时间约90min）韩国规模顶尖的露天奥莱，地中海风街区奢品潮品全覆盖，欧式奥莱村，首尔淘货天花板。
+                <w:br/>
+                <w:br/>
+                前往【现代汽车馆】（游览时间约60min）位于高阳市的现代汽车文化中心，以"Adventure"为主题，融合了展览、试驾与互动体验三大功能。这里陈列的新款电动车、重型卡车以及现代旗下赛事退役赛车等众多实物车型，充分展现了汽车文化的多姿多彩。
                 <w:br/>
                 后入住酒店。
                 <w:br/>
-                注1 如遇景福宫休馆，则安排德寿宫参观，敬请注意。
-[...1 lines deleted...]
-                景点：青瓦台（外观）-光化门广场-景福宫＋传统韩服体验-南山公园+N首尔塔（不登塔）-明洞步行街-涂鸦秀/乱打秀
+                景点：临津阁+乌头山统一展望台-坡州奥特莱斯-现代汽车馆
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：韩式嫩豆腐汤     晚餐：明伦进士烤肉   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐，（包含在房费中） 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     午餐：韩式拌饭，（不含酒水）正餐餐标韩元10000/人 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     晚餐：人参鸡汤，（不含酒水）正餐餐标韩元10000/人 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">周边网评四钻酒店</w:t>
+              <w:t xml:space="preserve">参考酒店（网评四钻）：金浦华美达或同级别酒店 备注：如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，敬请谅解~</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔-春川】江村铁轨自行车-南怡岛-小法国村-广藏市场
-[...3 lines deleted...]
-                参观【江村铁轨自行车】《Running Man》同款江村轨道自行车，骑上2-4人座单车穿梭8.2公里旧铁轨，田园风光、主题灯光隧道一路相伴
+                【首尔】南怡岛-三岳山湖水缆车+天空步道-南山公园+爱情锁墙+N首尔塔(外观)-广藏市场
+                <w:br/>
+                早餐后，
                 <w:br/>
                 参观【南怡岛】（包入场及来回小渡轮船，游览时间约1.5小时）。因热门韩剧《冬季恋歌》而名声大噪的南怡岛，距首尔约1个半小时左右车程，是韩国人周末度假经常会去的地方。南怡岛一年四季景色宜人，春日的暖风吹拂过韩国北汉江，为南怡岛带来一片生机盎然的景象，在风景如画的南怡岛春游踏青，也是别一番景象。岛上凡是能听到音乐的地方都在放《冬季恋歌》里面的歌曲。在这座美丽又神秘的小岛上建立起的“南怡共和国”是世界上面积大的想象国度，进入这个“国家”并不需要办理特别的入境手续，你只要在加平的南怡岛码头买票登船来到对岸，你就算真正进入了“共和国”的领域。
                 <w:br/>
-                参观【小法国村】（游览时间约40min）小法兰西是韩国少有的法国文化主题公园，也是位于韩国国内的法国文化村
-[...1 lines deleted...]
-                前往【广藏市场】（游览时间约60min）感受韩国人间烟火气，生章鱼、紫菜包饭、辣炒年糕等应有尽有
+                <w:br/>
+                参观【三岳山湖水缆车】（游览时间约60min）]春川三岳山湖水缆车是全韩国最长缆车，从三川洞横跨衣岩湖李建杰三岳山的韩国最长缆车，可以欣赏到四面八方的风景。
+                <w:br/>
+                <w:br/>
+                参观【天空步道】）三岳山的人行天桥瞭望台长52米/高35米，地面由透明玻璃支撑,可以感受到像在天空中行走的感觉。
+                <w:br/>
+                <w:br/>
+                参观【南山公园＋首尔塔(外观)+爱情锁墙】（游览时间约40min）(不含上首尔塔电梯券）南山公园是首尔N首尔塔的所在地，在此打卡韩国首尔市的地标性建筑之一首尔塔。‌南山八角亭位于南山公园内，背靠南山塔，因其亭檐呈八角形而得名‌。这座亭子与现代的首尔塔共处，古朴的八角亭和现代建筑和谐共存，形成了独特的景观‌。爱情锁墙位于首尔塔的平台上，这里是众多韩剧的拍摄的取景地。这里的爱情锁墙也吸引了很多年轻情侣打卡，满满的爱情锁让这里充满着幸福，五颜六色的锁拼凑成一幅漂亮的景色。
+                <w:br/>
+                <w:br/>
+                前往【广藏市场】（游览时间约60min）感受韩国人间烟火气，生章鱼、紫菜包饭、辣炒年糕等应有尽有。
                 <w:br/>
                 后入住酒店。
                 <w:br/>
-                景点：江村铁轨自行车-南怡岛-小法国村-广藏市场
+                景点：南怡岛-三岳山湖水缆车+天空步道-南山公园+爱情锁墙+N首尔塔(外观)-广藏市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：春川铁板鸡排     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐，（包含在房费中） 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     午餐：春川铁板鸡排，（不含酒水）正餐餐标韩元10000/人 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">周边网评四钻酒店</w:t>
+              <w:t xml:space="preserve">参考酒店（网评四钻）：金浦华美达或同级别酒店 备注：如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，敬请谅解~</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔-仁川】国际免税店-inspire 度假村灯光秀-月尾岛（含船票）-仁川中华街-拉面博物馆
+                【首尔】青瓦台外观-穿韩服游景福宫-韩屋村-明洞步行街-涂鸦秀/乱打秀
                 <w:br/>
                 早餐后，
                 <w:br/>
-                  参观【国际免税店】（游览时间约90分钟）
-[...7 lines deleted...]
-                参观【炸酱面博物馆】这家博物馆位于仁川中国城，于1908年至1983年，由一家名为“共和春” 著名炸酱面店改造而建成。各种炸酱面包装按照年代顺序展示，你可以一目了然地了解炸酱面的历史。博物馆各处都有拍照区，你可以以炸酱面为主题背景，拍照打卡，留下终生难忘的记忆。
+                 参观【青瓦台外观店】（游览时间约20min）青瓦台，曾是韩国的总统府。2022年韩国总统府迁往国防部大楼后，这里成了首尔必游的旅游景点。
+                <w:br/>
+                参观【景福宫＋传统韩服体验】（游览时间约90min）穿着韩服漫步景福宫古韵长廊，景福宫经过历史洪流数百年的冲洗，现为首尔国立民俗博物馆和韩国国立古宫博物院的所在地，向世人展示朝鲜历史的风采。注1
+                <w:br/>
+                <w:br/>
+                参观【韩屋村】（游览时间约40min）是位于首尔的一个新型韩屋建筑群，主要由政府特批的韩屋用地组成，这里不仅有传统的韩屋建筑，还有津宽寺、北汉山散步路等景点，是一个游玩的好去处‌。
+                <w:br/>
+                <w:br/>
+                参观【明洞步行街】（游览时间约90min）是韩国首尔中区的一个购物街区，是韩国的代表性时尚购物场所。深度感受韩剧的热闹与烟火气！！
+                <w:br/>
+                参观【涂鸦秀/乱打秀】（游览时间约70min）来首尔不可错过的体验！明洞剧场每天上演的厨房大战，用锅碗瓢盆当乐器，把切菜做饭玩成杂技，全程高能无尿点！
                 <w:br/>
                 后入住酒店。
                 <w:br/>
-                景点：国际免税店-inspire 度假村灯光秀-月尾岛（含船票）-仁川中华街-拉面博物馆
+                <w:br/>
+                注1 ：如遇景福宫休馆，则安排德寿宫参观，敬请注意。
+                <w:br/>
+                景点：青瓦台外观-穿韩服游景福宫-韩屋村-明洞步行街-涂鸦秀/乱打秀
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含     午餐：人参鸡汤     晚餐：马铃薯脊骨汤   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐，（包含在房费中） 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     午餐：明伦进士烤肉，（不含酒水）正餐餐标韩元10000/人 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">周边网评四钻酒店</w:t>
+              <w:t xml:space="preserve">参考酒店（网评四钻）：金浦华美达或同级别酒店 备注：如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，敬请谅解~</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔-广州】根据航班时间送机 （参考航班：以最终实际出票为准）
-[...6 lines deleted...]
-                【温馨提示】行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
+                【首尔-广州】根据航班时间送机
+                <w:br/>
+                前往仁川机场乘机返回广州机场，散团，结束半岛双城记之旅。
+                <w:br/>
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                *以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
+                <w:br/>
+                *行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
+                <w:br/>
+                交通：首尔仁川-广州 CZ338 起飞:14:50-抵达:18:00（参考航班：以最终实际出票为准）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：包含/飞机餐     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店包含/飞机餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1038,116 +1057,229 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.往返机票，现时机税及燃油附加费；韩国团队签证费用；
-[...9 lines deleted...]
-                6.中文讲解；境外司陪人员服务费RMB600元/人
+                1. 韩国团队签证费用；
+                <w:br/>
+                2. 境外司陪人员杂费RMB600元/人
+                <w:br/>
+                3. 往返机票，现时机税及燃油附加费；
+                <w:br/>
+                4. 住宿全程首尔周边网评四钻酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
+                <w:br/>
+                4. 行程表所列的团队餐费（不含酒水）；（含早（根据情况安排酒店早或外用早）、正餐餐标韩元10000/人） 
+                <w:br/>
+                5. 行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
+                <w:br/>
+                6. 中文领队及中文地接导游服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
-[...5 lines deleted...]
-                4.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                1. 个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
+                <w:br/>
+                2. 单房差￥1400元/人，不设自然单间；每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；具体费用根据所报团队情况而定；若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.
+                <w:br/>
+                如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                3. 涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">服务标准</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="8200" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="lineServer"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务标准</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">住宿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">单房差￥1400元/人，不设自然单间。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1174,188 +1306,204 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考酒店（首尔周边·携程四钻）：
-[...3 lines deleted...]
-                备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区；
+                此团12人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                参考酒店（网评四钻）：
+                <w:br/>
+                金浦华美达或同级别酒店；
+                <w:br/>
+                备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区。
                 <w:br/>
                 <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B..参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。 
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4.住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 1.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 5.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个 1.2 米以下儿童参团，建议补单房差住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5.托运行李：每人一件免费托运行李，每件23公斤，手提行李7公斤。
                 <w:br/>
                 6. 特别提醒：A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
                 <w:br/>
                 B.境外自由活动期间，如客人私下参加非我司安排的所有活动（特别是户外和水上活动安全、购物的品质、非法食用野生动物等等），所产生的任何后果与纠纷，由客人自负，敬请注意！
                 <w:br/>
                 C.旅途中所有自费购物项目，均以自愿为原则，不涉及我公司利益。（因当地购物市场并不规范，货品真假不能保证，敬请留意！）当地导游在旅游车上销售当地旅游纪念品，客人可根据自身需求自愿购买；
                 <w:br/>
                 7.不接受孕妇报名，如有隐瞒，产生意外，旅行社不承担责任。
                 <w:br/>
                 8.特别说明：韩国免税店属于开放式商业场所，并非旅行社同意组织的定点购物店。所有消费行为均遵循客人个人意愿，购买与否由客人自行决定。针对因“认为是旅行社安排购物店”而产生的投诉，我社不接受此类诉求，望各位客人提前知晓。
                 <w:br/>
                 关于失信人，请勿报名！国家最高人民法院公布的失信人禁止乘坐飞机！请报名前一定自行查询是否为失信人（全国法院失信被执行人名单信息公布与查询网站如下： http://shixin.court.gov.cn/index.html) ，我司机位为全款买断，失信人如有隐瞒造成空占机位，即使没有出票，机票费已经产生，取消只退税，此损失由报名人自行承担！
-                <w:br/>
-[...1 lines deleted...]
-                本产品供应商为：珠海航空国际旅行社有限公司，许可证号：L-GD-CJ00071，联系电话（座机）。此团20人成团，为保证游客如期出发，我社将与其他旅行社共同委托珠海航空国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                注1 如遇景福宫休馆，则安排德寿宫参观，敬请注意。
-[...1 lines deleted...]
-                备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
+                *如遇景福宫休馆，则安排德寿宫参观，敬请注意。
+                <w:br/>
+                *以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
+                <w:br/>
+                *行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则：确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款！</w:t>
+              <w:t xml:space="preserve">
+                旅游者解除合同必要的费用扣除
+                <w:br/>
+                在行程开始前30日以内解除合同的，按照下列标准扣除必要的费用：
+                <w:br/>
+                行程开始前29日至15日，按照旅游费用总额的5%扣除；
+                <w:br/>
+                行程开始前14日至7日，按照旅游费用总额的20%扣除；
+                <w:br/>
+                行程开始前6日至4日，按照旅游费用总额的50%扣除；
+                <w:br/>
+                行程开始前3日至1日，按照旅游费用总额的60%扣除；
+                <w:br/>
+                行程开始当日，按照旅游费用总额的70%扣除。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1416,62 +1564,106 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参团资料：
                 <w:br/>
-                大陆护照报名:护照原件（有效期至少6个月以上），大一寸白底彩照电子版，身份证复印件，赴韩团队申请表。
-[...1 lines deleted...]
-                香港、澳门护照报名：入境韩国实行免签政策，成人需提供护照首页资料扫描件，未满18岁的儿童除了提供护照首页扫描件，还需要提供出生证明+父母的护照扫描件)。
+                大陆护照报名:护照原件（有效期至少6个月以上），大一寸白底彩照电子版，身份证复印件，赴韩团队申请表。香港、澳门护照报名：入境韩国实行免签政策，成人需提供护照首页资料扫描件，未满18岁的儿童除了提供护照首页扫描件，还需要提供出生证明+父母的护照扫描件)。
                 <w:br/>
                 备注：香港旅行证、澳门旅行证及各国入境签证费用现询。
                 <w:br/>
+                <w:br/>
                 出发当日所需携带的资料：
                 <w:br/>
-                护照原件（须有半年以上有效期及足够的签证空白页，护照页不得有涂鸦，污损）(海关新规：无需相片）
+                护照原件（须有半年以上有效期及足够的签证空白页，护照页不得有涂鸦，污损）(海关新规：电子白底彩照一张）
                 <w:br/>
                 **请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局、口岸拒绝出入境，所有产生的损失由游客本人自行承担，敬请注意！持香港护照或澳门护照，出发前请带齐回乡证等相关证件。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">详见保单。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1570,51 +1762,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1758,50 +1950,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="lineServer">
+    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>