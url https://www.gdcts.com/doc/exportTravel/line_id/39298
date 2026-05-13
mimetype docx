--- v0 (2026-03-04)
+++ v1 (2026-05-13)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZM-20260303-C1</w:t>
+              <w:t xml:space="preserve">ZM-20260513-C2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,54 +388,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                （0加点，性价比之王，好评率99.9%）
-[...2 lines deleted...]
-                <w:br/>
                 	仙境山水·品质体验：
                 <w:br/>
                 ◎仙境漓江！船游总统漓江精华【兴坪漓江】、【20元人民币背景】等穿越历史长河的著名景观！
                 <w:br/>
                 ◎仙境遇龙！深入阳朔十里画廊，欣赏“不是漓江.胜似漓江”的【遇龙河风光竹筏漂流】！
                 <w:br/>
                 ◎仙境象山！【象鼻山】欣赏桂林城徽—象鼻山的“象山水月“奇景！
                 <w:br/>
                 ◎仙境尧山！登桂林市区山峰之巅，俯瞰桂林全景绝佳观景地，现实版《千里江山图》峰林画卷【尧山】！
                 <w:br/>
                 ◎仙境溶洞！观赏水、陆、空三种游览方式的吉尼斯世界记录溶洞——【冠岩】！
                 <w:br/>
                 ◎仙境演绎！【侗王夜宴】！集侗族苗族风情、非遗文化、实景演出与光影艺术于一体的沉浸式夜间演绎！
                 <w:br/>
                 ◎仙境旅拍！赠送【山水旅拍】定格这大自然神奇画师精心勾勒的山水巨作（赠送项目，不参加无费用退回）！
                 <w:br/>
                 ◎仙境西街！尽情享受【西街】小镇独具情韵的休闲时光，体验浪漫的异国风情！
                 <w:br/>
                 	美味珍馐：
                 <w:br/>
                 ◎桂林独家安排1餐特色品牌老店：【桂林本帮菜风味餐】！安排品尝桂林网红米粉—【张担担米粉】！
                 <w:br/>
                 ◎阳朔安排品尝2餐特色：【阳朔啤酒鱼风味餐】+【壮家风情特色宴】！
                 <w:br/>
                 	豪华住宿：
@@ -705,51 +701,51 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 桂林
                 <w:br/>
                 早餐后游览【尧山景区】（车程40分钟，游览时间约90分钟）国家AAAA级景区，尧山原是桂林古海中的岛屿，是桂林市内最大的甚至是唯一的森林山地。“感受清风之和煦，呼吸空气之清新，聆听山野是心声，观赏山水之美景。乘坐【尧山索道】（不含往返索道费用请自理80元/人）可直达尧山之巅极目远眺，峰海山涛，云水烟雨的桂林山水风光尽收眼底，观赏相互映衬融为一体的自然风光和人文景观，站在山顶极目四望，尧山前水田如境，村舍如在画中，千峰环野，一水穿城的景色必会使你心中生出“一览众山水”的豪情。享现实版【千里江山图】全景画卷。中餐独家安排特色品牌老店—【桂林本帮菜】，感受舌尖上的美味。后前往游览“世界吉尼斯溶洞奇观”—【冠岩】（车程1小时，游览时间约90分钟，不含滑道或区间车往返80元/人自理现付导游），洞内千姿百态的石钟乳、石笋、石柱、石幔更具风采。景区整体规划按高起点、高标准设计建设，洞内配备了自动光控、声控导游系统，有轨电车、游艇和观光电梯与洞内奇绝的自然景观相辅相成，为国内独具特色和韵味的水、陆、空游览洞穴。返桂林，品尝网红张担担桂林米粉，后入住酒店！后自由漫步于“东方威尼斯环城水系”桂林最大的中心公园【榕、杉湖景区】（观桂林地标建筑金银双塔，不登塔），【正阳步行街】（自由活动不含用车及导游服务，自由活动时间会根据返程动车时间来安排集合时间），
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：桂林米粉     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：桂林米粉     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">桂林</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -844,51 +840,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 阳朔—桂林—广州南
                 <w:br/>
-                早餐享用自助餐，前往参观【少数民族村寨/中医药养生文化体验馆】（参观不低于90分钟，景购店，自愿购买），中餐享用【壮家风情特色餐】，后前往桂林（车程约1.5小时），游览漓江之畔的桂林城徽——【象鼻山景区】（游览约1小时，赠送1张5寸象山景区打卡照片。），象山地处市中心的漓江与桃花江汇流处，它酷似一头在江边饮水的大象，栩栩如生，引人入胜，观赏“水底有明月，水上明月浮”的“象山水月”奇观。后前往市民超市购买伴手礼送亲朋好友。后前往高铁站乘坐动车二等座返回广州南（动车约2小时40分），结束愉快行程。
+                早餐享用自助餐，前往参观【同仁堂/中医药养生文化推广中心/佑子湾】（购物店，自愿消费，停留不低于90分钟），中餐享用【壮家风情特色餐】，后前往桂林（车程约1.5小时），游览漓江之畔的桂林城徽——【象鼻山景区】（游览约1小时，赠送1张5寸象山景区打卡照片。），象山地处市中心的漓江与桃花江汇流处，它酷似一头在江边饮水的大象，栩栩如生，引人入胜，观赏“水底有明月，水上明月浮”的“象山水月”奇观。后前往游览【桂花公社】（游览1.5小时）：国家AAAA级旅游景区，位于桂林市秀峰区诗意桃花湾田园综合体核心地段。景区由桂花文化体验馆、桂花主题公园组成，中国首家以桂花为主题的文化博览园，以一万二千年桂花种子为镇馆之宝,在桂林一年四季只有在秋天能体会到桂花的香气，在这里则能从听觉、视觉、嗅觉、触觉方式体验到。后前往高铁站乘坐动车二等座返回广州南（动车约2小时40分），结束愉快行程。
                 <w:br/>
                 交通：汽车/动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -976,51 +972,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程动车二等票，报名时请提供身份证复印件。火车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 2、住宿：桂林阳朔入住当地豪华酒店(每成人每晚一个床位，桂林阳朔属于当地三四线城市，整体酒店规模设施服务均不及广东)，入住双人标间。桂林参考酒店：四钻/品牌酒店 福朋喜来登、希尔顿欢朋、华美达酒店、惠林顿智隐、桂山华星大酒店或美居；
                 <w:br/>
                 阳朔参考酒店：四钻 万丽花园/碧玉国际/山与城/晶水鑫潮/美豪丽致/朗云花园/新西街丽呈华廷/丽怡或同级！
                 <w:br/>
                 3、用餐：含3正3早+1桂林米粉 (酒店房费含自助早餐)，其中正餐30-40标、1桂林本帮菜、1阳朔啤酒鱼风味30元/人，1壮族风味餐40元/人，1桂林米粉（小孩餐费减半，不用不退）（小孩餐费减半，不用不退） 正餐10人一围、八菜一汤不含酒水；此为团队用餐，若游客放弃用餐，恕不另行退费，请游客人谅解。人数增减时，菜量相应增减，但维持餐标不变，不含酒水，整团少于5人退餐。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小孩收费（优先按高度为标准，动车票可按年龄，报名时备注清楚）：
                 <w:br/>
                 婴儿：报价为2岁（含）内，只含当地车位费230元/人，其余均不含！
                 <w:br/>
                 小童：为2-6岁（不含）以下+1.2米（不含）以下，价格含早餐，正餐半价，车位，导服，不含门票半票及动车半票，6岁起需补半票（另外一成人最多只能带一免票儿童，超出也需报名补半票或自理车上自行补票），超高门票自理！
                 <w:br/>
                 中童：为6岁起到14岁（不含）+1.2（含）-1.5米（不含），报价含早餐，正餐半价，车位，导服，门票半价，动车半票！不足6岁可报名时告知不用出动车票退半票，满14岁起按大人票需补全票差价！
                 <w:br/>
-                8、购物点：1个购物店+1个市民超市
+                8、购物点：0加点，1个购物店
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 【备注】此线路3/4天会和【仙境大漓江3/4天】线路拼团，10人以下司机兼管家服务，敬请注意！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1522,51 +1518,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>