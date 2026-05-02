--- v0 (2026-03-03)
+++ v1 (2026-05-02)
@@ -1167,112 +1167,112 @@
                 1、大交通：广州—曼谷往返机票及税金。
                 <w:br/>
                 2、门票：行程中所列景点首道门票。
                 <w:br/>
                 3、用车：跟团期间的空调用车，按照实际参团人数安排交通车辆，座位次序为随机分配，不分先后，保证 1人1正座，自由活动期间不包含用车。   
                 <w:br/>
                 4、用餐：行程所列餐食（5正5早）早餐不用不退。正餐十人一桌，餐标250泰铢/餐（特色餐除外）（八菜一汤，人数减少可能调整份数）或定食套餐每人一份，团队用餐，不用不退，敬请谅解！          
                 <w:br/>
                 5、住宿：2晚曼谷斯拉姆休闲酒店S Ram Leisure Hotel (standard)、埃却普特素万那普( IChapter Hotel Suvarnabhumi)、曼谷兰甘亨威茨酒店(Witz Bangkok Ramkhamhaeng)
                 <w:br/>
                 2晚芭堤雅芭堤雅中天海滩温德姆酒店(WYNDHAM JOMTIEN PATTAYA)
                 <w:br/>
                 1晚Star Dream Island Resort（海景别墅或星空泡泡屋）如遇满房调整为塔姆纳帕度假村Tamnanpar Resort--绿光森林或罗勇环裴诺富特私人沙滩酒店Novotel Rayong Rim Pae Resort
                 <w:br/>
                 <w:br/>
                 以上所列酒店视为优先安排酒店，如遇所列酒店房满情况下，则安排同档次的其他酒店，部分酒店大床房为两小床拼成大床敬请谅解！
                 <w:br/>
                 <w:br/>
                 注：用房为2人入住1间房，如您要求单住，则须补单房差费用。
                 <w:br/>
                 6、导游：当地中文导游服务。（接驳期间或自由活动期间不含导游服务）
                 <w:br/>
                 7、领队：全程领队服务。  
                 <w:br/>
                 8、保险：30万保额的旅游意外保险、旅行社责任险。
+                <w:br/>
+                9、综合服务费￥300元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、泰国签证费（目前泰国实行免签政策，具体细则遵从国家出入境政策）。
                 <w:br/>
-                2、综合服务费￥300元/人（随团费一并收取）。
-[...11 lines deleted...]
-                8、除自由活动外，不可离团。
+                2、如单人出游，要求享受单房，请补交单人房差￥1200元/人。
+                <w:br/>
+                3、自费项目以及景区内的小景点或交通车等额外费用。
+                <w:br/>
+                4、非行程内活动项目及个人消费。
+                <w:br/>
+                5、燃油附加税升幅及超重物品托运费。
+                <w:br/>
+                6、不可抗力因素所产生的费用。
+                <w:br/>
+                7、除自由活动外，不可离团。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1575,57 +1575,55 @@
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 (1)价格：
                 <w:br/>
                 ①　小童（2-11岁，不占床）：与成人同价
                 <w:br/>
                 ②　中童（12-17岁，必须占床）：成人价+800元/人
                 <w:br/>
                 (2)70岁以上（含70岁）长者，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
                 <w:br/>
-                (3)不含小费：300元/人（请出团前付清）。
-[...5 lines deleted...]
-                (6)切记：因客人信用导致无法正常出发而所产生的费用损失由客人自行承担。（http://zxgk.court.gov.cn/ 自查失信人网站）
+                (3)不含单房差：1200元/人。
+                <w:br/>
+                (4)按照航空公司条例：除了持中国大陆护照，港澳台护照及外籍护照加收500元/人；（签证自理）所有团队机票，一旦误机或出票后因客人个人问题不能参团机票款及机场税均不允许退税。
+                <w:br/>
+                (5)切记：因客人信用导致无法正常出发而所产生的费用损失由客人自行承担。（http://zxgk.court.gov.cn/ 自查失信人网站）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1666,51 +1664,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>