--- v0 (2026-03-13)
+++ v1 (2026-04-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">首尔+济州漫行记三飞五天行程单</w:t>
+        <w:t xml:space="preserve">首尔+济州漫行记四飞五天行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,112 +343,106 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ※三飞不走回头路，让更多的时间放在游览上
-[...5 lines deleted...]
-                9C 济州-广州 1120-1400
+                KE 868 CANICN 1315 1735 
+                <w:br/>
+                内陆航班待定 
+                <w:br/>
+                KE 867 ICNCAN 0855 1205
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ※典农路1700棵樱花树连成2公里粉色长廊，在山房山裹挟着海风走进油画般的油菜花里
+                ※从火山之巅到蔚蓝海岸，坐涯月咖啡街享风与惬意，赴一场济州之约
                 <w:br/>
                 ※首尔精华线：韩服游景福宫，打卡韩剧南山公园，逛明洞步行街
                 <w:br/>
                 ※在牛岛自由骑行：让海风追着车轮，把自由卷成浪花
-                <w:br/>
-[...2 lines deleted...]
-                特色美食	地道人参鸡、石锅拌饭、济州烤肉...全程餐标15000韩币
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -571,234 +565,229 @@
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州--仁川--仁川中华街--晚餐入住酒店
                 <w:br/>
                 请各位贵宾于是日指定时间在机场集合出发，由专业领队带领办理登机手续，搭乘航班前往韩国首尔，抵达后接机前往以下行程。
                 <w:br/>
                 【仁川中华街】韩国最地道、历史最悠久的唐人街，1883年就随着仁川港开埠形成了，至今已有140多年历史，是韩国唯一正式命名的中华街。这里不仅有浓郁的中国风情，还能体验到中韩文化交融的独特魅力，绝对是感受中华文化的绝佳去处。
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">仁川当地豪华酒店</w:t>
+              <w:t xml:space="preserve">仁川当地四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                景福宫(韩服体验)--广藏市场--北村韩屋村--南山公园首尔塔(不含缆车，不登塔)--明洞步行街
+                首尔-景福宫(韩服体验)--广藏市场--北村韩屋村--首尔(飞机)-济州-城山日出峰-涉地可支-东门夜市
                 <w:br/>
                 【景福宫】是朝鲜半岛历史上最后一个统一王朝——朝鲜王朝（李氏朝鲜）的正宫（法宫）。位于韩国首尔钟路区社稷路161号，又因位于城北部，故又称“北阙”，是首尔五大宫之首，朝鲜王朝前期的政治中心。
                 <w:br/>
                 <w:br/>
                 【广藏市场】广藏市场是首尔最具代表性的传统综合市场，1905年开业，以韩服布料、传统小吃闻名，2013年被韩国政府指定为世界观光地‌。代表美食有生拌牛肉、活章鱼、绿豆煎饼、辣炒年糕等特色小吃。
                 <w:br/>
                 <w:br/>
                 【北村韩屋村】北村韩屋村是首尔市中心一片超有味道的传统韩屋区，完美融合了历史与现代，绝对值得你花时间逛逛！900多幢韩屋依山而建，青瓦白墙超上镜，巷子里藏着博物馆、工坊和咖啡馆，超好拍韩服照。
                 <w:br/>
                 <w:br/>
-                【南山公园首尔塔】（不登塔）也叫南山塔，名字中N既是南山（Namsan）的第一个字母，又有全新（New）的含义，是首尔的一大地标。这里是《来自星星的你》等众多韩剧的拍摄地，是韩剧迷必来的打卡地。白天这里可以尽情俯瞰整个首尔，晚上可以欣赏无比浪漫的都市夜景。
-[...2 lines deleted...]
-                【明洞步行街】明洞步行街是韩国首尔最著名的商业街，全长约1.5公里，总面积0.44平方公里，日均流动人口超200万，年接待外国游客逾400万人次‌。2000年被指定为观光特区，汇聚乐天百货、新世界百货等大型购物中心，以及明洞圣堂等历史建筑‌。
+                首尔-济州
+                <w:br/>
+                <w:br/>
+                【城山日出峰】城山日出峰是济州岛的标志性景点，也是世界自然遗产，以壮观的火山地貌和绝美日出闻名，是春季赏花的绝佳地点。独特的火山口和黑色礁石海岸线，自然风光独特。
+                <w:br/>
+                <w:br/>
+                【涉地可支】济州岛东部海岸的绝美岬角，以黑色火山岩、红色火山土、辽阔草地和仙石灯塔闻名，四季皆美，春季油菜花与夏季海水尤其出片。
+                <w:br/>
+                <w:br/>
+                【东门夜市】东门夜市是济州岛最大、最热闹的传统市场夜市，晚上6点后尤其有味道！它由‌东门传统市场‌和夜市小吃街组成，就在济州市中心，交通很方便，晚上7点到12点是最佳逛吃时间。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：含     午餐：X     晚餐：含   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">仁川当地豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：含     午餐：含     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">济州当地四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                首尔(飞机)-济州--典农路樱花--山房山油菜花--城山日出峰--涉地可支 樱花季前后替换:城山日出峰-涉地可支-涯月邑咖啡街--彩虹公路--红白马灯塔
-[...15 lines deleted...]
-                注：樱花季前后典农路、山房山替换成以下景点：
+                牛岛(出海)--保肝专卖店--涯月邑咖啡街--彩虹公路--红白马灯塔
+                <w:br/>
+                【牛岛】牛岛是济州岛东部的一颗明珠，像一头卧牛浮在海面上，周长17公里，风景绝美，还是《触不到的恋人》等韩剧的取景地呢。它最出名的是“牛岛八景”，比如‌牛头峰‌可以俯瞰全岛，‌后海石壁‌和‌东岸鲸窟‌是地质奇观，‌西滨白沙‌的海水会变色，拍照超梦幻。
+                <w:br/>
+                <w:br/>
+                【保肝专卖店】韩国护肝宝的专卖店，介绍它们的历史与用处。
+                <w:br/>
                 <w:br/>
                 【涯月邑咖啡街】一条把咖啡、海景和拍照完美结合的宝藏路线，特别适合喜欢悠闲打卡和看海的朋友。
                 <w:br/>
+                <w:br/>
                 【彩虹公路】是济州岛西海岸的一条绝美公路，因一侧防护石墩被漆成赤橙黄绿青蓝紫的渐变色而得名，全长约数百米，紧邻大海，与黑礁石、浪花和远处的济州机场飞机起降形成梦幻对比，充满童话感，是热门的网红打卡地。
+                <w:br/>
                 <w:br/>
                 【红白马灯塔】两座12米高的混凝土灯塔，红白相间，设计灵感来自济州岛的矮脚马，是当地地标。蓝色海水和黑色火山岩是天然背景，红白灯塔超上镜，韩剧同款感。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：含     午餐：含     晚餐：含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -830,135 +819,138 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                牛岛(出海)--保肝专卖店--人参专卖店--化妆品展厅-东门夜市
-[...4 lines deleted...]
-                【保肝专卖店】【人参专卖店】韩国高丽参与韩国国宝的护肝宝的专卖店，介绍它们的历史与用处。
+                济州--首尔--人参专卖店--化妆品展厅--南山公园首尔塔(不登塔)--明洞步行街
+                <w:br/>
+                济州--首尔 
+                <w:br/>
+                <w:br/>
+                【人参专卖店】韩国高丽参与韩国国宝的护肝宝的专卖店，介绍它们的历史与用处。
                 <w:br/>
                 【化妆品展厅】可自由购买韩国各种手信产品及化妆品。
                 <w:br/>
                 <w:br/>
-                【东门夜市】东门夜市是济州岛最大、最热闹的传统市场夜市，晚上6点后尤其有味道！它由‌东门传统市场‌和夜市小吃街组成，就在济州市中心，交通很方便，晚上7点到12点是最佳逛吃时间。
+                【南山公园首尔塔】（不登塔）也叫南山塔，名字中N既是南山（Namsan）的第一个字母，又有全新（New）的含义，是首尔的一大地标。这里是《来自星星的你》等众多韩剧的拍摄地，是韩剧迷必来的打卡地。白天这里可以尽情俯瞰整个首尔，晚上可以欣赏无比浪漫的都市夜景。
+                <w:br/>
+                <w:br/>
+                【明洞步行街】明洞步行街是韩国首尔最著名的商业街，全长约1.5公里，总面积0.44平方公里，日均流动人口超200万，年接待外国游客逾400万人次‌。2000年被指定为观光特区，汇聚乐天百货、新世界百货等大型购物中心，以及明洞圣堂等历史建筑‌。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：含     午餐：含     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">济州地区四钻酒店</w:t>
+              <w:t xml:space="preserve">仁川地区四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                济州--广州
+                首尔--广州
                 <w:br/>
                 早餐后待时乘车前往机场 ，后乘豪华直航客机返国内机场后散团 ，结束愉快旅程！
                 <w:br/>
                 注：如遇早机，早餐则改为打包便利早餐，不另行通知无费用可退。
                 <w:br/>
                 <w:br/>
                 行程安排及游览顺序仅供参考，导游可根据当天实际情况进行调整
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1029,119 +1021,119 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.行程内的国际往返广州/深圳首尔往返经济舱机票费用及机场税（费）
-[...13 lines deleted...]
-                （如在旅游旺季等特殊情况下，因房源紧张，我社不能安排客人入住备选酒店，则安排客人入住不低于以上酒店档次的酒店）
+                1）成人费用：往返机票及机场税（费）、当地游览交通费、行程表所列酒店或同级酒店的标准间住宿费（大床或双床房，保证每人一床位）、餐费（不含酒水）、行程表所列非自费旅游项目首道门票、旅行社责任险；
+                <w:br/>
+                2）儿童费用（2周岁-12周岁以下）：往返机票、当地旅游车位、餐位、首道景点门票、全程不占床位，不含早餐；12-18周岁（含12周岁）必须占床；
+                <w:br/>
+                3）婴儿费用（2周岁以内）：含往返机票（手抱）、当地旅游车位。
+                <w:br/>
+                4）韩国团队旅游签证。
+                <w:br/>
+                5）导游全程服务费人民币500元/人，随团费一同收取；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.强烈建议出行游客购买个人旅游意外保险。具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带。
-[...5 lines deleted...]
-                如需旅行社代办免签国家K-ETA申请需付150元/人，客人也可自行手机下载K-ETA的软件直接申请，申请结果客人自行负责。
+                1）游客办理个人护照费用、个人消费、小费等其他私人性开支；
+                <w:br/>
+                2）个人旅游意外保险费和航空保险费；
+                <w:br/>
+                3）航空公司临时上涨的燃油税；
+                <w:br/>
+                4）其他未约定支付的费用（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用等行程表以外活动项目所需的费用）；
+                <w:br/>
+                5）卫生检疫费、出入境行李的海关税、搬运费、保管费和超重（件）行李托运费；
+                <w:br/>
+                6）酒店内的酒水、洗衣、通讯等费用；
+                <w:br/>
+                8）如需旅行社代办免签国家K-ETA申请需付150元/人，客人也可自行手机下载K-ETA的软件直接申请，申请结果客人自行负责。（国家列表请浏览下方签证须知）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1257,51 +1249,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">人参店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">韩国高丽参与韩国国宝的护肝宝的专卖店，介绍它们的历史与用处。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1328,51 +1320,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">化妆品店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">可自由购买韩国各种手信产品及化妆品。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1399,51 +1391,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">保肝宝</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">韩国护肝宝的专卖店，介绍它们的历史与用处。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1563,50 +1555,95 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息而造成损失，应由客人自行承担因此产生的全部损失。
                 <w:br/>
                 2.客人同意旅行社无偿使用本行程中领队/旅行社工作人员所拍摄的集体照片或个人照片，旅行社承诺该类照片仅用于旅行社及关联公司进行相关的合法宣传推广，不作任何损害客人合法权益的行为。 
                 <w:br/>
                 3.如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期的，则按《广州市出境旅游组团合同》第13条约定执行。
                 <w:br/>
                 4.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整。
                 <w:br/>
                 5.出游过程中，如遇不可抗力因素造成景点未能正常游玩，导游经与客人协商后可根据实际情况取消或更换该景点，或由导游在现场按旅游产品中的门票价退还费用，退费不以景区挂牌价为准，敬请谅解。
                 <w:br/>
                 6.赠送项目，景区有权依自身承载能力以及天气因素等原因决定是否提供，客人亦可有权选择参加或者不参加
                 <w:br/>
                 7.因酒店、航空公司等资源限制，为确保团队得到落实，旅行社已提前向酒店、航空公司等预付款项，若客人报名参团后因自身原因退团、改签其他线路或延期出发，或因通过航司/铁路公司处获知旅客已被国家相关司法机关被纳入失信被执行人/限制消费人员名单，旅行社将按照实际产生费用扣除必要的费用；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3站购物。某些景区内部可能有商店、特产店、士多店，中途休息站土特产、免税店等等，不属于本行程安排的购物店范畴，敬请知悉！</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1646,51 +1683,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>