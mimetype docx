--- v0 (2026-03-13)
+++ v1 (2026-09-20)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【爱达邮轮—地中海号】广州--马尼拉--苏比克--广州 6天5晚行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【爱达邮轮•花城号】广州--那霸（过夜）--广州 6天5晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD2026022610FL</w:t>
+              <w:t xml:space="preserve">AD20270314HCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">菲律宾</w:t>
+              <w:t xml:space="preserve">那霸</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -388,68 +388,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                爱达邮轮广州南沙国际邮轮母港系列航次，搭乘国内自运营邮轮，家门口出发！
-[...1 lines deleted...]
-                <w:br/>
                 邮轮介绍：
                 <w:br/>
-                船长：约293米
-[...11 lines deleted...]
-                地中海号从意大利17和18世纪的宫殿与城堡中汲取灵感，创造了它风格的独特；而地中海号邮轮的甲板则布满了地中海神话，是文化与文明的中心。壮美的Maschera d'Argento中厅的高度跨越了10个甲板，并且含有精妙绝伦的空中舞者雕塑。高达两层的Degli Argentieri餐厅配有精妙的艺术品和壁饰，令人不禁想起西西里的贵族宫殿。地中海号邮轮，这艘86000吨船只的内部空间当真是风格独特，无与伦比。
+                邮轮介绍：
+                <w:br/>
+                船长：约341米
+                <w:br/>
+                船高：约37.米
+                <w:br/>
+                甲板层：15层
+                <w:br/>
+                吨位：14.19万吨
+                <w:br/>
+                载客量：5232人
+                <w:br/>
+                房间数量：2130间
+                <w:br/>
+                <w:br/>
+                “爱达·花城号”‌ 是中国第二艘国产大型邮轮，由‌中国船舶集团上海外高桥造船有限公司‌建造，‌华夏国际邮轮旗下爱达邮轮负责运营‌，船名灵感源自广州“花城”的美誉，寓意如一座流动的海上花园 ‌‌
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -566,77 +566,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港 (预计 14:30 起航）
+                广州南沙国际邮轮母港（离港时间：15:30）
                 <w:br/>
                 是日于指定时间自行前往广州南沙国际邮轮母港办理登船手续（地铁4号线终点站南沙客运码头，请按站内指示牌即可步行到达）。您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。随后您将搭乘爱达邮轮 “地中海号”，开展令人难忘的海上旅程。登船后，您可享用丰盛的午餐，随后可于房间内依据每日行程参观豪华邮轮的各项设施并参加邮轮常规演习，继而正式开启邮轮缤纷之旅。 享受完美的海上假期。
                 <w:br/>
                 <w:br/>
-                港口地址：广州市南沙区兴沙路4号(地铁4号线南沙客运港站G出口)
+                港口地址：广州市南沙区兴沙路与振定路交叉路口往北约 160 米(地铁4号线南沙客运港站G出口)
+                <w:br/>
+                <w:br/>
+                温馨提示： 1、当天出发前请务必带好自己有效证件，于出团通知指定时间地点办理登船手续； 2、需要托运的行李需要锁好（贵重和易碎物品不要放在托运箱内）；
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：邮轮上     晚餐：邮轮上   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -649,51 +652,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海上巡游
                 <w:br/>
-                蓝色的大海向您敞开温暖的胸怀，欢迎您的来访。在大海的怀抱中醒来后，您可以在邮轮上充分享受各种娱乐设施和舒适服务：主餐厅、自助餐厅里您可以品尝来自世界各地的美食。在这里您可以欣赏到精彩纷呈的各式主题表演，不论是激昂的歌声还是纵情的舞蹈都可让您在享受表演的同时，感受到不同文化的碰撞魅力。
+                今天迎来全天的邮轮海上巡游，让轻松舒适来开启您的邮轮之旅。您可以根据 自己的喜好，享受船上的休闲娱乐设施及各式美食, 体验丰富多彩的娱乐项目,参加 特色的船上课程，邮轮每天都会让你惊喜不断；一切服务只为让您和您的家人共同 享受这无与伦比的邮轮假期！
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -725,77 +728,77 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马尼拉（菲律宾）靠港时间：09:00 离港时间：20:00
-[...4 lines deleted...]
-                温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
+                那霸 靠港时间：15:00
+                <w:br/>
+                那霸是冲绳的首府，一座充满琉球风情与碧海蓝天的热带都市。您可以探访世界文化遗产首里 城，感受琉球王朝的历史辉煌；或前往独具标志性的万座毛断崖，欣赏犹如象鼻般的奇特海蚀景 观和翡翠绿的海水；漫步于国际通商业街，品尝冲绳特色美食和购买手信；或前往波之上海滩， 享受金色沙滩。
+                <w:br/>
+                <w:br/>
+                 温馨提示： 以上为城市介绍，具体行程以岸上游行程为准，停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
+              <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -806,56 +809,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                苏比克（菲律宾）靠港时间：08:00 离港：18:00
-[...4 lines deleted...]
-                温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
+                那霸 离港时间：14:00
+                <w:br/>
+                那霸是冲绳的首府，一座充满琉球风情与碧海蓝天的热带都市。您可以探访世界文化遗产首里 城，感受琉球王朝的历史辉煌；或前往独具标志性的万座毛断崖，欣赏犹如象鼻般的奇特海蚀景 观和翡翠绿的海水；漫步于国际通商业街，品尝冲绳特色美食和购买手信；或前往波之上海滩， 享受金色沙滩。 
+                <w:br/>
+                <w:br/>
+                温馨提示：以上为城市介绍，具体行程以岸上游行程为准，停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -968,91 +971,91 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港   离船 (预计 10:00 靠港)
+                广州南沙国际邮轮母港 --离船 （抵港时间：14:00）
                 <w:br/>
                 邮轮计划将于今天回到码头，贵宾按照邮轮公司安排依次下船，告别陪伴您船员，带上一路上的丰厚收获和甜蜜记忆。办理离船手续。结束美妙的游轮海上旅程。邮轮靠岸后请勿着急，仔细阅读游轮活动日程表上所安排的时间内容，依照指示下船，爱达邮轮期待与您再次相遇。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">温馨的家</w:t>
+              <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1080,137 +1083,117 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 船票：所选指定房型住宿，，每间舱最少入住 2 人，不满 2 人需要补房差；
-[...25 lines deleted...]
-                广州:越秀公园地铁站
+                1、游轮所选客房 5 晚船票费用；
+                <w:br/>
+                2、用餐：邮轮上免费餐厅膳食（用餐标准及餐费另行收取与否，均按邮轮公司公告政策确定；旅行社严格执行 其政策，无增删）
+                <w:br/>
+                3、娱乐：互动派对、剧院表演、船上指定免费设施（游泳池、按摩池、健身设施、攀岩、甲板冲浪等）；
+                <w:br/>
+                4、港务税费1200元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、邮轮服务小费：130港币/人/晚 ，套房 150 港币/人/晚 ，4 周岁（不含4周岁） 以下儿童免收服务费 ，相 关
-[...11 lines deleted...]
-                5、个人消费以及以上未提及的其他费用。
+                1、邮轮服务小费：140港币/人/晚 ，套房160 港币/人/晚 ，4 周岁（不含4周岁） 以下儿童免收服务费 ，相关费 用由客人在船上自行支付（收费标准仅供参考 ，以船上公布标准为准）；
+                <w:br/>
+                2、日本国际观光旅客税（船上支付，参考费用3000日元/人 ，具体以船公司公布标准为准）； 
+                <w:br/>
+                3、邮轮停靠港口岸上观光游费用； 
+                <w:br/>
+                4、居住地至码头往返交通； 
+                <w:br/>
+                5、保险：旅游意外险（建议购买）； 
+                <w:br/>
+                6、单人入住需要支付200%的船票费用； 
+                <w:br/>
+                7、个人消费以及以上未提及的其他费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1306,87 +1289,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...35 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">上述各港口的停靠及出发时间均为参考时间，具体抵离时间不排除因天气、潮汐等原因导致的变化；根据国际惯例邮轮公司将以游客安全为第一，有权根据实际突发情况作出航线变更。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1425,118 +1372,79 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">签证信息</w:t>
+              <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">上述各港口的停靠及出发时间均为参考时间，具体抵离时间不排除因天气、潮汐等原因导致的变化；根据国际惯例邮轮公司将以游客安全为第一，有权根据实际突发情况作出航线变更。</w:t>
-[...43 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-                1. 中国大陆公民需持本人有效因私护照照片和身份证正面照片（护照有效期须在回团后 6 个月以上 ，并确 保护照上有 2 页以上的空 白签证页用于敲盖签证章） 。
-[...1 lines deleted...]
-                2. 非中国大陆国籍客人 ：相关签证事宜还需您自行确认 ，港澳台客人还需持有效的 回乡证或台胞证 ，外国 籍客人须持有再次进入中国的有效签证 ，如自备签证 ，请自行确认您签证的有效性 ， 以免耽误行程。
+                中国大陆国籍客人：从航次结束日期开始算有效期 6 个月以上护照原件+1 份护照复印件
+                <w:br/>
+                 温馨提醒：
+                <w:br/>
+                1、成功预订后需提供护照照片页复印件或者扫描件+身份证扫描件，出船票使用； 
+                <w:br/>
+                2、港澳台的客人，还需持有有效的回乡证或台胞证； 
+                <w:br/>
+                3、如非中国大陆国籍客人，请您自行确认签证事宜；外国籍客人需有再次进入中国的有效签证，如自备签 证，请确认您签证的有效性，以免耽误行程！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1693,51 +1601,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>