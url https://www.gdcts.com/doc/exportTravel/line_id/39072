--- v0 (2026-04-06)
+++ v1 (2026-05-31)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260214SP65385972</w:t>
+              <w:t xml:space="preserve">TX-20260428SP10315141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -402,50 +402,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                行程特色：
+                <w:br/>
                 绿野仙踪 深圳小“九寨沟”马峦山郊野公园 观深圳最大瀑布
                 <w:br/>
                 国际品牌温德姆集团旗下 惠州龙光城戴斯酒店
                 <w:br/>
                 碉楼骑楼·非遗市集：观澜古墟，客家文化的活态博物馆
                 <w:br/>
                 海边的风 大亚湾明珠 黄金海岸秘境-熊猫黄金海岸
                 <w:br/>
                 一半山林一半海 乌山头绿道漫时光
                 <w:br/>
                 食足3餐  三文鱼海鲜自助晚 酒店早餐 渔家风味海鲜餐
                 <w:br/>
                 娱乐升级：每团赠送一副自动麻将任打4小时（若遇人数相同，先报先得）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
@@ -587,51 +589,51 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天：广州-深圳观澜古墟-马峦山郊野公园-龙光城戴斯酒店-海鲜自助晚餐
                 <w:br/>
                 早上于指定地点集中出发，乘坐旅游巴士前往深圳（车程约1.5小时）
                 <w:br/>
                 抵达后游览【深圳观澜古墟】（游览约1小时）观澜古墟始建于清朝乾隆年间（1767年），曾是深圳最繁华的商贸集散地，被誉为“深圳近代民俗文化第一街”。鼎盛时期商铺林立，涵盖钱庄、当铺、茶楼、布行等，因水陆交通便利，成为连接粤北、惠州与香港的“黄金中转站”，素有“小香港”之称。现存15座碉楼和岭南骑楼，融合客家传统建筑与西洋风格，如标志性建筑“公益酒家”（红楼）以欧式罗马柱、红墙为特色，成为拍照打卡圣地。卖布街：东江流域洋布贸易中心，曾是引领潮流的布匹集散地。龙岗顶街：旧时商贾消费区，茶馆、客栈云集。新东街：日用百货与市井小吃汇聚地，重现“墟日”热闹场景。
                 <w:br/>
                 午餐-自理。
                 <w:br/>
                 餐后前往【马峦山郊野公园】（车程约1小时，游览约1.5小时）深圳马峦山郊野公园位于坪山区，西与盐田区三洲田水库相接，东至葵涌镇，南邻深圳东部黄金海岸。马峦山郊野公园大部分山峰都在海拔500米以下，有深圳最大的瀑布。是深圳首个政府批复建设都郊野公园，也是深圳第一个经专业园林规划设计的郊野公园，由北林苑规划设计。 马峦山郊野公园是深圳市最大的郊野公园，拥有“深圳第一瀑布”以及“千亩梅园”等著名景点。 根据总体规划，马峦山郊野公园的目标定位为：以生态保护为本，全面保护好现有的地形地貌、动植物资源，保证生态系统稳定不被破坏。以“绿色马峦山，生态健康游”为主题；以远足登山、观海观瀑为特色，建成集旅游休闲、野外健身、自然生态教育为一体的市级郊野公园。被称为深圳“小九寨沟”。
                 <w:br/>
                 集合乘车前往【龙光城戴斯酒店】（车程约20分钟）位于广东省惠州大亚湾经济技术开发区西区西南大道与深圳坪山新区交汇处，外观威严、宏伟及典雅，依附欧洲皇家独有的山水园林设计，所配置的设施与服务也力求时尚与快捷。酒店让更多的客人享受到优越的位置、独特的空间、诱人的美食以及体贴的服务。所有客房都配备40寸液晶电视、多个卫星频道、高速上网插口、无噪音独立中央空调系统、感应门卡系统以及MINI吧、吹风机、110/220V电压等高星级酒店所拥有的设备设施。酒店还配备齐全的室外泳池、健身房、瑜伽室、桌球室、乒乓球室。（室外游泳池：7：00-21：30，具体开放时间以酒店为准，需穿泳衣、佩戴泳帽，）
                 <w:br/>
-                享用晚餐-海鲜自助晚餐，尊享位上海参鸡丝翅羹。
+                享用晚餐-海鲜自助晚餐，尊享位上海参鸡丝翅羹。（适时调整菜单）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1116,51 +1118,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-31</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>