--- v0 (2026-03-13)
+++ v1 (2026-05-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【济州花满海岛】韩国济州四天之旅|济州大学樱花大道|典农路|涯月翰潭咖啡街|Ecoland森林小火车|城山日出峰|济州五花特二酒店（澳门往返）行程单</w:t>
+        <w:t xml:space="preserve">【花漾济州】韩国济州四天之旅|山茶花之丘|养生海水汗蒸幕|新昌风车海岸|Ecoland森林小火车|城山日出峰|济州五花特二酒店（澳门往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(A）HMHD4-SJTKR</w:t>
+              <w:t xml:space="preserve">(A）HYJZ-4-SJTKR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,120 +343,122 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                参考航班（实际以出票为准）：
+                <w:br/>
                 【澳门-济州】（参考航班：TW/02:15-06:20）
                 <w:br/>
                 【济州-澳门】（参考航班：TW/22:20-00:45+1）
-                <w:br/>
-                （实际以出票为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ☆ 方便快捷：澳门往返，包机直飞济州岛，免签证~济州岛，重游韩国蜜月岛！
-[...17 lines deleted...]
-                ☆ 特色美食：韩式石锅拌饭+涮涮锅、韩式腌制烤肉+季节小菜、人参鷄汤+长寿面、韩式脊骨汤锅
+                ☆  方便快捷：澳门往返， 包机直飞济州岛，免签证 ~济州岛，重游韩国蜜月岛！
+                <w:br/>
+                ☆  住宿升级：全程入住五花特二酒店，尽享舒适；
+                <w:br/>
+                ☆  养生体验—【养生海水汗蒸幕】
+                <w:br/>
+                ☆  体验小火车游生态公园—【Ecoland 森林小火车】
+                <w:br/>
+                ☆  济洲夏季绣球花打卡点—【山茶花之丘】
+                <w:br/>
+                ☆  最 ins 最浪漫咖啡街—【月汀里海水浴场】
+                <w:br/>
+                ☆  济洲岛必打卡泰迪熊—【泰迪熊博物馆】
+                <w:br/>
+                ☆  济洲岛浪漫风车海岸—【新昌风车海岸】
+                <w:br/>
+                ☆  韩式传统特色—【紫菜博物馆+试穿韩服】
+                <w:br/>
+                ☆  潮流乐购—【潮流免税店、东门市场】
+                <w:br/>
+                ☆  特色美食：韩式石锅拌饭+涮涮锅、韩式腌制烤肉+季节小菜、人参鷄汤+长寿面、韩式脊骨汤锅
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -649,80 +651,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【澳门-济州】（参考航班：参考航班：TW/02:15-06:20） 养生海水汗蒸幕、济州大学樱花大道、典农路、涯月翰潭咖啡街 注1：季节赏花，以现场实际情况为准
-[...9 lines deleted...]
-                景点：养生海水汗蒸幕、济州大学樱花大道、典农路、涯月翰潭咖啡街
+                【澳门-济州】（参考航班：参考航班：TW/02:15-06:20） 养生海水汗蒸幕 ，新昌风车海岸， 山茶花之丘 ，泰迪熊博物馆
+                <w:br/>
+                早餐后，参观【韩国人参专卖店】（游览时间约 90 分钟），【护肝寳专卖店】（游览时间约 90 分钟），前往【Ecoland 森林小火车】 公园由小火车串联起四个主题园区 ，分别是总站 、生态走廊地区 、湖边站 、郊游花园站以及薰衣草 、绿 茶&amp;玫瑰花园站 。生态乐园列车共有五部小火车 ，分别漆上济州岛最具代表性的五种生态色彩 。红色代表火山， 黑色 为玄武岩 ，黄色是油菜花 ，绿色象征绿草地 ，蓝色则为蓝天 ，公园内不仅有自然风光 ，还有欧式白色建筑与大自然完 美融合 ，非常适合游玩 。前往【城邑民俗村】（ 游览时间约 60 分钟 ）这里现有 400 余栋房屋， 被指定为韩国民 俗资料保护区，以茅草覆盖的屋顶，石头叠砌的院墙，以及用“丁囊”取代门户的民宅，质朴可爱，至今仍有人 在这里居住生活 。這裡還售賣乡土食品、 民间工艺品等 。前往【城山日出峰】（ 游览时间约 60 分钟） 为汉拏山 360 个止火焰山之一 ，也是世界最大的突出于海岸的 火山口 ，攀登 30 分钟左右到山顶； 由此也可观看日落 ，加上可以了望一片广阔的牧场， 美不胜收 ，令人叹为观 止，远眺这山峰绮丽景色，其西海岸有“海女之家”，运气好的时候还可观看到韩国国宝级海女潜水采集海产的 情景 。入住酒店 。
+                <w:br/>
+                景点：养生海水汗蒸幕 ，新昌风车海岸， 山茶花之丘 ，泰迪熊博物馆
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：团队早餐     午餐：韩式石锅拌饭+涮涮锅     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式石锅拌饭+涮涮锅     晚餐：人参鷄汤 +长寿面   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">济州五花特二酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -756,51 +752,51 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 【济州】韩国人参专卖店，护肝寳专卖店，Ecoland森林小火车，城邑民俗村，城山日出峰（含上山）
                 <w:br/>
                 早餐后，参观【韩国人参专卖店】（游览时间约90分钟），【护肝寳专卖店】（游览时间约90分钟），前往【Ecoland森林小火车】公园由小火车串联起四个主题园区，分别是总站、生态走廊地区、湖边站、郊游花园站以及薰衣草、绿茶&amp;玫瑰花园站。生态乐园列车共有五部小火车，分别漆上济州岛最具代表性的五种生态色彩。红色代表火山，黑色为玄武岩，黄色是油菜花，绿色象征绿草地，蓝色则为蓝天，公园内不仅有自然风光，还有欧式白色建筑与大自然完美融合，非常适合游玩。前往【城邑民俗村】（游览时间约60分钟）这里现有400余栋房屋，被指定为韩国民俗资料保护区，以茅草覆盖的屋顶，石头叠砌的院墙，以及用“丁囊”取代门户的民宅，质朴可爱，至今仍有人在这里居住生活。這裡還售賣乡土食品、民间工艺品等。前往【城山日出峰】（游览时间约60分钟）为汉拏山360个止火焰山之一，也是世界最大的突出于海岸的火山口，攀登30分钟左右到山顶；由此也可观看日落，加上可以了望一片广阔的牧场，美不胜收，令人叹为观止，远眺这山峰绮丽景色，其西海岸有“海女之家”，运气好的时候还可观看到韩国国宝级海女潜水采集海产的情景。入住酒店。
                 <w:br/>
                 景点：韩国人参专卖店，护肝寳专卖店，Ecoland森林小火车，城邑民俗村，城山日出峰（含上山）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式腌制烤肉+季节小菜     晚餐：人参鷄汤+长寿面   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式腌制烤肉+季节小菜     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">济州五花特二酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -842,51 +838,51 @@
                 【温馨提示】
                 <w:br/>
                 1.行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
                 <w:br/>
                 备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 景点：韩国化妆品店，紫菜博物馆+韩服试穿体验，月汀里海水浴场（自行打卡网红咖啡厅MouMoon、小狗咖啡馆等），国际免税店，东门市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式脊骨汤锅     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式脊骨汤锅     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -931,117 +927,117 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、往返机票，现时机税及燃油附加费；
-[...9 lines deleted...]
-                6、专业中文领队服务
+                1、往返机票 ，现时机税及燃油附加费；
+                <w:br/>
+                2 、去程 ：澳门口岸到澳门机场用车， 回程澳门机场-珠海横琴口岸用车；
+                <w:br/>
+                3、住宿全程韩国五花特二酒店  (以两人一房为标准 ，客人与领队是一个团队的整体 ，如出现单房差要补 ，根据 旅游法规领队有权对房间安排做出适当调整， 请谅解与遵从。)
+                <w:br/>
+                4 、行程表所列的团队餐费（ 不含酒水 ；早餐 ：根据情况安排酒店早或外用早 、正餐餐标韩元 10000/人 ）
+                <w:br/>
+                5、行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排  9-45  座空调旅游车，保证每人  1  正座)
+                <w:br/>
+                6 、专业中文领队服务
+                <w:br/>
+                7、境外司陪人员服务费RMB400元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、境外司陪人员杂费RMB100元/人/天；
-[...7 lines deleted...]
-                5、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                1 、个人旅游意外保险费和航空保险费 、航空公司临时通知的燃油税涨幅 ，行程外之自费节目及私人所产生的个 人费用等；
+                <w:br/>
+                2、 单房差￥ 600 元/人 ，不设自然单间；
+                <w:br/>
+                3、 如战争、 台风 、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                4 、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为， 一切责任自行负责 ，与旅行社无关) 。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1367,51 +1363,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">购物须知</w:t>
+              <w:t xml:space="preserve">购物场所说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 购物场所说明：
                 <w:br/>
                 1、商品价格是由市场决定，旅游者应根据自身经济状况谨慎选择，自愿购买，为保证您的权益，请索取相关单据和凭证。所购商品如非质量问题一律不予退换；
                 <w:br/>
                 2、行程单中的景点、餐厅、长途中途休息站等以内及周边购物店不属于安排的购物场所，不建议购买，若商品出现质量问题，旅行社不承担任何责任；
                 <w:br/>
                 3、旅游者自行前往的购物场所购买商品出现质量问题，旅行社不承担任何责任。
               </w:t>
@@ -1875,161 +1871,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">服务标准</w:t>
-[...109 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2038,50 +1923,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                参考酒店（韩国五花特二）：
+                <w:br/>
+                济州岛五花特二酒店：欣欣酒店，厄姆斯德酒店，珍珠酒店，新新酒店或同级
+                <w:br/>
+                备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。
+                <w:br/>
+                <w:br/>
                 特别须知：
                 <w:br/>
                 1、特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2、游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用800元/天。 
                 <w:br/>
                 3、食：所搭乘航班无餐供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4、住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 A.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 B.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定
                 <w:br/>
                 C.若一个大人带一个 1.2 米以下儿童参团，建议住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5、托运行李：每人一件免费托运行李，每件15公斤，手提行李7公斤.
                 <w:br/>
                 6、特别提醒：
                 <w:br/>
                 A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
@@ -2117,51 +2011,55 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">注：赏花情况因季节/天气影响而可能有所不同，敬请见谅。</w:t>
+              <w:t xml:space="preserve">
+                注：赏花情况因季节/天气影响而可能有所不同，敬请见谅。
+                <w:br/>
+                备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2306,61 +2204,61 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 收客年龄提示：
                 <w:br/>
-                A）2-12岁以内（不含12岁）小童不占床，大小同价；此收费提供机位、车位、正餐及景点首道门票半票（若超高请自行补足门票差价）。如需占床，请补单房差；
-[...9 lines deleted...]
-                F）报价仅适用中国大陆护照及持港澳特区护照。另请详询护照类别是否可接待参团,整团其他护照价格另询。
+                A ）2-12 岁以内（ 不含 12 岁 ）小童不占床 ，大小同价； 此收费提供机位 、车位 、正餐及景点首道门票半票（ 若 超高请自行补足门票差价） 。如需占床， 请补单房差；
+                <w:br/>
+                B） 12-19 岁规定必须占床在成人价格上补单房差；
+                <w:br/>
+                C） 婴儿收费 ：2 周岁以下（ 不含 2 周岁） 的婴儿收费根据航司政策另行报价收费， 婴儿报价收费不提供机位 、车位 、餐位 、床位及景点费用 。
+                <w:br/>
+                D） 18 岁以下的未成年人及 65 岁以上的长者 ，需要至少一名 18 周岁至 64 周岁亲友陪同方可参团 ，敬请谅解!
+                <w:br/>
+                E）70 岁（ 含 ）以上的长者及孕妇恕不接待 ，敬请谅解！
+                <w:br/>
+                F ）报价仅适用中国大陆护照及持港澳特区护照 。另请详询护照类别是否可接待参团,整团其他护照价格另询 。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2401,51 +2299,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2647,79 +2545,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>