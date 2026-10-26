--- v1 (2026-09-09)
+++ v2 (2026-10-26)
@@ -402,51 +402,51 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★  明星海岛邂逅梵天净土
                 <w:br/>
                 治愈系玻璃海——分界洲岛 | 礼拜108米海上观音像（吉尼斯世界记录）——南山文化旅游区
                 <w:br/>
                 ★  地标级王牌景点一站式打卡·咖位拉满：5A天涯海角 | 5A大小洞天
                 <w:br/>
                 ★  网红打卡·海岸出片圣地：万宁网红沿海公路丨椰梦长廊 丨 天涯小镇
                 <w:br/>
                 ★  悠享海岛慢时光：海口骑楼老街丨西海岸海景观景台丨cdf海口国际免税城
                 <w:br/>
-                ★  贴心赠送：赠送非遗沉香手作+玫瑰谷电瓶车+定制矿泉水1瓶/人/天
+                ★  贴心赠送：赠送传统非遗文化体验+玫瑰谷电瓶车
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -785,51 +785,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
                 ◆ 享用早餐后，开始精彩的旅程
                 <w:br/>
                 ◆ 乘车前往游览国家5A景区【南山文化旅游区】（游览时间不少于120分钟)，景区由不二法门、108米海上观音、南山寺、三十三观音堂等组成，在这里您可以瞻仰世界上最高的海上观音像----108米的海上观音圣像，漫步椰林海岸海天佛国，感受海景园林之美。
                 <w:br/>
-                ◆ 赠送沉香非遗文化体验（免费体验，香制作后带走需要另行付费），让您享受惬意的南山休闲时光。
+                ◆ 赠送传统非遗文化体验（免费体验，如带走需要另行付费），让您享受惬意的南山休闲时光。
                 <w:br/>
                 ◆ 下午游览【大小洞天风景区】（时间不少于120分钟），这里被誉为“琼崖八百年第一山水名胜”，依山傍海，以奇特的海蚀地貌、道教文化、长寿文化和椰风海韵闻名。坐临小月湾，您可以沐浴鲸海西风，看鳌山白云，听晓月石涛，赏边城斜照，叹洞天秋蟾。
                 <w:br/>
                 ◆ 傍晚打卡【椰梦长廊】（时间不少于50分钟）三亚椰梦长廊，十里椰林临海而生。绵长沙滩连接碧海蓝天，潮起潮落轻抚海岸线。落日时分最为动人，夕阳倾洒金光，海面波光荡漾。漫步沙滩，静待一场海上黄昏，邂逅三亚治愈的椰风落日。
                 <w:br/>
                 <w:br/>
                 今晚入住三亚酒店（舒适版酒店参考）：三亚橡树庄园、海之韵、这片海、新兴花园、悦家或不低于以上标准酒店；
                 <w:br/>
                 【如需升级豪华版酒店，可补差价安排，费用请单询】
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：南山、大小洞天、椰梦长廊
                 <w:br/>
                 自费项：南山/大小洞天电瓶车/园中园项目等不含，价格以景区当天挂牌价为准，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -2199,51 +2199,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>