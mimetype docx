--- v0 (2026-02-12)
+++ v1 (2026-09-09)
@@ -29,65 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【湛海联游•潮玩海陆空】湛江海南双高5天｜海花岛｜西岛｜直升机体验｜天涯海角｜澄迈福山咖啡小镇｜日月湾｜湛江赤坎老街｜徐闻南极村行程单</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">湛海联游</w:t>
+        <w:t xml:space="preserve">【海口.瓦爱鲁海南】海口+三亚双高6天｜分界洲岛｜南山｜大小洞天｜天涯海角｜海口骑楼老街｜cdf海口国际免税城行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260212-GH</w:t>
+              <w:t xml:space="preserve">MJJQ-20260616-GH1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -182,96 +168,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">湛江市-海口市-三亚市</w:t>
+              <w:t xml:space="preserve">海口市-三亚市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -357,122 +343,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-湛江北07:30-11:00之间车次
-[...1 lines deleted...]
-                回程：湛江北-广州16:00后车次，最终航班以实际出票为准
+                去程：广州白云/广州站-湛江北07:30-12:00之间车次
+                <w:br/>
+                回程：湛江北-广州白云/广州站16:00后车次，最终航班以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★  品质保障：广东自组成团 不超22人精品团
-[...21 lines deleted...]
-                ★  玩转湛江：《隐秘的角落》取景地--赤坎老街 、双色海分界线--徐闻南极村
+                ★  明星海岛邂逅梵天净土
+                <w:br/>
+                治愈系玻璃海——分界洲岛 | 礼拜108米海上观音像（吉尼斯世界记录）——南山文化旅游区
+                <w:br/>
+                ★  地标级王牌景点一站式打卡·咖位拉满：5A天涯海角 | 5A大小洞天
+                <w:br/>
+                ★  网红打卡·海岸出片圣地：万宁网红沿海公路丨椰梦长廊 丨 天涯小镇
+                <w:br/>
+                ★  悠享海岛慢时光：海口骑楼老街丨西海岸海景观景台丨cdf海口国际免税城
+                <w:br/>
+                ★  贴心赠送：赠送非遗沉香手作+玫瑰谷电瓶车+定制矿泉水1瓶/人/天
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -589,490 +563,585 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-海口（飞行时间约70分钟）-儋州（车程约2.5小时）
-[...11 lines deleted...]
-                ◎抵达海口码头，海南段导游接团前往酒店办理入住休息。
+                广州-湛江（高铁约2小时；动车约3.5小时）-徐闻（车程约2.5小时）-海口（轮渡船约1小时40分钟）
+                <w:br/>
+                早上于指定时间自行抵达高铁站乘坐动车抵达湛江北站（高铁车次待定，时间参考：07:00-12:00之间车次；高铁车程约1.5-2小时；如无高铁票城市则默认更换为动车票二等座）
+                <w:br/>
+                ◎司机接团后前往徐闻码头（车程约2.5小时）乘坐轮渡前往海口（过海时间约1小时40分钟），途中可欣赏琼州海峡沿海风景。
+                <w:br/>
+                ◎抵达海口码头，海南段司机接团前往酒店办理入住休息。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 4、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
                 <w:br/>
                 5、高铁团的去程操作指引：游客自行前往广州白云站/广州站，凭着身份证刷卡进站。
                 <w:br/>
-                6、今日车程以及等候时间较长，建议自备干粮出发。湛江-徐闻安排接驳车往返，为保证行程顺利、湛江段车/导游不陪同过海，请谅解。
+                6、今日车程以及等候时间较长，建议自备干粮出发。湛江-徐闻安排接驳车往返，为保证行程顺利、湛江段车不陪同过海（如整团人数低于16人存在安排散拼车接驳），请谅解。
                 <w:br/>
                 7、抵达海口后自由活动，不含餐、旅游车及导游服务；
                 <w:br/>
                 8、当天入住酒店需自行交纳住店押金，退房时如房间无任何损坏等问题酒店会全额退还费用。
                 <w:br/>
                 9、酒店入住时间一般为：15:00后，如抵达酒店暂时无法入住酒店，请先寄存行李到酒店前台礼宾处。
                 <w:br/>
+                10、今晚入住海口酒店（舒适版）参考：海口逸臣/匡福嘉轩/爱丽/兴湖半岛/金世纪或不低于以上标准酒店；
+                <w:br/>
+                【如需升级豪华版酒店标准，差价可单询】
+                <w:br/>
                 交通：高铁+轮渡船+接驳车
                 <w:br/>
-                景点：湛江赤坎老街、徐闻南极村
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">海口指定酒店：海口宇海温泉宾馆/温庭酒店/爱丽酒店/格林豪泰/龙泉酒店/兴湖半岛酒店/良智汇品酒店/卓秀大酒店/北辰大酒店/海口崇华商务酒店或不低于以上标准网评3钻酒店</w:t>
+              <w:t xml:space="preserve">海口指定酒店（舒适版）：海口逸臣/匡福嘉轩/爱丽/兴湖半岛/金世纪或不低于以上标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                海口-澄迈（车程约1小时）-儋州（车程约2小时）
-[...23 lines deleted...]
-                ◎晚上入住海花岛2号岛/3号岛特色海景民宿酒店。
+                海口-陵水（车程约3小时）-三亚（车程约1.5小时）
+                <w:br/>
+                ◆ 享用早餐后，开始精彩的旅程
+                <w:br/>
+                ◆ 车览【万宁网红沿海公路】，一边是婀娜多姿的椰林，一边是广阔无垠的蓝色大海，被称为“会讲故事”的滨海旅游公路。
+                <w:br/>
+                ◆ 乘船登上【分界洲岛】国家5A级景区（含往返船费，含上下岛不少于3小时），海边洁白细腻的沙滩，岛上掩映在苍翠之中的木屋，曲径通幽的山顶小路，或海底漫步或放空发呆，自然自在度过一段海岛曼妙时光。因其得天独厚的的自然条件，被称为是“心灵的分界岛”、“坠落红尘的天堂”、“一个可以发呆的地方”。这里是划分热带与亚热带的分水岛，也是国家级珊瑚保护区，也是理想潜水基地（海上娱乐项目费用不含）；
+                <w:br/>
+                 &gt;&gt;登岛推荐网红拍照打卡点：
+                <w:br/>
+                Tips1：蓝白相间古罗马相间风格的月光古堡；
+                <w:br/>
+                Tips2：水晶池、初见亭与罗曼教堂组成的爱情海岸；
+                <w:br/>
+                Tips3：富有动漫画面感的码头灯塔；
+                <w:br/>
+                ● 温馨提醒：
+                <w:br/>
+                1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
+                <w:br/>
+                2.分界洲岛需要坐船上岛，乘船时间约15-20分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子，也可自备晕船药。
+                <w:br/>
+                3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
+                <w:br/>
+                4.分界洲岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待70周岁以上老人、孕妇及行动不便者，敬请谅解。
+                <w:br/>
+                <w:br/>
+                今晚入住三亚酒店（舒适版酒店参考）：三亚橡树庄园、海之韵、这片海、新兴花园、悦家或不低于以上标准酒店；
+                <w:br/>
+                【如需升级豪华版酒店，可补差价安排，费用请单询】
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：海口骑楼老街、澄迈福山咖啡小镇、海花岛
-[...1 lines deleted...]
-                自费项：海花岛收费园区项目，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
+                景点：车览万宁沿海公路、分界洲岛
+                <w:br/>
+                自费项：分界洲岛海上娱乐项目/电瓶车/表演等，价格以景区当天挂牌价为准，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">儋州指定酒店：海花岛2号岛/3号岛特色海景民宿（参考：花澜民宿）或不低于以上标准民宿酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">三亚酒店参考（舒适版）：三亚橡树庄园、海之韵、这片海、新兴花园、悦家或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                儋州-东方（车程约1.5小时）-三亚（车程约2小时）
-[...11 lines deleted...]
-                ◎下午打卡国家5A景区【天涯海角】（时间不少于120分钟，不含电瓶车），这里碧海、青山、白沙、巨磊、礁盘浑然一体，宛若七彩交融的丹青画屏；椰林、波涛、渔帆、鸥燕、云层辉映点衬，形成南国特有的椰风海韵。海湾沙滩上大小百块石耸立，“天涯”、“海角”和“南天一柱”巨石突兀其间，昂首天外，峥嵘壮观。在这里，望着碧波澄澈的波涛，观古老摩崖石刻，与相爱之人互相诉说自己的情意，执子之手，与子偕老。
+                三亚一地
+                <w:br/>
+                ◆ 享用早餐后，开始精彩的旅程
+                <w:br/>
+                ◆ 乘车前往游览国家5A景区【南山文化旅游区】（游览时间不少于120分钟)，景区由不二法门、108米海上观音、南山寺、三十三观音堂等组成，在这里您可以瞻仰世界上最高的海上观音像----108米的海上观音圣像，漫步椰林海岸海天佛国，感受海景园林之美。
+                <w:br/>
+                ◆ 赠送沉香非遗文化体验（免费体验，香制作后带走需要另行付费），让您享受惬意的南山休闲时光。
+                <w:br/>
+                ◆ 下午游览【大小洞天风景区】（时间不少于120分钟），这里被誉为“琼崖八百年第一山水名胜”，依山傍海，以奇特的海蚀地貌、道教文化、长寿文化和椰风海韵闻名。坐临小月湾，您可以沐浴鲸海西风，看鳌山白云，听晓月石涛，赏边城斜照，叹洞天秋蟾。
+                <w:br/>
+                ◆ 傍晚打卡【椰梦长廊】（时间不少于50分钟）三亚椰梦长廊，十里椰林临海而生。绵长沙滩连接碧海蓝天，潮起潮落轻抚海岸线。落日时分最为动人，夕阳倾洒金光，海面波光荡漾。漫步沙滩，静待一场海上黄昏，邂逅三亚治愈的椰风落日。
+                <w:br/>
+                <w:br/>
+                今晚入住三亚酒店（舒适版酒店参考）：三亚橡树庄园、海之韵、这片海、新兴花园、悦家或不低于以上标准酒店；
+                <w:br/>
+                【如需升级豪华版酒店，可补差价安排，费用请单询】
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：东方鱼鳞洲、西岛、天涯海角
-[...1 lines deleted...]
-                自费项：天涯海角、西岛电瓶车/园中园项目等不含，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
+                景点：南山、大小洞天、椰梦长廊
+                <w:br/>
+                自费项：南山/大小洞天电瓶车/园中园项目等不含，价格以景区当天挂牌价为准，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店：如家精选酒店/和颐至格酒店(三亚市政府情人桥店)/三亚悦家度假酒店（亚龙湾和泓假日阳光店）/雅布伦健康疗养度假酒店/康福瑞橡树庄园酒店(三亚湾椰梦长廊店)/海南盛德双鑫酒店/三亚湾晟月海景酒店或不低于以上标准网评3钻酒店</w:t>
+              <w:t xml:space="preserve">三亚酒店参考（舒适版）：三亚橡树庄园、海之韵、这片海、新兴花园、悦家或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三亚-万宁（车程约1.5小时）-海口（车程约3小时）
-[...17 lines deleted...]
-                ◎ 返回海口入住酒店休息。
+                三亚-海口（车程约3.5小时）
+                <w:br/>
+                ◆ 享用早餐后，开始精彩的旅程
+                <w:br/>
+                ◆参观【三亚亚龙湾国际玫瑰谷】（赠送电瓶车，时间不少于120分钟）位于三亚市亚龙湾国际旅游度假区内，总占地2755亩，是以"玫瑰之约，浪漫三亚"为主题，以农田、水库、山林的原生态为主体，以五彩缤纷的玫瑰花为载体，集玫瑰种植、玫瑰文化展示、旅游休闲度假于一体的玫瑰谷。
+                <w:br/>
+                ◆而后前往游览【天涯海角】（时间不少于120分钟，不含电瓶车/园区项目等），这里海水澄碧，烟波浩瀚，帆影点点，椰林婆娑，奇石林立、水天一色，观“南天一柱、天涯、海角”等石刻，感受天之边缘，海之尽头的意境。
+                <w:br/>
+                ◆下午打卡蓝白小镇【天涯小镇】（时间不少于60分钟），不必追赶人潮，来天涯小镇感受原生态滨海慢时光。蓝白街巷直通碧海，转角遇见涂鸦与繁花。海边咖啡馆适合发呆，老街藏着地道海南风味。没有过度商业化，一边是文艺出片景致，一边是渔村朴实烟火，适合漫步、拍照、静静等候一场海上黄昏。
+                <w:br/>
+                 ◆返回海口，结束行程后入住酒店。
+                <w:br/>
+                <w:br/>
+                今晚入住海口酒店（舒适版）参考：海口逸臣/匡福嘉轩/爱丽/兴湖半岛/金世纪或不低于以上标准酒店；
+                <w:br/>
+                【如需升级豪华版酒店标准，差价可单询】
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：玫瑰谷、直升机体验、日月湾、木兰湾
+                景点：玫瑰谷、天涯海角、天涯小镇
+                <w:br/>
+                购物点：玫瑰谷商场，主售化妆品、精油、特产等
+                <w:br/>
+                自费项：天涯海角观光车、海上项目/园区项目等不含，费用参考景区当天挂牌价，可根据自身需求进行选择
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">海口指定酒店：海口宇海温泉宾馆/温庭酒店/爱丽酒店/格林豪泰/龙泉酒店/兴湖半岛酒店/良智汇品酒店/卓秀大酒店/北辰大酒店/海口崇华商务酒店或不低于以上标准网评3钻酒店</w:t>
+              <w:t xml:space="preserve">海口酒店（舒适版）参考：海口逸臣/匡福嘉轩/爱丽/兴湖半岛/金世纪或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                海口一地
+                <w:br/>
+                ◆   酒店享用早餐；
+                <w:br/>
+                ◆ 前往打卡【西海岸海景观景台】（游览时间不少于40分钟），坐落西海岸滨海沿线，面朝辽阔琼州海峡，标志性复古钟楼伫立海边。凭栏远眺，无垠大海与城市天际线尽收眼底，漫步椰林滨海步道，聆听海浪拍岸，沉浸式感受海口的滨海浪漫.
+                <w:br/>
+                ◆ 然后前往游览【骑楼老街】（游览时间不少于120分钟），骑楼为上世纪初一批批从南洋回来的华侨借鉴当时的南洋建筑风格所建。其中最古老的建筑建于南宋，至今有700多年历史。骑楼大多布满优雅细致的雕塑和洋派的装饰，很有些巴洛克的味道。美食推荐：陈记辣汤饭、椰语堂清补凉、吴日彪蒜香排骨、甄大福老盐芭乐。
+                <w:br/>
+                ◆下午打卡【cdf海口国际免税城】（时间不少于120分钟），目前海南规模超大的单体免税综合体，海南文旅购物新地标。汇聚 800 + 海内外知名品牌，美妆香化、奢品箱包、珠宝腕表、酒水母婴品类齐全，一站式尽享离岛免税购物福利中免集团。梦幻的天际秘林中庭极具氛围感，逛购之余还可打卡拍照，集购物、休闲、打卡于一体，解锁海南别样度假体验。
+                <w:br/>
+                交通：旅游车
+                <w:br/>
+                景点：西海岸海景观景台、海口骑楼老街、cdf海口国际免税城
+                <w:br/>
+                购物点：cdf海口国际免税城
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海口酒店（舒适版）参考：海口逸臣/匡福嘉轩/爱丽/兴湖半岛/金世纪或不低于以上标准酒店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
                 海口-徐闻（轮渡约1小时40分钟）--湛江北站（车程约2.5小时）-广州（高铁约2小时）
                 <w:br/>
-                早餐后，根据高铁车次时间送往海口码头，乘坐轮渡船返回徐闻，徐闻接驳车送往湛江北站，乘坐高铁返回广州，结束全部旅程。
-[...1 lines deleted...]
-                温馨提示：湛江段用车存在安排散拼车进行接驳，请谅解。
+                早餐后，根据高铁车次时间送往海口码头，乘坐轮渡船返回徐闻，徐闻接驳车送往湛江北站，乘坐高铁返回目的地，结束全部旅程。
+                <w:br/>
+                温馨提示：湛江段用车安排散拼车进行接驳，请谅解。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、以上行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 2、因铁路局或天气的原因，动车/火车/轮渡船延误或取消班次导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                3、高铁团的回程操作指引：游客在海口码头乘坐轮渡前往徐闻码头，抵达后转乘接驳车前往湛江北站，客人刷身份证，乘坐高铁返回广州白云站，自行散团。
-[...3 lines deleted...]
-                交通：送团一趟+高铁
+                3、高铁团的回程操作指引：游客在海口码头乘坐轮渡前往徐闻码头，抵达后转乘接驳车前往湛江北站，客人刷身份证，乘坐高铁返回各地高铁站，自行散团。
+                <w:br/>
+                4、高铁版返程车次：16:00后车次，以实际出票车次为准。如遇高铁票无票情况，则自动默认为调整动车票往返。
+                <w:br/>
+                5、海南大部分景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，切勿误会为是我社安排的旅游购物店，旅行社不承担相关责任，游客可自主选择，此类投诉我社无法受理，敬请谅解！
+                <w:br/>
+                交通：轮渡+接驳车+高铁二等座
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1117,79 +1186,87 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州白云站/广州站-湛江北站往返高铁票二等座，徐闻/海安-海口码头往返轮渡船票；湛江-徐闻往返散拼接驳车；
+                1、交通：广州白云站/广州站/广州南-湛江北站/湛江西站往返高铁/动车票二等座，徐闻/海安-海口码头往返轮渡船票；湛江-徐闻往返散拼接驳车；
                 <w:br/>
                 由于高铁存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
-                2、住宿：当地高档标准酒店双人间+1晚海花岛特色海景民宿；不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：当地高档标准酒店双人间（舒适版，详细酒店参考行程描述）；不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：含4早4正，早餐酒店含，不用费用不退；正餐餐标30元/正，围桌8-10菜1汤，10人1桌，人数增减时，菜量相应增减，但维持餐标不变。团餐用餐如放弃不用，费用不退；如低于6人无法安排用餐，则退餐费自理。团餐用餐如放弃不用，费用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                3、用餐：含5早5正，早餐酒店含，不用费用不退；正餐为25元/人，围桌8-10菜1汤，10人1桌，人数增减时，菜量相应增减，但维持餐标不变。团餐用餐如放弃不用，费用不退；如低于8人无法安排用餐，则退餐费自理。
+                <w:br/>
+                此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：根据实际人数安排当地全程空调旅游车5-50座，保证每人一正座；湛江段用车保证每人一座位（不过海）；
                 <w:br/>
-                5、导游：D1湛江段导游服务+海南当地中文持证导游服务；不含全陪领队，最后一天返程接驳无导游服务，请知悉。
-[...1 lines deleted...]
-                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外），行程中包含的“西岛”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                5、导游：海南当地中文持证导游服务（8人以下安排导游兼司机）；不含全陪领队，湛江段接驳无导游服务，请知悉。
+                <w:br/>
+                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外），行程中包含的“分界洲岛”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。
+                <w:br/>
+                不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行或客人取消体验等，均不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、儿童标准：2-13岁且1.2米以下含半价高铁票/旅游车位费/正餐/服务费。其他不含，不占床不含超高早餐费用、不含超高轮渡船票，不含超高门票费用（超高请自理，部分景区超高界定为1米，部分为1.1-1.2米，不同景区界定定义不同，请知悉），超高费用敬请自理。不满6周岁如不占座可退高铁票260元/小；
+                7、儿童标准：
+                <w:br/>
+                儿童2-12岁且1.2米以下含往返半价高铁票/旅游车位费、正餐费、服务费，其他不含（不占床、不含超高早餐费用、不含超高轮渡船票，不含超高门票费用）（超高请自理，部分景区超高界定为1米，部分为1.1-1.2米，不同景区界定定义不同，请知悉），超高费用敬请自理。
                 <w:br/>
                 备注：
                 <w:br/>
-                关于动车高铁票儿童票须知：每一名持票成年人旅客可免费携带一名未满6周岁且不单独占用席位的儿童乘车，超过一名时，超过人数应当购买儿童优惠票。儿童年龄按乘车日期计算。
-[...1 lines deleted...]
-                关于轮渡船票儿童票须知：2-11周岁1.2米以下轮渡票免票，1.2-1.5米含半票42元/往返，1.5米（含）以上需按全价票购买84元/往返；（此费用不含，需自理）
+                1）、关于高铁票儿童票须知：每一名持票成年人旅客可免费携带一名未满6周岁且不单独占用席位的儿童乘车，超过一名时，超过人数应当购买儿童优惠票。儿童年龄按乘车日期计算。
+                <w:br/>
+                2）、关于轮渡船票儿童票须知：1.2米以下轮渡票免票，1.2-1.5米含半票42元/往返，1.5米（含）以上需按全价票购买84元/往返；（小童价此费用不含，需自理）
+                <w:br/>
+                3）、如6岁以下儿童高铁不占座可退高铁票240元/小
                 <w:br/>
                 2岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
-                8、购物点：无
+                8、购物点：2个（玫瑰谷自设商场、cdf海口国际免税城）
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、保险：含海南旅行社责任险；建议游客提前自行购买旅游人身意外险；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1211,52 +1288,651 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云站/广州站接送，高铁站集中，高铁站散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票/轮渡船票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
-                9、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
+                9、娱乐项目：导游会推荐晚间自费项目；海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">亚龙湾玫瑰谷，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开放式商场，化妆品、精油、特产等综合商品，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cdf海口国际免税城，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">各类免税商品（离岛免税）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">各大景区园中园项目/电瓶车/潜水等，选择性消费项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">各大景区园中园项目/电瓶车/潜水等，费用参考景区当天挂牌价，选择性消费项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">三亚千古情演出，自愿选择消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">立足于三亚长达一万年的恢弘历史长卷，以其崭新的舞台设计突破了传统空间与感觉的界限，让每一寸角落都满盈着演出怒放的张力，撼动着观众的视觉与听觉神经</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 280.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">三亚红色娘子军演出，自愿选择消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">将民族风俗、本土革命历史文化再演绎，以红色文化为载体，再现一出热血巾帼英雄浴火重生的传奇，唤醒沉睡已久的英雄梦。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 260.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1285,154 +1961,148 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-83371233）。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于高铁动车车次等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的车次往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、团队均提前5天或以上订购机票、高铁东坡票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、动车高铁票、门票、酒店、车费分摊等，我社不提供机票、高铁动车报销单据，客 人可自行前往办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此线路不推荐晚间自费项目；（景区园中园项目除外）
+                1、此线路为当地散拼团，由于每个出发地大交通费用不同，价格无法保持一致，请知悉。
                 <w:br/>
                 2、游客在海南旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
                 <w:br/>
                 3、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
                 <w:br/>
                 4、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
                 <w:br/>
                 5、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
                 <w:br/>
                 6、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
                 <w:br/>
                 7、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
                 <w:br/>
                 8、安全提示：旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间游客应注意自身安全，在海南旅游期间，我社不安排游客下海游泳。如游客私自下海游泳，所产生的一切后果由游客自行承担。在海南旅游期间，个人贵重物品由游客本人自行妥善保管，如若出现被偷、被抢、遗失事件，我社协助游客寻找或报案等相应的补救措施，但不承担赔偿和相关的责任！
                 <w:br/>
                 9、海南旅游车为滚动发班，均按每人一正座提前调车，如需加大车型，须补多出的车位差价（26座以下的车型均无行李箱）；抵达海南前48小时内取消合同的游客（如因航班延误无法抵达等），需向我社交已经产生的旅游车位费300元/人及合同约定的其它已产生费用；
                 <w:br/>
                 10、蜈支洲岛、分界洲岛、西岛、南湾猴岛“旺季”期间每天上岛人数有所限制，团队上岛需排队等候，因等待而延误岛上游览时间，游客需谅解并配合。因以上景区管理原因导致的投诉，旅行社无法承担责任。“旺季”期间，不愿排队等候上岛的团队，全团客人需提前一天决定并签字同意，蜈支州岛可与“西岛”或“分界洲岛” 景区2选1互换，行程当天抵达蜈支洲岛后方提出与其他景点互换的，游客需现场增补司机车费方可实施。否则旅行社只能按成本退还客人。
                 <w:br/>
                 11、行程外活动的安排: 为满足旅游者多样化需求，在行程时间安排允许、参加人数足够，且不影响其他旅游者行程安排的情况下，旅行社可根据旅游者实际需要，安排附件中所列活动。旅游者根据自身需要和个人喜好，自主、自愿参加附件中所列活动，对此签署的附件配合参与。
                 <w:br/>
                 12、客人在海南签署的团队行程变更确认表及意见单为合同附件，具有同样的法律效力。
                 <w:br/>
                 13、游客在海南的自由活动时间为：当日景点游览结束后自由活动（旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间的安全责任由游客自负），在海南旅游期间，我社对小孩和老人游客不承担监护权。
                 <w:br/>
@@ -1529,51 +2199,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1717,50 +2387,108 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>