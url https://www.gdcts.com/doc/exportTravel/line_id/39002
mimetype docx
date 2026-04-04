--- v0 (2026-02-13)
+++ v1 (2026-04-04)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【西欧 5-8月惠游】德国+法国+瑞士+意大利12天（国航广州起止北京飞）|罗马巴黎黄金对点|铁力士|五渔村小火车|卢浮宫含人工讲解|塞纳河游船|贡多拉|新天鹅堡外观+|米兰大教堂外观|品酒|含全餐|五大特色餐|含服务费|WIFI行程单</w:t>
+        <w:t xml:space="preserve">【西欧 5-8月惠游】德国+法国+瑞士+意大利12天（国航广州起止北京飞）|罗马巴黎黄金对点|铁力士|五渔村小火车|卢浮宫含人工讲解|塞纳河游船|贡多拉|新天鹅堡外观|米兰大教堂外观|品酒|含全餐|五大特色餐|含服务费|WIFI行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202602111640HC</w:t>
+              <w:t xml:space="preserve">EU202604021700HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1157,51 +1157,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卢塞恩-(大巴约68公里)-因特拉肯-(大巴约186公里)-米卢斯
                 <w:br/>
-                ●【铁力士雪山】入内（游览不少于2小时30分钟）,（含上下山缆车）以终年不融的冰川和冰川裂缝闻名世界。搭乘世界首创360度旋转缆车，透过巨型窗观赏阿尔卑斯山绝佳美景，抵达海拔3238米的铁力士山，峰顶终年积雪，极目远眺，冰山处处气势浩瀚，蔚为奇观。
+                ●【铁力士雪山】入内（游览不少于2小时30分钟）,（含上下山缆车）以终年不融的冰川和冰川裂缝闻名世界。搭乘世界首创360度旋转缆车，透过巨型窗观赏阿尔卑斯山绝佳美景，抵达海拔3238米的铁力士山，峰顶终年积雪，极目远眺，冰山处处气势浩瀚，蔚为奇观。（26年8月17日-12月11日为旋转缆车维修期，此期间将替换为非旋转式缆车登顶铁力士。）
                 <w:br/>
                 ●【因特拉肯】（游览不少于1小时30分钟）,自由活动。小镇位于阿尔卑斯山脉图恩湖及布里恩湖之间，这儿整年气候温和，湖光山色，环境优美，也是瑞士人心目中的避暑山庄。荷黑威格繁华商业街是因特拉肯主要的街道，您可以在此体验当地的风土人情。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：铁力士雪山餐厅午餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
@@ -1327,51 +1327,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴黎
                 <w:br/>
                 ●【塞纳河游船】入内（游览不少于1小时）,（含船票）塞纳河横贯巴黎，两岸风光美不胜收。巴黎的许多重要文物建筑都围绕着塞纳河两岸，乘坐塞纳河游船观赏风景是一种美的享受。
                 <w:br/>
-                ●【卢浮宫博物馆】入内（游览不少于1小时30分钟）,（周二闭馆）卢浮宫始建于1204年，这座城堡经历多次扩建，在法国大革命后改为博物馆，与伦敦大英博物馆、纽约大都会博物馆并称为世界三大博物馆。欣赏琳琅满目的世界艺术珍宝，以及有“卢浮宫三宝”之称的“蒙娜丽莎”、“维纳斯”雕像和“胜利女神”雕像，电影《卢浮魅影》《达·芬奇密码》还曾在此取景。后在卢浮宫附近自由活动。
+                ●【卢浮宫博物馆】入内（游览不少于1小时30分钟）,（周二闭馆）卢浮宫始建于1204年，这座城堡经历多次扩建，在法国大革命后改为博物馆，与伦敦大英博物馆、纽约大都会博物馆并称为世界三大博物馆。欣赏琳琅满目的世界艺术珍宝，以及有“卢浮宫三宝”之称的“蒙娜丽莎”、“维纳斯”雕像和“胜利女神”雕像，电影《卢浮魅影》《达·芬奇密码》还曾在此取景。后在卢浮宫附近自由活动（自由活动期间不含用车）。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：法式烤鸡餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1814,85 +1814,85 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详细请见附件</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">法国巴黎BENLUX PARIS免税店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">化妆品，免税商品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -2007,102 +2007,911 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详细请见附件</w:t>
+              <w:t xml:space="preserve">罗马 罗马深度游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">我们沿着《罗马假日》的脚步，参观西班牙广场、罗马废墟、许愿池喷泉、万神殿（外观）、纳沃纳广场等，感受这座古城的博大精深！ 含地接导游费、服务费、车费、停车费、司导加班费、进城费、设备费 游览约1小时 最低20人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">比萨 比萨斜塔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">游览举世闻名的【比萨斜塔】（不含登塔门票），参观建于九百年前用白色云石建造的【比萨大教堂及洗礼堂】，斜塔原是比萨大教堂所属的钟楼，不料地基不稳，又几百年斜立不倒，成为一个饶有趣的名胜。 进城税 停车费 司机车费 最低20人 约1小时</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">佛罗伦萨-老皇宫博物馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                博物馆集中了意大利文艺复兴时期的艺术作品和建筑风格，它是继古希腊之后的第二高峰，置身其中，使人流连忘返，难以忘怀。含门票、定位费，专业导游讲解
+                <w:br/>
+                最低20人
+                <w:br/>
+                约1小时
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T骨牛排餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">在意大利，一个酒名，一种奶酪，一道菜肴，它的名字都不是随便起的。要配上这个名字，它的每一个工序，每一道鉴别，都有严格的标准和要求。T骨牛排来自世界上体型最大和最古老的牛腰部的肉，必须使用木炭烤制，将牛排最鲜美的味道保留下来，外焦里嫩，鲜美多汁。参考菜单：沙拉+T骨牛排配土豆+冰淇淋/甜点+酒水</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">威尼斯 黄金大运河</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">黄金运河是威尼斯最主要的运河，贯穿了整个威尼斯市中心，与威尼斯内部的177条支流相通。黄金运河是威尼斯最繁华的地段，被人喻为威尼斯的香舍丽舍大街或者威尼斯的南京路，是威尼斯最为迷人的一道风景线，也是所有来到威尼斯的人最向往的地方，世界各大著名地理节目所拍摄的纪录片，无一例外都是在黄金运河上拍摄的。沿途可以看到许多的名胜古迹。 含定位费，船票，服务费（15人一船）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">€(欧元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">瑞士 黄金线路列车</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">你想象到的或者想象不到的人间仙境，尽在这条列车路上。当我们乘坐本地列车穿行的湖光山色和宁静村落中的时候，可以尽情欣赏【阿尔卑斯山脉和四散的湖泊】，所到之处的美丽风光，叫人舍不得眨眼。含火车费，预定费，司机导游加班费。约1小时30分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 140.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">琉森 琉森湖游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                琉森湖，地处陡峭的石灰岩山地中间，湖光山色相映，风景如画。您可以远眺皮拉图斯山，欣赏其诗意的自然美景。
+                <w:br/>
+                含船票，船夫服务费。
+                <w:br/>
+                最低人数20人	
+                <w:br/>
+                约45分钟
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎深度（夜游）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">夜游浪漫之都巴黎，感受埃菲尔铁塔的璀璨夺目，探寻拉丁街、莎士比亚书店，感受巴黎人的夜生活，全面深入体验巴黎城市风光。含司机加班费 夜间进城费 租车费 最低人数20人 约2小时(含往返市区至酒店)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎 法国海鲜大餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                法国面包.红/白葡萄酒.海鲜拼盘.法式蜗牛.鹅肝酱.冰淇淋甜品.主菜:可选择牛排/猪排/鸡排/鱼排。
+                <w:br/>
+                最低人数20人
+                <w:br/>
+                约1小时30分钟
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎 凡尔赛宫</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                凡尔赛宫是法兰西艺术的明珠，位于巴黎市郊，在路易十四时代修建。宫殿、花园壮观精美，内部陈设和装潢富艺术性。它是欧洲最大的唯一可以和北京故宫媲美的皇宫。
+                <w:br/>
+                含团队定位费，门票，中文讲解费，车费，停车费，司机加班费。参观约1小时。
+                <w:br/>
+                最低人数20人
+                <w:br/>
+                约1小时
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎歌舞表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">世界著名三大夜总会之一，法国顶尖歌舞艺术大师杰作，俊男美女、莺歌燕舞、香槟、美酒。含预订费+门票+车费+服务生服务费+司机、导游服务费含香槟或饮料。最低20人，约1小时45分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">105 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 260.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎 巴黎歌剧院</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎歌剧院：拿破仑三世荣耀，欧洲三大歌剧院之一，各大奢侈品牌发布会主办秀场。外表到内部都极其壮观奢华。追随《虎口脱险》的脚步，体会《歌剧魅影》的场景，真正亲身感受贵族们延续至今的社交场所，带给您无与伦比的视觉盛宴。 含门票、预定费、官导讲解费、车费、司机服务费。约1小时。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2613,51 +3422,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>