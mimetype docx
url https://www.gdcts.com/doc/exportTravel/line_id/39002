--- v1 (2026-04-04)
+++ v2 (2026-06-24)
@@ -3422,51 +3422,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>