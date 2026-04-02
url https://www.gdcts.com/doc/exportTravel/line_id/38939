--- v0 (2026-02-10)
+++ v1 (2026-04-02)
@@ -1591,51 +1591,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>