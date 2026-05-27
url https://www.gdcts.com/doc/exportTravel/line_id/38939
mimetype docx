--- v1 (2026-04-02)
+++ v2 (2026-05-27)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【赏花•繁花似锦】贵州贵阳双动6天 | 百里杜鹃 | 黄果树 | 西江千户苗寨 | 荔波小七孔 | 乌江寨 | 入住两晚景区特色客栈行程单</w:t>
+        <w:t xml:space="preserve">【避暑•西南胜景】贵州贵阳双动6天 | 乌蒙大草原 | 黄果树 | 织金洞 | 兴义万峰林 | 万峰湖 | 马岭河峡谷 | 升级2+1排保姆车行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">每团不超25人 3大特色美食</w:t>
+        <w:t xml:space="preserve">每团不超29人， 两大住宿标准选择</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260207GZ1</w:t>
+              <w:t xml:space="preserve">MJJQ-20260527TGZ1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -359,108 +359,122 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 去程：广州南-贵阳北08:00-15:00之间动车车次
                 <w:br/>
-                回程：贵阳北-广州南08:00-17:00之间动车车次，最终车次以实际出票为准
+                回程：贵阳北-广州南08:00-15:00之间动车车次，最终车次以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★每团不超25人纯玩品质游
-[...9 lines deleted...]
-                ★特色美食：瀑韵山珍宴+黔菜风味餐+苗家长桌宴，体验苗家高山流水
+                ★每团不超29人纯玩品质游，升级陆地头等舱横排2+1保姆车
+                <w:br/>
+                ★玩转西南美景
+                <w:br/>
+                黄果树大瀑布：享有“中华第一瀑”之盛誉，可以从上、下、前、后、左、右六个方位观赏。
+                <w:br/>
+                织金洞 ：雄伟壮观的“地下塔林”，千姿百态的岩溶景观，被誉为“岩溶瑰宝”。
+                <w:br/>
+                水城古镇：保留“三线建设”时期建筑元素，集自然、人文、观光、休闲、度假为一体。
+                <w:br/>
+                乌蒙大草原：一望无际的高原草场，充满神奇色彩美丽动人的高山湖泊。
+                <w:br/>
+                海坪彝族小镇：千户彝寨’重新演绎彝家故事。
+                <w:br/>
+                万峰林：典型性的喀斯特峰林，气势宏大壮阔，山峰形态奇特，美不胜收。
+                <w:br/>
+                马岭河峡谷：挂壁细流，或垂岩壁，集雄、奇、险、秀为一体，以地缝景观闻名于世。
+                <w:br/>
+                万峰湖：被称为" 万峰之湖，西南之最，山水画卷 " 。
+                <w:br/>
+                ★特色美食：【兴义布依八大碗】+【黄果树风味餐】
+                <w:br/>
+                ★贴心服务：落地无忧，24h专车接站，即接即走0等待
+                <w:br/>
+                ★甄选睡眠：两大住宿标准随心选 网评三钻版VS网评四钻版
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -617,517 +631,584 @@
                 推荐城市网红打卡地：
                 <w:br/>
                 黔灵山公园、东山寺、甲秀楼、文昌阁、花果园白宫、西普陀寺...
                 <w:br/>
                 推荐ctiywalk街巷：
                 <w:br/>
                 青云市集、新印厂1950、太平路、曹状元街、民生路、电台街、二七街...
                 <w:br/>
                 推荐美食：
                 <w:br/>
                 丝娃娃、豆腐圆子、肠旺面、牛羊肉粉、酸汤鱼、夺夺粉火锅、地摊火锅、烙锅...
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我社会有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 2、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 3、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
                 <w:br/>
                 4、动车团的去程操作指引：游客自行前往广州南站，凭着身份证刷卡进站。
                 <w:br/>
                 5、贵州属于高原山区，景区内多上下坡与台阶，如遇下雨地面湿滑容易滑倒，每位75岁（含）以上老年人，需一名60岁以下人员陪同出游，方可接待；因安全因素考虑，孕妇恕不接待。
                 <w:br/>
+                6、抵达酒店后，请提供您报名的名字+手机号码拿房，酒店入住免押金。
+                <w:br/>
+                7、两款住宿标准选择，不同住宿版本对应价格不同，请根据自身需求选择住宿版本：
+                <w:br/>
+                网评三钻版（贵阳酒店参考）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）、云上漫居、希岸清雅、地中海、聚融和、醉美贵州、飞雨林达酒店、格美酒店、金熙、极度、云上四季、华茂、凯希尼、四季黔景、机场宾馆、满兮、宜尚、柏曼、旅途时光双龙店、沁住、戴斯温德姆、瑞晟、北站艺术酒店、你好酒店或不低于以上标准酒店
+                <w:br/>
+                <w:br/>
+                网评四钻版（贵阳酒店参考）：TOWO上品国际、外滩一号、旅途浮光酒店（贵阳观山湖会展城店）、希顿、善润云庭、格林东方、林城万宜、百灵、雅斯特、喜天、智选、喀斯特、誉住、麗枫、达喜雅、锦江都城、凯里亚德、贵阳地中海温泉度假酒店、雅迪尔、城市森林、安巢多彩、维也纳、云鹭、金熙、金阳大酒店、浩宇都城、城市森林、维艾斯、林城万宜、丽怡、善润云庭、云谷智选、大成精舍、溪山里、凯恩斯、山水、和润锦雅、西湖花园、丽豪、皇朝、梵朴或不低于以上标准网评四钻酒店
+                <w:br/>
                 交通：动车+接站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">贵阳指定酒店（网评3钻）：如家精选酒店(贵阳高铁北站观山湖店)、贵阳筑悦轻居酒店（万象城火车站店） 格美酒店（贵阳火车站鸿通城店）、宜尚酒店（火车站沙冲路店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">贵阳指定酒店（网评3钻）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）或不低于以上标准网评3钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                贵阳→黄果树（车程约2.5小时）
-[...11 lines deleted...]
-                游览结束后前往【安顺】入住酒店休息。
+                贵阳→织金洞（车程约2小时） → 水城古镇（车程约2.5小时） → 六盘水酒店（车程约30分钟）
+                <w:br/>
+                早餐后乘车前往国家重点风景名胜区、世界地质公园——【织金洞】（游览时间3小时左右）（不含景区观光车28元/人，保险10元/人，费用需自理）。午餐后乘车前往前往游览【水城古镇】（游览时间1.5小时左右），游览结束乘车前往酒店入住。
+                <w:br/>
+                景点介绍：
+                <w:br/>
+                ★【织金洞】“中国溶洞之王”、地下塔林、广寒宫、凌霄殿、掌上明珠、霸王盔
+                <w:br/>
+                雄伟壮观的“地下塔林”、虚无缥缈的“铁山云雾”、一望无涯的“寂静群山”、磅礴而下的“百尺垂帘”、深奥无穷的“广寒宫”、神秘莫测的“灵霄殿”、豪迈挺拔的“银雨树”、纤细玲成的“卷曲石”、栩栩如生的“普贤骑象”、“婆媳情深”……一幅幅大画卷，一处处小场景，令人心魄震惊，叹为观止。据专家考察比较，织金洞规模体量、形态类别、景观效果都比誉冠全球的法国和南斯拉夫的溶洞更为宏大、齐全、美观。
+                <w:br/>
+                <w:br/>
+                ★【水城古镇】“荷城”、文化、山水、“一水绕两核”、“七桥串古今”
+                <w:br/>
+                以“文化”和“山水”为主题，围绕“一水绕两核”、“七桥串古今”构建，着眼于完善城市功能、保护古镇特色，注重保留水城古镇独特的建筑风格，保留“三线建设”时期建筑元素，是独具特色，集自然、人文、观光、休闲、度假为一体的特色古镇。
+                <w:br/>
+                <w:br/>
+                今晚入住六盘水酒店，两款住宿标准参考如下：
+                <w:br/>
+                网评三钻版（六盘水酒店参考）：凯宾、希尔曼、希诺、星俪恒、金山银林、水投善善、溪驰、凯泰、绿色森林、土司庄园、时代假日、盘布拉格度假酒店或不低于以上标准酒店
+                <w:br/>
+                网评四钻版（六盘水酒店参考）：星俪恒，澜铂、时代假日、艾兰国际、雨田、温德姆、美玲假日、博雅、凤凰祥林、锦欣、维也纳、腾龙、凉都印象、云嘉，温德姆，绿色森林或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：黄果树风景区
-[...1 lines deleted...]
-                自费项：黄果树不含环保车50元/人；保险10元/人，请现付导游；不含大瀑布往返扶梯50元/人，消费自愿原则
+                景点：织金洞、水城古镇
+                <w:br/>
+                自费项：织金洞不含景区观光车28元/人，保险10元/人，费用请现付导游或提前交付报名点；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：瀑韵山珍宴     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">安顺指定酒店（网评3钻）：艾丽金座酒店(安顺黄果树大街火车站店)、安顺宜尚酒店、 白玉兰酒店(安顺高铁西站店)、和颐至尚酒店(安顺黄果树大街大润发店)或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：特色黔味     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">六盘水指定酒店（网评3钻）：凯宾、希尔曼、希诺、星俪恒、金山银林、水投善善、溪驰、凯泰、绿色森林、土司庄园、时代假日、盘布拉格度假酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                安顺-百里杜鹃（车程约1.5小时）-乌江寨（车程约2.5小时）
-[...9 lines deleted...]
-                感受乌江寨的慢生活，畅游景区内【超好玩的小景点】，入夜，逛于乌江寨的“脉络”中，在灯光下闻暗香袭来，在古坊中品民俗的味道，更有无人机表演和乌江星音乐水舞秀的夺目。
+                安顺→海坪彝族小镇（车程约1小时）→乌蒙大草原（车程约1.5小时）→兴义（车程约3小时）
+                <w:br/>
+                早餐后，乘车前往游览【海坪彝族小镇】（游览时间2小时左右）（不含景区观光车20元/段，费用需自理，请现付导游）。午餐后前往【乌蒙大草原】（游览时间3小时左右）（不含景区摆渡车25元/人，费用需自理，请现付导游；不含景区七彩滑道20元/人、玻璃水滑道100元/人、网红甩桥30元/人、骑马60元/人、射箭10元/人，属景区内自愿消费项目），游览完毕乘车前往酒店入住。
+                <w:br/>
+                <w:br/>
+                景点介绍如下：
+                <w:br/>
+                ★【海坪彝族小镇】“千户彝寨”、彝族吊脚楼、土墙房风格、彝族风情街
+                <w:br/>
+                与玉舍国家森林公园以“世界第一高铁”相连，以贵州省水城县海坪易扶搬迁安置点为核心打造建设，内有彝族风情街、商业街、火把节广场、酒店民宿、九重宫殿历史文化博物馆、太阳历广场、鞭陀博物馆、希慕遮广场等建筑群，是一个集文化体验、观光生活、演出娱乐为一体的度假休闲圣地。小镇依山傍水，根据彝族人民发展壮大的历史性转折“六祖分支”按照六个组团进行规划建设，建筑形式将传统彝族吊脚楼、院落、土墙房等风格融合，充分传承彝族人民的传统文化。
+                <w:br/>
+                <w:br/>
+                ★【乌蒙大草原】万亩草场、云海佛光、坡上草原、风力发电站
+                <w:br/>
+                国家4A级景区，又称“坡上草原”，在这里可以体会“会当凌绝顶”气势，是贵州最大的草场，贵州海拔最高的湖泊。在这里可以看到佛光和草原牧色、高山杜鹃云海奇观、日出日落等景观。景区有10万亩草场、4万亩矮脚杜鹃，还有长海子、云海佛光、悬崖峭壁、吴王扎营山、管家老岩、银厂口子以及彝族风情等独特的自然和人文景观。
+                <w:br/>
+                <w:br/>
+                ★今晚入住兴义酒店，两大住宿标准参考如下：
+                <w:br/>
+                网评三钻版（兴义酒店参考）：布谷鸟、梦乐城大商汇店、黔山、凤凰、洛克时光、丽枫、贵湘大酒店、栖谷假日或不低于以上标准酒店
+                <w:br/>
+                网评四钻版（兴义酒店参考）：凤凰，洛克时光，梦乐城，海钰，金洲，地标，泽栖，驿辰红木，皇冠，民航金盛国际，百花，赵庄，峰林悦山，湖景，品度假或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：百里杜鹃、乌江寨
-[...1 lines deleted...]
-                自费项：百里杜鹃不含电瓶车60元/人，请现付导游
+                景点：乌蒙大草原、海坪彝族小镇
+                <w:br/>
+                自费项：海坪彝族小镇不含景区观光车20元/段，乌蒙大草原含景区摆渡车25元/人，费用请现付导游或提前交付报名点；乌蒙大草原园区其他娱乐项目，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：黔菜风味餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">乌江寨特色酒店：乌江寨暮山酒店二号楼或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">兴义指定酒店（网评3钻版）：布谷鸟、梦乐城大商汇店、黔山、凤凰、洛克时光、丽枫、贵湘大酒店、栖谷假日或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌江寨-西江千户苗寨（车程约4小时）
-[...12 lines deleted...]
-                温馨提示：西江客栈住宿条件一般，请勿期望值过高。
+                酒店→马岭河（车程约30分钟）→万峰林（车程约30分钟）→万峰湖（车程约1小时）→兴义酒店（车程约1小时）
+                <w:br/>
+                早餐后乘车前往【马岭河峡谷】（游览时间2小时左右）（不含观光电梯单程30元/人、往返40元/人，属景区内自愿消费项目），午餐后乘车前往“中国锥状喀斯特博物馆”【万峰林景区】（游览时间2小时左右）（不含景区观光车50元/人，费用需自理，请现付导游；小火车50元/人，属景区内自愿消费项目）。游览完毕乘车前往【万峰湖景区】（游览时间1小时左右）（不含游船80元/人，费用需自理，请现付导游），游览结束后入住酒店。
+                <w:br/>
+                <w:br/>
+                景点介绍如下：
+                <w:br/>
+                ★【马岭河峡谷】“百画、百瀑、百帘、百泉”、“天下第一缝，中国第一漂”、一步一景
+                <w:br/>
+                由于长期雨水的侵蚀作用，地块被塑蚀成深切狭长的地缝景观，孕育了多姿态多采的“百画、百瀑、百帘、百泉”的奇观，构成了马岭河峡谷的独特风景 “百画”，拥有国家自然遗产、国家重点风景名胜区、国家地质公园三大桂冠。景区内人文古迹众多，民族风情浓郁，气候温和湿润，四季如春，昼夜温差小，冬无严寒，夏无酷暑，是人们寻幽、览胜、访古、探奇、避暑、休闲的胜地。由于“千泉归壑，溪水溯蚀”的作用，孕育着多姿多彩的峡谷奇观。
+                <w:br/>
+                <w:br/>
+                ★【万峰林景区】喀斯特峰林、列阵峰林、宝剑峰林、群龙峰林、罗汉峰林、叠帽峰林
+                <w:br/>
+                由近两万座奇峰翠峦组成，放眼万峰，山形高耸、连绵不断、气势宏大壮阔，与山下弯曲的河流、古朴的村寨、葱郁的树林融为一体，构成天底下罕见的峰林田园风光。明代著名旅行家徐霞客就曾到过万峰林，赞叹：“天下山峰何其多，惟有此处峰成林”。根据峰林的形态，分为列阵峰林、宝剑峰林、群龙峰林、罗汉峰林、叠帽峰林等五大类型。每一类都各具特色，既独立成趣，又与其他类型的峰林相辅相成，组成雄奇浩瀚的景观。万峰林旅游景区先后获得“国家重点风景名胜区”、“中国最美的五大峰林”等称号。
+                <w:br/>
+                <w:br/>
+                ★【万峰湖】一日三景、吉隆堡、红椿码头、水上布依山寨
+                <w:br/>
+                万峰湖因万峰环绕而得名，是云贵高原上的一颗平湖明珠，享有“ 万峰之湖，西南之最，南国风光，山水画卷 ”之美誉。景区美景天成，山中有水，水中有山，烟波浩渺，丛峦叠嶂，鱼肥水美，是众多钓鱼者聚会的天堂，湖光山色美不胜收。它早、中、晚景致各异，还有“一日三景”的美誉。
+                <w:br/>
+                <w:br/>
+                ★今晚入住兴义酒店，两大住宿标准参考如下：
+                <w:br/>
+                网评三钻版（兴义酒店参考）：布谷鸟、梦乐城大商汇店、黔山、凤凰、洛克时光、丽枫、贵湘大酒店、栖谷假日或不低于以上标准酒店
+                <w:br/>
+                网评四钻版（兴义酒店参考）：凤凰，洛克时光，梦乐城，海钰，金洲，地标，泽栖，驿辰红木，皇冠，民航金盛国际，百花，赵庄，峰林悦山，湖景，品度假或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：乌江寨、西江千户苗寨
-[...1 lines deleted...]
-                自费项：西江不含4段电瓶车20元/人，保险10元/人，请现付导游
+                景点：马岭河、万峰林、万峰湖
+                <w:br/>
+                自费项：万峰林不含景区观光车50元/人、万峰湖不含游船80元/人，请现付导游或提交交付报名点；马岭河不含观光电梯单程30元/人、往返40元/人/万峰林不含小火车50元/人，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：苗家长桌宴     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西江特色客栈：苗镜隐山别院(西江千户苗寨观景台店)、遇见西江假日酒店 牧云梯田全景美宿、西江花语水岸或不低于以上标准客栈</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：兴义布依八大碗     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">兴义指定酒店（网评3钻版）：布谷鸟、梦乐城大商汇店、黔山、凤凰、洛克时光、丽枫、贵湘大酒店、栖谷假日或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西江-荔波小七孔（车程约3小时）-贵阳（车程约3.5小时）
-[...17 lines deleted...]
-                结束后前往【贵阳】入住酒店休息。
+                酒店 → 黄果树（车程约3小时）→ 贵阳（车程约2.5小时）
+                <w:br/>
+                早餐后乘车前往【黄果树风景名胜区】，为国家AAAAA级景区，景点之间需换乘景区观光车（50元/人，保险10元/人，费用需自理，请现付导游；不含大瀑布扶梯单程30元/人、双程50元/人，属景区内自愿选择消费项目。）游览完毕乘车前往酒店入住。
+                <w:br/>
+                景点介绍如下：
+                <w:br/>
+                ★【黄果树大瀑布】（游览时间2小时左右）亚洲第一大瀑布、盆景园、水帘洞、可从8个方位观赏
+                <w:br/>
+                世界著名大瀑布之一，以水势浩大著称。瀑布高度为77.8米，宽101米，也是亚洲第一大瀑布，可以从上、下、前、后、左、右、里、外八个方位观赏。每当水量充沛时，黄果树瀑布便如银河倾泻，水声震耳欲聋，气势磅礴，令人叹为观止。瀑布后有一长达134米的水帘洞拦腰横穿瀑布而过，穿过水帘洞，仰望大珠小珠落玉盘。
+                <w:br/>
+                <w:br/>
+                ★【天星桥上半程】（游览时间1小时左右）数生步、水上石林、美女榕、天星湖、高老庄
+                <w:br/>
+                脚踏在石上，人行在水中，小桥流水，曲径通幽，这里溶汇了喀斯特地貌的精华，集山、水、林、洞、根、滕、石、瀑为一体。蕴含了世界上每个人生日的数生步，自然形成宛如美女的根抱石景观，风刀水剑刻就的万顷盆景，根笔藤墨绘帛的千古绝画，带您领略大自然的鬼斧神工。
+                <w:br/>
+                <w:br/>
+                ★【陡坡塘瀑布】（游览时间1小时左右）“吼瀑”、西游记
+                <w:br/>
+                黄果树瀑布群中最宽的瀑布，是一个高21米、宽达105米的天然坝型瀑布，平水时，水流清澈，瀑布水层沿着和缓的瀑面，均匀地撒开，如一层薄薄的、半透明的面纱，又如一面面张开的素绢扇面，在阳光下泛着银光，故有人戏称为“新娘面纱”。但当洪季来临，白水河中由于携带了大量山洪冲下来的泥沙而呈土黄色，陡坡塘瀑布便消失了往日平水时的秀色，而变得异常凶猛雄壮。 这里也是《西游记》中唐僧师徒四人牵马过河的取景地。
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、水帘洞游览特别提示：
+                <w:br/>
+                （1）根据黄果树景区最新规定，水帘洞景点实行分时段实名预约制，需自行登录微信小程序“安旅通”平台或现场扫码进行预约；
+                <w:br/>
+                （2）旅行社团队票仅包含景区首道大门票，如需游览水帘洞，需根据行程内导游通知，进行时段预约，旅行社无法保证预约成功；
+                <w:br/>
+                （3）水帘洞道路狭窄，预约名额有限，如因库存问题，造成水帘洞无法参观，无任何费用退还，且不接受关于水帘洞未预约成功的投诉赔偿。
+                <w:br/>
+                参团即默认同意。以上敬请谅解！
+                <w:br/>
+                2、今日会稍早出发前往黄果树大瀑布，如果您没有休息好，可以在车上小憩，感谢您的理解与支持。
+                <w:br/>
+                天星桥景区分上半段及下半段，为节省体力提升游览品质，本行程安排游览半程。
+                <w:br/>
+                <w:br/>
+                ★今晚入住贵阳酒店，两款住宿标准参考如下：
+                <w:br/>
+                网评三钻版（贵阳酒店参考）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）、云上漫居、希岸清雅、地中海、聚融和、醉美贵州、飞雨林达酒店、格美酒店、金熙、极度、云上四季、华茂、凯希尼、四季黔景、机场宾馆、满兮、宜尚、柏曼、旅途时光双龙店、沁住、戴斯温德姆、瑞晟、北站艺术酒店、你好酒店或不低于以上标准酒店
+                <w:br/>
+                <w:br/>
+                网评四钻版（贵阳酒店参考）：TOWO上品国际、外滩一号、旅途浮光酒店（贵阳观山湖会展城店）、希顿、善润云庭、格林东方、林城万宜、百灵、雅斯特、喜天、智选、喀斯特、誉住、麗枫、达喜雅、锦江都城、凯里亚德、贵阳地中海温泉度假酒店、雅迪尔、城市森林、安巢多彩、维也纳、云鹭、金熙、金阳大酒店、浩宇都城、城市森林、维艾斯、林城万宜、丽怡、善润云庭、云谷智选、大成精舍、溪山里、凯恩斯、山水、和润锦雅、西湖花园、丽豪、皇朝、梵朴或不低于以上标准网评四钻酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：荔波小七孔
-[...1 lines deleted...]
-                自费项：荔波小七孔不含电瓶车40元/人、保险10元/人，请现付导游 ；鸳鸯湖不含划船30元/人，自愿选择消费
+                景点：黄果树风景名胜区
+                <w:br/>
+                自费项：黄果树风景名胜区不含50元/人，保险10元/人，请现付导游或提前交付报名点；不含大瀑布扶梯单程30元/人、双程50元/人，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：瑶家石锅鱼     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">贵阳指定酒店（网评3钻）：如家精选酒店(贵阳高铁北站观山湖店)、贵阳筑悦轻居酒店（万象城火车站店） 格美酒店（贵阳火车站鸿通城店）、宜尚酒店（火车站沙冲路店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：黄果树风味餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵阳指定酒店（网评3钻）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）或不低于以上标准网评3钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 贵阳北/东→广州（动车车程约5.5小时）
                 <w:br/>
                 早餐后，自由活动，而后根据您的高铁时间前往高铁北站/东站，结束全部的贵州之行。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、以上行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 2、因铁路局或天气的原因，动车/火车/轮渡船延误或取消班次导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 3、我社送站起点均为贵阳市主城区（观山湖区、云岩区、南明区），如因提前返回，从景点送站或客人自行续住两城区以外的酒店，所产生的送站费用增加，请自理。
                 <w:br/>
-                4、涉及部分景区免票、半票政策团款已直接减扣，请知悉。
-[...5 lines deleted...]
-                7、游客必读：在旅游期间，游客应配合导游工作，如游客发生任何问题，第一时间向我社导游反映，由导游协助客人协调解决。若客人接受了协调处理结果，视为客人同意按旅游约定履行自己的义务。若第一时间没向我社导游反应，事后再反应或否认旅游约定的，我社概不接受。
+                4、烦请客人在高铁站自行等候进站、过安检等事宜；火车站的旅游车只能送至火车站前面600米左右的旅游停车点，需客人自行步行600米左右进站。
+                <w:br/>
+                5、涉及部分景区免票、半票政策团款已直接减扣，请知悉。
+                <w:br/>
+                6、行程不包含游客自由活动期间一切交通费用及另行送站费用，如需地接公司安排需游客报名时额外支付或自理。
+                <w:br/>
+                7、贵州景区/餐厅周边均设有个体商户商铺，非我司安排的购物店，请谨慎消费；
+                <w:br/>
+                8、游客必读：在旅游期间，游客应配合导游工作，如游客发生任何问题，第一时间向我社导游反映，由导游协助客人协调解决。若客人接受了协调处理结果，视为客人同意按旅游约定履行自己的义务。若第一时间没向我社导游反应，事后再反应或否认旅游约定的，我社概不接受。
                 <w:br/>
                 交通：动车+送站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1197,65 +1278,69 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
-                2、住宿：全程当地高档标准建设双人间，1晚入住西江特色客栈+1晚乌江寨特色酒店；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程当地高档/豪华标准建设双人间（即网评3钻版/4钻版2选1）【参考酒店请看行程备注，住宿先后顺序可根据实际情况调整】；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：5早4正餐，早餐为酒店包含（不含床请自理），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变：不用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
-[...1 lines deleted...]
-                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，百里杜鹃，小七孔，西江苗寨，乌江寨）；不包含景区内必乘交通车215 元/人，请现付导游；
+                3、用餐：5早5正餐，早餐为酒店包含（不含床请自理），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变：不用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，织金洞、乌蒙大草原、马岭河、万峰湖、万峰林）；不包含景区内必乘交通车273 元/人，请现付导游；
+                <w:br/>
+                不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                5、用车：全程当地旅游空调大巴车接待（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；随车配备USB充电接口或全程配备充电宝；
-[...1 lines deleted...]
-                6、导游：当地普通话导游服务，费用已含导游服务费。不派全陪领队
+                5、用车：横排2+1头等舱保姆车（7人以内根据人数匹配5座-9座车型）（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；随车配备USB充电接口或全程配备充电宝；
+                <w:br/>
+                6、导游：当地普通话导游服务（4人以内司兼导，司导是司机兼向导，进行简单的概况讲解，不陪伴进景区）。费用已含导游服务费。不派全陪领队
                 <w:br/>
                 7、儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。
+                <w:br/>
+                2周岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 儿童动车费用退补标准：根据铁路部门的相关规定
                 <w:br/>
                 6岁以下儿童如不占座，我司将在儿童价基础上退动车费370/人；
                 <w:br/>
                 6周岁-14岁儿童半价票，不产生退补费用
                 <w:br/>
                 备注：报名时请将儿童准确年龄告知我司，我司根据儿童年龄判断动车费用的退补，如果车上临时补票是没有座位的。
                 <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、退费标准：以上景点门票均为旅行社综合性和优惠套票政策报价；凡持有效优惠证件及享受全免优惠政策游客均按以下标准退费：
                 <w:br/>
                 由于自身原因放弃景点参观费用不退；赠送景点和景交无任何退费；
                 <w:br/>
                 注：旅行社购买需凭游客身份证实名登记，请配合导游出示身份证;区域性优惠政策及特殊证件不予退费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1287,54 +1372,338 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；贵州区域酒店无加床或三人房
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州南站接送，南站集中，南站散团。
                 <w:br/>
-                6、不包含景区内必乘交通车215 元/人，请现付导游；（黄果树50元/人，黄果树保险10元/人，西江苗寨20元/人，保险10元/人，小七孔40元/人，小七孔保险10元/人，百里杜鹃电瓶车保险75元/人）； 
-[...1 lines deleted...]
-                7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等：215元/人（同成人）
+                6、不包含景区内必乘交通车273 元/人，请现付导游或交付报名点；（黄果树观光车50元/人+保险10元/人，织金洞观光车28元/人+保险10/人，万峰林观光车50元/人，万峰湖游船80元/人，乌蒙大草原摆渡车25元/人，海坪彝族小镇观光车20元/段，合计273元/人）
+                <w:br/>
+                7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等：273元/人（同成人）；
+                <w:br/>
+                8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
+                <w:br/>
+                不含景区内自费项目：黄果树大瀑布扶梯单程30元/人、双程50元/人，万峰林小火车50元/人，马岭河电梯单程30元/人、往返40元/人，乌蒙大草原七彩滑道20元/人、玻璃水滑道100元/人、网红甩桥30元/人、骑马60元/人、射箭10元/人，属景区内自愿选择消费项目，可根据个人需要自愿选择。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">必乘景区交通车保险，现付导游或交付报名点</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                织金洞不含景区观光车28元/人，保险10元/人
+                <w:br/>
+                海坪彝族小镇不含景区观光车20元/段，乌蒙大草原含景区摆渡车25元/人
+                <w:br/>
+                万峰林不含景区观光车50元/人、万峰湖不含游船80元/人
+                <w:br/>
+                黄果树风景名胜区不含50元/人，保险10元/人，请现付导游或提前交付报名点
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区其他非必乘项目，游船/电梯等，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                黄果树大瀑布扶梯单程30元/人、双程50元/人
+                <w:br/>
+                马岭河不含观光电梯单程30元/人、往返40元/人/万峰林不含小火车50元/人
+                <w:br/>
+                乌蒙大草原自设各类娱乐项目（如七彩滑道20元/人、玻璃水滑道100元/人、网红甩桥30元/人、骑马60元/人、射箭10元/人）等
+                <w:br/>
+                以上项目遵循消费自愿原则
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1363,105 +1732,101 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：13250781662。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明：
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
+                <w:br/>
+                2、由于动车车次等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、根据《旅游法》相关规定：因台风/大雨/大雾等不可抗力因素造成旅游者不能出行或当地滞留的，旅行社会协助客人采取相应的措施，为此而增加的食宿、高铁退票改签、航班退改等费用，均由旅游者承担。
+                <w:br/>
+                4、团队均提前 7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、贵州地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、贵州部分景区及酒店为方便游客，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
+                <w:br/>
+                10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满18周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待75周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...3 lines deleted...]
-                14、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1591,51 +1956,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1779,50 +2144,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>