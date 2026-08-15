--- v2 (2026-05-27)
+++ v3 (2026-08-15)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【避暑•西南胜景】贵州贵阳双动6天 | 乌蒙大草原 | 黄果树 | 织金洞 | 兴义万峰林 | 万峰湖 | 马岭河峡谷 | 升级2+1排保姆车行程单</w:t>
+        <w:t xml:space="preserve">【避暑•西南胜景】贵州贵阳双动6天 | 乌蒙大草原 | 黄果树 | 织金洞 | 兴义万峰林 | 万峰湖 | 马岭河峡谷 | 远观花江峡谷大桥 | 升级2+1排保姆车行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">每团不超29人， 两大住宿标准选择</w:t>
+        <w:t xml:space="preserve">每团不超30人， 两大住宿标准选择</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -406,51 +406,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★每团不超29人纯玩品质游，升级陆地头等舱横排2+1保姆车
+                ★每团不超30人纯玩品质游，升级陆地头等舱横排2+1保姆车
                 <w:br/>
                 ★玩转西南美景
                 <w:br/>
                 黄果树大瀑布：享有“中华第一瀑”之盛誉，可以从上、下、前、后、左、右六个方位观赏。
                 <w:br/>
                 织金洞 ：雄伟壮观的“地下塔林”，千姿百态的岩溶景观，被誉为“岩溶瑰宝”。
                 <w:br/>
                 水城古镇：保留“三线建设”时期建筑元素，集自然、人文、观光、休闲、度假为一体。
                 <w:br/>
                 乌蒙大草原：一望无际的高原草场，充满神奇色彩美丽动人的高山湖泊。
                 <w:br/>
                 海坪彝族小镇：千户彝寨’重新演绎彝家故事。
                 <w:br/>
                 万峰林：典型性的喀斯特峰林，气势宏大壮阔，山峰形态奇特，美不胜收。
                 <w:br/>
                 马岭河峡谷：挂壁细流，或垂岩壁，集雄、奇、险、秀为一体，以地缝景观闻名于世。
                 <w:br/>
                 万峰湖：被称为" 万峰之湖，西南之最，山水画卷 " 。
                 <w:br/>
                 ★特色美食：【兴义布依八大碗】+【黄果树风味餐】
                 <w:br/>
                 ★贴心服务：落地无忧，24h专车接站，即接即走0等待
                 <w:br/>
                 ★甄选睡眠：两大住宿标准随心选 网评三钻版VS网评四钻版
               </w:t>
@@ -635,54 +635,54 @@
                 推荐ctiywalk街巷：
                 <w:br/>
                 青云市集、新印厂1950、太平路、曹状元街、民生路、电台街、二七街...
                 <w:br/>
                 推荐美食：
                 <w:br/>
                 丝娃娃、豆腐圆子、肠旺面、牛羊肉粉、酸汤鱼、夺夺粉火锅、地摊火锅、烙锅...
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我社会有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 2、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 3、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
                 <w:br/>
                 4、动车团的去程操作指引：游客自行前往广州南站，凭着身份证刷卡进站。
                 <w:br/>
                 5、贵州属于高原山区，景区内多上下坡与台阶，如遇下雨地面湿滑容易滑倒，每位75岁（含）以上老年人，需一名60岁以下人员陪同出游，方可接待；因安全因素考虑，孕妇恕不接待。
                 <w:br/>
                 6、抵达酒店后，请提供您报名的名字+手机号码拿房，酒店入住免押金。
                 <w:br/>
                 7、两款住宿标准选择，不同住宿版本对应价格不同，请根据自身需求选择住宿版本：
                 <w:br/>
-                网评三钻版（贵阳酒店参考）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）、云上漫居、希岸清雅、地中海、聚融和、醉美贵州、飞雨林达酒店、格美酒店、金熙、极度、云上四季、华茂、凯希尼、四季黔景、机场宾馆、满兮、宜尚、柏曼、旅途时光双龙店、沁住、戴斯温德姆、瑞晟、北站艺术酒店、你好酒店或不低于以上标准酒店
-[...2 lines deleted...]
-                网评四钻版（贵阳酒店参考）：TOWO上品国际、外滩一号、旅途浮光酒店（贵阳观山湖会展城店）、希顿、善润云庭、格林东方、林城万宜、百灵、雅斯特、喜天、智选、喀斯特、誉住、麗枫、达喜雅、锦江都城、凯里亚德、贵阳地中海温泉度假酒店、雅迪尔、城市森林、安巢多彩、维也纳、云鹭、金熙、金阳大酒店、浩宇都城、城市森林、维艾斯、林城万宜、丽怡、善润云庭、云谷智选、大成精舍、溪山里、凯恩斯、山水、和润锦雅、西湖花园、丽豪、皇朝、梵朴或不低于以上标准网评四钻酒店
+                网评三钻版（贵阳酒店参考）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）、云上漫居、希岸清雅、地中海、聚融和、醉美贵州、飞雨林达酒店、格美酒店、金熙、极度、云上四季、华茂、凯希尼、四季黔景、机场宾馆、满兮、宜尚、柏曼、旅途时光双龙店、沁住、戴斯温德姆、瑞晟、北站艺术酒店、你好酒店、又见·城市度假酒店、瑞珈喜、久星、锦逸、雅斯特、铂纳斯酒店、格美或不低于以上标准酒店
+                <w:br/>
+                <w:br/>
+                网评四钻版（贵阳酒店参考）：TOWO上品国际、外滩一号、旅途浮光酒店（贵阳观山湖会展城店）、希顿、善润云庭、格林东方、林城万宜、百灵、雅斯特、喜天、智选、喀斯特、誉住、麗枫、达喜雅、锦江都城、凯里亚德、贵阳地中海温泉度假酒店、雅迪尔、城市森林、安巢多彩、维也纳、云鹭、金熙、金阳大酒店、浩宇都城、丽怡、云谷智选、大成精舍、溪山里、凯恩斯、山水、和润锦雅、丽豪、皇朝、梵朴、西苑锦润、开元名庭、和润国际、翼汇航空观山驿、南天、建设大厦、美居、城际、怡程、翼汇国际航空、胜开国际、云上丽呈、维尔多斯、双龙旅途浮光、双龙维也纳、双龙爽逸同呈或不低于以上标准网评四钻酒店
                 <w:br/>
                 交通：动车+接站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -732,53 +732,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 贵阳→织金洞（车程约2小时） → 水城古镇（车程约2.5小时） → 六盘水酒店（车程约30分钟）
                 <w:br/>
                 早餐后乘车前往国家重点风景名胜区、世界地质公园——【织金洞】（游览时间3小时左右）（不含景区观光车28元/人，保险10元/人，费用需自理）。午餐后乘车前往前往游览【水城古镇】（游览时间1.5小时左右），游览结束乘车前往酒店入住。
                 <w:br/>
                 景点介绍：
                 <w:br/>
                 ★【织金洞】“中国溶洞之王”、地下塔林、广寒宫、凌霄殿、掌上明珠、霸王盔
                 <w:br/>
                 雄伟壮观的“地下塔林”、虚无缥缈的“铁山云雾”、一望无涯的“寂静群山”、磅礴而下的“百尺垂帘”、深奥无穷的“广寒宫”、神秘莫测的“灵霄殿”、豪迈挺拔的“银雨树”、纤细玲成的“卷曲石”、栩栩如生的“普贤骑象”、“婆媳情深”……一幅幅大画卷，一处处小场景，令人心魄震惊，叹为观止。据专家考察比较，织金洞规模体量、形态类别、景观效果都比誉冠全球的法国和南斯拉夫的溶洞更为宏大、齐全、美观。
                 <w:br/>
                 <w:br/>
                 ★【水城古镇】“荷城”、文化、山水、“一水绕两核”、“七桥串古今”
                 <w:br/>
                 以“文化”和“山水”为主题，围绕“一水绕两核”、“七桥串古今”构建，着眼于完善城市功能、保护古镇特色，注重保留水城古镇独特的建筑风格，保留“三线建设”时期建筑元素，是独具特色，集自然、人文、观光、休闲、度假为一体的特色古镇。
                 <w:br/>
                 <w:br/>
                 今晚入住六盘水酒店，两款住宿标准参考如下：
                 <w:br/>
-                网评三钻版（六盘水酒店参考）：凯宾、希尔曼、希诺、星俪恒、金山银林、水投善善、溪驰、凯泰、绿色森林、土司庄园、时代假日、盘布拉格度假酒店或不低于以上标准酒店
-[...1 lines deleted...]
-                网评四钻版（六盘水酒店参考）：星俪恒，澜铂、时代假日、艾兰国际、雨田、温德姆、美玲假日、博雅、凤凰祥林、锦欣、维也纳、腾龙、凉都印象、云嘉，温德姆，绿色森林或不低于以上标准酒店
+                网评三钻版（六盘水酒店参考）：凯宾、希尔曼、希诺、星俪恒、金山银林、水投善善、溪驰、凯泰、绿色森林、土司庄园、时代假日、盘布拉格度假酒店、雅斯特、鸿昇或不低于以上标准酒店
+                <w:br/>
+                网评四钻版（六盘水酒店参考）：星俪恒、澜铂、时代假日、艾兰国际、雨田、温德姆、美玲假日、博雅、凤凰祥林、锦欣、维也纳、腾龙、凉都印象、云嘉、温德姆、绿色森林、宜尚、全季、恒维凉都或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：织金洞、水城古镇
                 <w:br/>
                 自费项：织金洞不含景区观光车28元/人，保险10元/人，费用请现付导游或提前交付报名点；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：特色黔味     晚餐：X   </w:t>
@@ -833,53 +833,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 安顺→海坪彝族小镇（车程约1小时）→乌蒙大草原（车程约1.5小时）→兴义（车程约3小时）
                 <w:br/>
                 早餐后，乘车前往游览【海坪彝族小镇】（游览时间2小时左右）（不含景区观光车20元/段，费用需自理，请现付导游）。午餐后前往【乌蒙大草原】（游览时间3小时左右）（不含景区摆渡车25元/人，费用需自理，请现付导游；不含景区七彩滑道20元/人、玻璃水滑道100元/人、网红甩桥30元/人、骑马60元/人、射箭10元/人，属景区内自愿消费项目），游览完毕乘车前往酒店入住。
                 <w:br/>
                 <w:br/>
                 景点介绍如下：
                 <w:br/>
                 ★【海坪彝族小镇】“千户彝寨”、彝族吊脚楼、土墙房风格、彝族风情街
                 <w:br/>
                 与玉舍国家森林公园以“世界第一高铁”相连，以贵州省水城县海坪易扶搬迁安置点为核心打造建设，内有彝族风情街、商业街、火把节广场、酒店民宿、九重宫殿历史文化博物馆、太阳历广场、鞭陀博物馆、希慕遮广场等建筑群，是一个集文化体验、观光生活、演出娱乐为一体的度假休闲圣地。小镇依山傍水，根据彝族人民发展壮大的历史性转折“六祖分支”按照六个组团进行规划建设，建筑形式将传统彝族吊脚楼、院落、土墙房等风格融合，充分传承彝族人民的传统文化。
                 <w:br/>
                 <w:br/>
                 ★【乌蒙大草原】万亩草场、云海佛光、坡上草原、风力发电站
                 <w:br/>
                 国家4A级景区，又称“坡上草原”，在这里可以体会“会当凌绝顶”气势，是贵州最大的草场，贵州海拔最高的湖泊。在这里可以看到佛光和草原牧色、高山杜鹃云海奇观、日出日落等景观。景区有10万亩草场、4万亩矮脚杜鹃，还有长海子、云海佛光、悬崖峭壁、吴王扎营山、管家老岩、银厂口子以及彝族风情等独特的自然和人文景观。
                 <w:br/>
                 <w:br/>
                 ★今晚入住兴义酒店，两大住宿标准参考如下：
                 <w:br/>
-                网评三钻版（兴义酒店参考）：布谷鸟、梦乐城大商汇店、黔山、凤凰、洛克时光、丽枫、贵湘大酒店、栖谷假日或不低于以上标准酒店
-[...1 lines deleted...]
-                网评四钻版（兴义酒店参考）：凤凰，洛克时光，梦乐城，海钰，金洲，地标，泽栖，驿辰红木，皇冠，民航金盛国际，百花，赵庄，峰林悦山，湖景，品度假或不低于以上标准酒店
+                网评三钻版（兴义酒店参考）：布谷鸟、梦乐城大商汇店、黔山、凤凰、洛克时光、丽枫、贵湘大酒店、栖谷假日、栖木酒店、洒金或不低于以上标准酒店
+                <w:br/>
+                网评四钻版（兴义酒店参考）：凤凰、洛克时光、梦乐城、海钰、金洲、地标、泽栖、斯际驿辰、皇冠、民航金盛国际、百花、赵庄、峰林悦山、湖景、品度假、温德姆或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：乌蒙大草原、海坪彝族小镇
                 <w:br/>
                 自费项：海坪彝族小镇不含景区观光车20元/段，乌蒙大草原含景区摆渡车25元/人，费用请现付导游或提前交付报名点；乌蒙大草原园区其他娱乐项目，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
@@ -939,53 +939,53 @@
               <w:t xml:space="preserve">
                 酒店→马岭河（车程约30分钟）→万峰林（车程约30分钟）→万峰湖（车程约1小时）→兴义酒店（车程约1小时）
                 <w:br/>
                 早餐后乘车前往【马岭河峡谷】（游览时间2小时左右）（不含观光电梯单程30元/人、往返40元/人，属景区内自愿消费项目），午餐后乘车前往“中国锥状喀斯特博物馆”【万峰林景区】（游览时间2小时左右）（不含景区观光车50元/人，费用需自理，请现付导游；小火车50元/人，属景区内自愿消费项目）。游览完毕乘车前往【万峰湖景区】（游览时间1小时左右）（不含游船80元/人，费用需自理，请现付导游），游览结束后入住酒店。
                 <w:br/>
                 <w:br/>
                 景点介绍如下：
                 <w:br/>
                 ★【马岭河峡谷】“百画、百瀑、百帘、百泉”、“天下第一缝，中国第一漂”、一步一景
                 <w:br/>
                 由于长期雨水的侵蚀作用，地块被塑蚀成深切狭长的地缝景观，孕育了多姿态多采的“百画、百瀑、百帘、百泉”的奇观，构成了马岭河峡谷的独特风景 “百画”，拥有国家自然遗产、国家重点风景名胜区、国家地质公园三大桂冠。景区内人文古迹众多，民族风情浓郁，气候温和湿润，四季如春，昼夜温差小，冬无严寒，夏无酷暑，是人们寻幽、览胜、访古、探奇、避暑、休闲的胜地。由于“千泉归壑，溪水溯蚀”的作用，孕育着多姿多彩的峡谷奇观。
                 <w:br/>
                 <w:br/>
                 ★【万峰林景区】喀斯特峰林、列阵峰林、宝剑峰林、群龙峰林、罗汉峰林、叠帽峰林
                 <w:br/>
                 由近两万座奇峰翠峦组成，放眼万峰，山形高耸、连绵不断、气势宏大壮阔，与山下弯曲的河流、古朴的村寨、葱郁的树林融为一体，构成天底下罕见的峰林田园风光。明代著名旅行家徐霞客就曾到过万峰林，赞叹：“天下山峰何其多，惟有此处峰成林”。根据峰林的形态，分为列阵峰林、宝剑峰林、群龙峰林、罗汉峰林、叠帽峰林等五大类型。每一类都各具特色，既独立成趣，又与其他类型的峰林相辅相成，组成雄奇浩瀚的景观。万峰林旅游景区先后获得“国家重点风景名胜区”、“中国最美的五大峰林”等称号。
                 <w:br/>
                 <w:br/>
                 ★【万峰湖】一日三景、吉隆堡、红椿码头、水上布依山寨
                 <w:br/>
                 万峰湖因万峰环绕而得名，是云贵高原上的一颗平湖明珠，享有“ 万峰之湖，西南之最，南国风光，山水画卷 ”之美誉。景区美景天成，山中有水，水中有山，烟波浩渺，丛峦叠嶂，鱼肥水美，是众多钓鱼者聚会的天堂，湖光山色美不胜收。它早、中、晚景致各异，还有“一日三景”的美誉。
                 <w:br/>
                 <w:br/>
                 ★今晚入住兴义酒店，两大住宿标准参考如下：
                 <w:br/>
-                网评三钻版（兴义酒店参考）：布谷鸟、梦乐城大商汇店、黔山、凤凰、洛克时光、丽枫、贵湘大酒店、栖谷假日或不低于以上标准酒店
-[...1 lines deleted...]
-                网评四钻版（兴义酒店参考）：凤凰，洛克时光，梦乐城，海钰，金洲，地标，泽栖，驿辰红木，皇冠，民航金盛国际，百花，赵庄，峰林悦山，湖景，品度假或不低于以上标准酒店
+                网评三钻版（兴义酒店参考）：布谷鸟、梦乐城大商汇店、黔山、凤凰、洛克时光、丽枫、贵湘大酒店、栖谷假日、栖木酒店、洒金或不低于以上标准酒店
+                <w:br/>
+                网评四钻版（兴义酒店参考）：凤凰、洛克时光、梦乐城、海钰、金洲、地标、泽栖、斯际驿辰、皇冠、民航金盛国际、百花、赵庄、峰林悦山、湖景、品度假、温德姆或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：马岭河、万峰林、万峰湖
                 <w:br/>
                 自费项：万峰林不含景区观光车50元/人、万峰湖不含游船80元/人，请现付导游或提交交付报名点；马岭河不含观光电梯单程30元/人、往返40元/人/万峰林不含小火车50元/人，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：兴义布依八大碗     晚餐：√   </w:t>
@@ -1025,93 +1025,95 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 酒店 → 黄果树（车程约3小时）→ 贵阳（车程约2.5小时）
                 <w:br/>
                 早餐后乘车前往【黄果树风景名胜区】，为国家AAAAA级景区，景点之间需换乘景区观光车（50元/人，保险10元/人，费用需自理，请现付导游；不含大瀑布扶梯单程30元/人、双程50元/人，属景区内自愿选择消费项目。）游览完毕乘车前往酒店入住。
                 <w:br/>
+                途中会经过贵州新晋网红【花江峡谷大桥】（车远观，不上桥），横览，是超越群山的豪迈；竖观，是俯瞰深渊的震撼。看向窗外，让这道“横竖都是第一”的风景，成为旅途中最难忘的过境。
+                <w:br/>
                 景点介绍如下：
                 <w:br/>
                 ★【黄果树大瀑布】（游览时间2小时左右）亚洲第一大瀑布、盆景园、水帘洞、可从8个方位观赏
                 <w:br/>
                 世界著名大瀑布之一，以水势浩大著称。瀑布高度为77.8米，宽101米，也是亚洲第一大瀑布，可以从上、下、前、后、左、右、里、外八个方位观赏。每当水量充沛时，黄果树瀑布便如银河倾泻，水声震耳欲聋，气势磅礴，令人叹为观止。瀑布后有一长达134米的水帘洞拦腰横穿瀑布而过，穿过水帘洞，仰望大珠小珠落玉盘。
                 <w:br/>
                 <w:br/>
                 ★【天星桥上半程】（游览时间1小时左右）数生步、水上石林、美女榕、天星湖、高老庄
                 <w:br/>
                 脚踏在石上，人行在水中，小桥流水，曲径通幽，这里溶汇了喀斯特地貌的精华，集山、水、林、洞、根、滕、石、瀑为一体。蕴含了世界上每个人生日的数生步，自然形成宛如美女的根抱石景观，风刀水剑刻就的万顷盆景，根笔藤墨绘帛的千古绝画，带您领略大自然的鬼斧神工。
                 <w:br/>
                 <w:br/>
                 ★【陡坡塘瀑布】（游览时间1小时左右）“吼瀑”、西游记
                 <w:br/>
                 黄果树瀑布群中最宽的瀑布，是一个高21米、宽达105米的天然坝型瀑布，平水时，水流清澈，瀑布水层沿着和缓的瀑面，均匀地撒开，如一层薄薄的、半透明的面纱，又如一面面张开的素绢扇面，在阳光下泛着银光，故有人戏称为“新娘面纱”。但当洪季来临，白水河中由于携带了大量山洪冲下来的泥沙而呈土黄色，陡坡塘瀑布便消失了往日平水时的秀色，而变得异常凶猛雄壮。 这里也是《西游记》中唐僧师徒四人牵马过河的取景地。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、水帘洞游览特别提示：
                 <w:br/>
                 （1）根据黄果树景区最新规定，水帘洞景点实行分时段实名预约制，需自行登录微信小程序“安旅通”平台或现场扫码进行预约；
                 <w:br/>
                 （2）旅行社团队票仅包含景区首道大门票，如需游览水帘洞，需根据行程内导游通知，进行时段预约，旅行社无法保证预约成功；
                 <w:br/>
                 （3）水帘洞道路狭窄，预约名额有限，如因库存问题，造成水帘洞无法参观，无任何费用退还，且不接受关于水帘洞未预约成功的投诉赔偿。
                 <w:br/>
                 参团即默认同意。以上敬请谅解！
                 <w:br/>
                 2、今日会稍早出发前往黄果树大瀑布，如果您没有休息好，可以在车上小憩，感谢您的理解与支持。
                 <w:br/>
                 天星桥景区分上半段及下半段，为节省体力提升游览品质，本行程安排游览半程。
                 <w:br/>
                 <w:br/>
                 ★今晚入住贵阳酒店，两款住宿标准参考如下：
                 <w:br/>
-                网评三钻版（贵阳酒店参考）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）、云上漫居、希岸清雅、地中海、聚融和、醉美贵州、飞雨林达酒店、格美酒店、金熙、极度、云上四季、华茂、凯希尼、四季黔景、机场宾馆、满兮、宜尚、柏曼、旅途时光双龙店、沁住、戴斯温德姆、瑞晟、北站艺术酒店、你好酒店或不低于以上标准酒店
-[...2 lines deleted...]
-                网评四钻版（贵阳酒店参考）：TOWO上品国际、外滩一号、旅途浮光酒店（贵阳观山湖会展城店）、希顿、善润云庭、格林东方、林城万宜、百灵、雅斯特、喜天、智选、喀斯特、誉住、麗枫、达喜雅、锦江都城、凯里亚德、贵阳地中海温泉度假酒店、雅迪尔、城市森林、安巢多彩、维也纳、云鹭、金熙、金阳大酒店、浩宇都城、城市森林、维艾斯、林城万宜、丽怡、善润云庭、云谷智选、大成精舍、溪山里、凯恩斯、山水、和润锦雅、西湖花园、丽豪、皇朝、梵朴或不低于以上标准网评四钻酒店
+                网评三钻版（贵阳酒店参考）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）、云上漫居、希岸清雅、地中海、聚融和、醉美贵州、飞雨林达酒店、格美酒店、金熙、极度、云上四季、华茂、凯希尼、四季黔景、机场宾馆、满兮、宜尚、柏曼、旅途时光双龙店、沁住、戴斯温德姆、瑞晟、北站艺术酒店、你好酒店、又见·城市度假酒店、瑞珈喜、久星、锦逸、雅斯特、铂纳斯酒店、格美或不低于以上标准酒店
+                <w:br/>
+                <w:br/>
+                网评四钻版（贵阳酒店参考）：TOWO上品国际、外滩一号、旅途浮光酒店（贵阳观山湖会展城店）、希顿、善润云庭、格林东方、林城万宜、百灵、雅斯特、喜天、智选、喀斯特、誉住、麗枫、达喜雅、锦江都城、凯里亚德、贵阳地中海温泉度假酒店、雅迪尔、城市森林、安巢多彩、维也纳、云鹭、金熙、金阳大酒店、浩宇都城、丽怡、云谷智选、大成精舍、溪山里、凯恩斯、山水、和润锦雅、丽豪、皇朝、梵朴、西苑锦润、开元名庭、和润国际、翼汇航空观山驿、南天、建设大厦、美居、城际、怡程、翼汇国际航空、胜开国际、云上丽呈、维尔多斯、双龙旅途浮光、双龙维也纳、双龙爽逸同呈或不低于以上标准网评四钻酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：黄果树风景名胜区
+                景点：黄果树风景名胜区、远观花江峡谷大桥
                 <w:br/>
                 自费项：黄果树风景名胜区不含50元/人，保险10元/人，请现付导游或提前交付报名点；不含大瀑布扶梯单程30元/人、双程50元/人，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：黄果树风味餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1956,51 +1958,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>