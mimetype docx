--- v0 (2026-02-10)
+++ v1 (2026-04-22)
@@ -743,51 +743,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                阿拉木图-齐姆肯特（夜卧火车）
+                阿拉木图-齐姆肯特
                 <w:br/>
                 上午：游览阿拉木图游览【独立纪念碑】。位于市中心的独立广场中央，该纪念碑是由哈总统纳扎尔巴耶夫倡议并支持在1999年修建的。碑高28米，顶部为高6米的金武士站在有翅膀的雪豹上的统治者，象征着哈萨克土地上的坚强的国家政权。碑脚四周有四座雕像，分别是“天上的智者，大地的母亲”和两个孩子，代表着共和国的历史和美好的未来，他们在一起组成的家庭则是国家存在和人类繁衍的基础。纪念碑四周的浮雕反映了哈国历史时期的重大事件。
                 <w:br/>
                 后游览【潘菲洛夫28勇士纪念公园】。始建于十九世纪七十年代，1942年以潘菲洛夫勇士命名。为了纪念潘菲洛夫师（哈萨克师）28位勇士而建造的。
                 <w:br/>
                 游览俄罗斯【东正教大教堂】位於潘菲洛夫公園內的木制教堂。不使用任何钉子使得它变成非常独特的大教堂，这座百年历史的教堂有五十六米高，是世界第二高的木结构建筑。了解这个年轻又古老国家的历史和文化。外观【乐器博物馆】
                 <w:br/>
                 游览【阿尔巴特大街】，【冼星海纪念碑】竖立在阿拉木图市冼星海大街和加加林大街交汇处。纪念碑以荷花为造型，碑体下部荷叶层叠，上部荷花绽放。荷花纯洁高雅，寓意东方文化。用中、哈、俄三种文字镌刻的碑文写道：“谨以中国杰出的作曲家，中哈友谊和文化交流的使者冼星海的名字命名此街为冼星海大街”。纪念碑上还镌刻着冼星海的简历以及他创作的歌颂哈民族英雄的交响诗《阿曼盖尔德》的第一行乐谱。
                 <w:br/>
                 下午：前往阿拉木图最有特色的市场【绿色巴扎市场】，自由采购当地特色商品。
                 <w:br/>
                 后搭乘夜卧火车前往齐姆肯特。沿着古丝绸之路前往哈萨克斯坦的第三大城市奇姆肯特，它也是当年丝绸之路上的一个非常重要的目的地。作为哈萨克斯坦最古老的城市之一，奇姆肯特的历史能够追溯到公元前 2 世纪丝绸之路的商路。作为哈萨克斯坦人口最多、经济最活跃、人文历史气息极为丰富的城市之一，这里吸引着来自世界各地的游客前来观光。奇姆肯特周边大量的古城和古迹触手可及。可以说，从这里出发，往哪儿走都是风景，往哪儿走都有故事。游览纪念第二次世界大战阵亡战士修建的公园，向他们致以最崇高的敬意。大概只有在奇姆肯特，我们才可以像穿越时空一样，快速的回顾世界历史的壮阔瞬间，无论你对哈萨克斯坦有多陌生，相信都可以在奇姆肯特找到属于自己的记忆拼图。
                 <w:br/>
                 交通：汽车、火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1393,101 +1393,101 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 签证标准：哈萨克斯坦免签，乌兹别克斯坦免签 (仅限中国大陆护照，其他外籍（包含港澳台）护照需另询）
                 <w:br/>
                 机票标准：乌鲁木齐起止全程团队经济舱机票及机场税（全国联运另加联运费），团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 酒店标准：行程中所列星级酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 用餐标准：行程中所列餐食，午晚餐为西式餐（套餐或自助餐，酒水不含）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，
                 <w:br/>
                 用车标准：空调旅游巴士（8-10人用16座，11-16人用25座，17-26人用33座，27人以上用44座）；
                 <w:br/>
                 导游司机标准：全程中文领队；境外专业司机和中文导游；
                 <w:br/>
                 火车票标准：阿拉木图-奇姆肯特火车硬卧 (硬卧票，上下铺随机出票，不保证同一车厢)，塔什干-布哈拉火车(经济舱）
                 <w:br/>
                 保险标准：旅行社责任险
                 <w:br/>
+                服务费：领队以及境外司机导游服务费：RMB2000/人
+                <w:br/>
                 我公司有权根据当地交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 护照费用（护照的有效期至少为回程日期 +6个月以上，单国两页以上空白签证页，两国四页以上空白签证页，特别线路可能要求的有效期更长）
-                <w:br/>
-                领队以及境外司机导游服务费：RMB2000/人
                 <w:br/>
                 全程单房差RMB2400
                 <w:br/>
                 行程表以外行程费用；
                 <w:br/>
                 行李物品的搬运费、保管费及超重费；
                 <w:br/>
                 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 客人往返出境口岸的一切费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -1643,51 +1643,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>