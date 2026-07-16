--- v1 (2026-04-22)
+++ v2 (2026-07-16)
@@ -1643,51 +1643,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>