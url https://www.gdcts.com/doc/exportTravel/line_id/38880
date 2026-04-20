--- v0 (2026-02-11)
+++ v1 (2026-04-20)
@@ -1173,51 +1173,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卡帕多奇亚
                 <w:br/>
                 *今日贵宾可选择自费乘坐热气球：热气球随风飞向卡帕多奇亚的山谷，进行一次神奇的空中之旅，高空欣赏世界上唯一的卡帕多奇亚的精灵烟囱，仿佛置身于另一个世界，在村庄、葡萄园，果园点缀的“月球表面”上空徘徊大约45分钟至1小时，最后在农夫的田地中着陆。着陆后当地给每人颁发一份证书，并赠送一杯香槟庆祝这次成功的空中历险。
                 <w:br/>
                 早餐后游览古罗密（Goreme）的天然博物馆（Goreme Open Air Museum）；
                 <w:br/>
                 前往【精灵烟囱】参观；
                 <w:br/>
                 安排参观【鸽子谷】，【奇石林】。鸽子谷靠近乌奇萨（Üçhisar），因沿途彩色的鸽舍而得名。这个山谷里到处都是石头，石头上有许多密密麻麻的洞眼，走到跟前才会发现原来都是鸽子洞。若在傍晚时来此，有机会看到鸽子回巢的壮观场面。这里有一片观景台，可以看到许多肥肥的鸽子在地上抢食物。旁边一般会有卖谷子的人，不妨花上10里拉左右买一把喂它们，但要小心被鸽子疯抢哦。除了可爱的鸽子，附近还有一棵挂满土耳其传统附身符“蓝眼睛”的树，很有意思；
                 <w:br/>
                 参观【当地居民之家】（约 30 分钟）品尝当地人家地道的土耳其咖啡或红茶，了解卡帕多起亚当地人民朴实的生活状况与风土人情。
                 <w:br/>
                 特别安排品尝网红土耳其冰激凌-MADO 牌冰激凌，土耳其咖啡，红茶
                 <w:br/>
                 晚餐后入住酒店休息。
                 <w:br/>
                 今日亮点：
                 <w:br/>
                 【卡帕多奇亚】:它曾被美国《国家地理》杂志社评选为十大地球美景之一。卡帕多奇亚其独特的喀斯特地貌焕发着慑人魂魄的美，令无数旅行者魂牵梦绕。
                 <w:br/>
-                【古罗密天然博物馆】（GOREME）露天博物馆(游览时间约90分钟), 可分三部分：天然博物馆（Goreme Open Air Museum）、Goreme市及Goreme山谷。古罗密露天博物馆（Goreme）是土耳其最著名的旅游点之一，此处最大的特点是平地上有着许多形状奇特的小山峰拔地而起，有的成了圆锥形，有的则成了圆柱形和蘑菇形，有的上罩圆锥形石块，像是头上带了顶帽子，千奇百怪。造成这地区奇特的地理环境，始于公元6世纪时期基督徒为了躲避穆斯林的迫害而逃到这个地方，并于地下建房屋、教堂，经过十多个世纪的风化和天然侵蚀，形成一种非常显著的笋状石柱和烟囱状的石岩，并环绕着古老的村庄和一系列的山脉，蔚为壮观。特殊的人为与自然相配合的现象，成为了一奇妙的建筑世界，所以一般人称为“奇石区”。
+                【格雷梅天然博物馆】（GOREME）露天博物馆(游览时间约90分钟), 可分三部分：天然博物馆（Goreme Open Air Museum）、Goreme市及Goreme山谷。古罗密露天博物馆（Goreme）是土耳其最著名的旅游点之一，此处最大的特点是平地上有着许多形状奇特的小山峰拔地而起，有的成了圆锥形，有的则成了圆柱形和蘑菇形，有的上罩圆锥形石块，像是头上带了顶帽子，千奇百怪。造成这地区奇特的地理环境，始于公元6世纪时期基督徒为了躲避穆斯林的迫害而逃到这个地方，并于地下建房屋、教堂，经过十多个世纪的风化和天然侵蚀，形成一种非常显著的笋状石柱和烟囱状的石岩，并环绕着古老的村庄和一系列的山脉，蔚为壮观。特殊的人为与自然相配合的现象，成为了一奇妙的建筑世界，所以一般人称为“奇石区”。
                 <w:br/>
                 【精灵烟囱】，当你看到瞠目结舌的精灵烟囱，内心会产生无法描述的震撼，大大小小的烟囱状的石山突兀而来，一个跟着一个撞进眼帘；这片世上绝无独有的一片庞大的怪石群。让人流连忘返。
                 <w:br/>
                 【鸽子谷】，鸽子谷的岩石上布满了密密麻麻的鸽子洞，据说古代人用来收集鸽子粪作肥料。山谷之上两颗年头不久的枝叉众多的树上，一棵挂满了蓝眼睛，另一棵则是当地最著名的陶器制品。这里是留影的好地点。
                 <w:br/>
                 *小贴士：为了更加贴切体验当地生活，安排卡帕多奇亚洞穴酒店，大部分洞穴酒店并非天然洞穴，而是人工模仿洞穴风格建造的当地特色酒店，均无星级评定，大部分酒店没有电梯，每个房间不一定有空调或风扇，大小都有所不同，每个房间的装饰都有所不同，酒店房间数量有限，基本每个房间面积大小不一， 同等的房型，房间面积大小也可能会不一样，旺季可能会出现，前后入住不同洞穴，或者同个团队分开洞穴酒店入住，请知悉，谢谢~
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1255,51 +1255,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卡帕多奇亚-伊斯坦布尔(内陆段参考航班：参考航班：TK7293  ASR-SAW  0910 1035或TK2007  NAVIST  0840 1010
+                卡帕多奇亚-伊斯坦布尔(内陆段参考航班：参考航班：VF3171 ASR-SAW 09:30-11:00 或 PC2731 ASR-SAW 08:00-09:25或TK2011 ASR-IST 09:45-11:25
                 <w:br/>
                 清晨送往机场，搭乘内陆航班前往伊斯坦布尔。
                 <w:br/>
                 游览【蓝色清真寺】（约 30-45 分钟，入内需自备头巾）(特别提醒：每逢礼拜时不能内进参观，届时我们将调整参观时间)。整个清真寺内部全部密密地贴着美丽的伊兹尼蓝色瓷砖，蓝色清真寺由此得名。一般清真寺只有四根唤礼塔， 但它却有六根，是世界上独一无二的清真寺。寺外有一个大花园，可看到伊斯坦布尔最美丽的景色。
                 <w:br/>
                 【古罗马竞技场】现在被称为苏丹阿合麦特广场。在该广场有三个纪念碑：塞奥道西斯的奥拜里斯克方尖碑、青铜 
                 <w:br/>
                 制的蛇柱及君士坦丁奥拜里斯克方尖碑。
                 <w:br/>
                 外观【圣索菲亚大教堂】 它是拜占庭建筑艺术最出色的代表作，以其举世无双的圆顶著称，气势宏大。 
                 <w:br/>
                 【托普卡普老皇宫】（30-45 分钟）（特别提醒：托普卡普老皇宫每逢周二闭门维护，届时将调整为地下水宫游览）。 
                 <w:br/>
                 这里从 15 世纪到 19 世纪一直是奥斯曼帝国的中心，这座迷宫一般的豪华宫殿，是当年苏丹们办公的地方。宫殿外 侧是绿木葱郁的第一庭院；第二庭院是帝国时代水晶制品、银器以及中国陶瓷器的藏馆；第三庭院设有谒见室、图书馆、服装珠宝馆，在这里你可以饱览世界第二大的钻石以及价值连城的中世纪绘画书籍。
                 <w:br/>
                 【伊斯坦布尔最著名的步行街-塔克西姆步行街】（约 1 小时），这条长约 3 公里的优雅的步行街，伊斯坦布尔的老式电车穿过整个独立大街，无论早晚都很热闹，这里还是购物的好去处，还可以品尝各类美食，还可能遇见街头艺 
                 <w:br/>
                 人表演，这里也是集会地，每逢土耳其国家足球队获，不仅名牌专卖店款式齐全，还有一些平民化的店铺，商品种 
                 <w:br/>
                 类繁多，逛累了，随意选择一家咖啡店小憩胜，便有球迷聚集在此庆祝游行。
                 <w:br/>
                 【博斯普鲁斯海峡游船】（约60分钟）欣赏海峡两岸的美丽风光，乘船穿越亚欧跨海大桥，博斯普鲁斯海峡是一个介于欧洲与亚洲之间的海峡。它长约30公里，最宽处宽约3700米，最窄处宽约700米。它北连黑海，南通马尔马拉海，土耳其第一大城伊斯坦布尔即隔着博斯普鲁斯海峡与小亚细亚半岛相望，是黑海沿岸国家出海第一关口，也是连接黑海以及地中海的唯一航道；
                 <w:br/>
                 指定时间集中后送往酒店休息。
                 <w:br/>
@@ -2058,131 +2058,50 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">伊斯坦布尔一日游套餐</w:t>
-[...79 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">帕姆卡莱滑翔伞Pamukkale  paraglider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 帕姆卡莱滑翔伞Pamukkale  paraglider(约8-20分钟）
                 <w:br/>
                  一对一的教练带您乘坐滑翔伞俯览棉花堡及希拉波里斯古城全景。为确保游客安全，滑翔伞公司将根据游客的不同身高及体重来分配教练,飞行时间的长短根据当天风向而定.
                 <w:br/>
                 报名限制：此项目为刺激性项目，报名者仅限于18-55周岁之间的成年人，癫痫症、哮喘、心脏病患者及腰部功能障碍或身体欠佳等人士切勿参加。报名游客体重必须在40-130公斤之间。
                 <w:br/>
                 注意事项：由于高空飞行风速较大，请参加者当日着装注意保暖，并自备防风眼镜。由于滑翔伞为刺激性项目，具有一定危险性，参加者务必听从教练指挥，切勿做出危险性动作。参加该项目时，请遵守次序，切勿拥挤推诿）
@@ -2200,51 +2119,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 250.00</w:t>
+              <w:t xml:space="preserve">$(美元) 160.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">库萨达斯 爱琴海乘船游览</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -3398,51 +3317,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">强烈建议购买个人旅游意外险！可咨询您的旅游顾问。</w:t>
+              <w:t xml:space="preserve">强烈建议购买个人旅游意外险！可咨询您的旅游顾问。65岁以上包括65岁老年人报名需强制购买境外紧急救援医疗300,000元及以上保额的紧急医疗保险。请自行购买并提供保单电子版给我社！或我社可协助客人代购保险</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -3543,51 +3462,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>