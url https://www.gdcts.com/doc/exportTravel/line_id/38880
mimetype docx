--- v1 (2026-04-20)
+++ v2 (2026-07-17)
@@ -361,51 +361,51 @@
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 国际航班：广州-伊斯坦布尔（参考航班CZ8065  0025/0710  飞行约 11小时45分）
                 <w:br/>
                 内陆航班：伊斯坦布尔-伊兹密尔 TK2322 ISTADB 1200-1310
                 <w:br/>
-                内陆航班：卡帕多奇亚-伊斯坦布尔TK7293  ASR-SAW  0910 1035或TK2007  NAVIST  0840 1010
+                内陆航班：卡帕多奇亚-伊斯坦布尔VF3171 ASR-SAW 09:30-11:00 或 PC2731 ASR-SAW 08:00-09:25或TK2011 ASR-IST 09:45-11:25
                 <w:br/>
                 国际航班：伊斯坦布尔-广州（参考航班：CZ8066 ISTCAN 1555 0655+1飞行约9小时55分）
                 <w:br/>
                 <w:br/>
                 备注：内陆航班以出团通知书为准，内陆段航班如出现当天航班已满或不够团队位数量等情况，则延后一天飞或调整行程顺序，以保证团队顺利出行。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -606,50 +606,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州
                 <w:br/>
                 是日晚上指定时间前往广州白云国际机场集中，办理登机手续。乘机飞往伊斯坦布尔，夜宿航班上。
                 <w:br/>
                 温馨提示 ：
                 <w:br/>
                 土耳其时差比中国慢 5 小时；当地货币为新土耳其里拉 ，可以用美元或者欧元在 当地兑换；主要宗教为伊斯兰教 ，禁忌猪肉和酒类；请带好防晒用品；大巴车覆盖免费 WIFI ，但是使用人 数为 5-10 人 ，请轮流使用！当地电压为 220 伏 ，插头为欧标两孔圆形插头；当地条件有限 ，酒店标准低于国内同级酒店标准 ，当地导游为当地人 ，中文讲解水平有限 ，望谅解！
                 <w:br/>
+                1.游览时请务必遵守时间，导游可以根据当地的实际情况，适当调整景点游览顺序，但不得减少游览时间；
+                <w:br/>
+                2.行程中城市间的公里数为直线距离，仅作为参考；
+                <w:br/>
+                3.行程中的景点游览时间，包括步行、游船、观光排队等候等时间总和；
+                <w:br/>
+                4.本产品为我公司包价产品，所有牵涉到的机票、酒店、用餐、景点门票等除特别说明的价格外均为一体价格，不得拆分，若遇境外景点、火车等对青少年、老人优惠或者免费，均不在此列，无法退费，请谅解！
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1157,55 +1165,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卡帕多奇亚
                 <w:br/>
                 *今日贵宾可选择自费乘坐热气球：热气球随风飞向卡帕多奇亚的山谷，进行一次神奇的空中之旅，高空欣赏世界上唯一的卡帕多奇亚的精灵烟囱，仿佛置身于另一个世界，在村庄、葡萄园，果园点缀的“月球表面”上空徘徊大约45分钟至1小时，最后在农夫的田地中着陆。着陆后当地给每人颁发一份证书，并赠送一杯香槟庆祝这次成功的空中历险。
                 <w:br/>
-                早餐后游览古罗密（Goreme）的天然博物馆（Goreme Open Air Museum）；
+                早餐后游览格雷梅（Goreme）的天然博物馆（Goreme Open Air Museum）；
                 <w:br/>
                 前往【精灵烟囱】参观；
                 <w:br/>
-                安排参观【鸽子谷】，【奇石林】。鸽子谷靠近乌奇萨（Üçhisar），因沿途彩色的鸽舍而得名。这个山谷里到处都是石头，石头上有许多密密麻麻的洞眼，走到跟前才会发现原来都是鸽子洞。若在傍晚时来此，有机会看到鸽子回巢的壮观场面。这里有一片观景台，可以看到许多肥肥的鸽子在地上抢食物。旁边一般会有卖谷子的人，不妨花上10里拉左右买一把喂它们，但要小心被鸽子疯抢哦。除了可爱的鸽子，附近还有一棵挂满土耳其传统附身符“蓝眼睛”的树，很有意思；
+                安排参观【鸽子谷】，鸽子谷靠近乌奇萨（Üçhisar），因沿途彩色的鸽舍而得名。这个山谷里到处都是石头，石头上有许多密密麻麻的洞眼，走到跟前才会发现原来都是鸽子洞。若在傍晚时来此，有机会看到鸽子回巢的壮观场面。这里有一片观景台，可以看到许多肥肥的鸽子在地上抢食物。旁边一般会有卖谷子的人，不妨花上10里拉左右买一把喂它们，但要小心被鸽子疯抢哦。除了可爱的鸽子，附近还有一棵挂满土耳其传统附身符“蓝眼睛”的树，很有意思；
                 <w:br/>
                 参观【当地居民之家】（约 30 分钟）品尝当地人家地道的土耳其咖啡或红茶，了解卡帕多起亚当地人民朴实的生活状况与风土人情。
                 <w:br/>
                 特别安排品尝网红土耳其冰激凌-MADO 牌冰激凌，土耳其咖啡，红茶
                 <w:br/>
                 晚餐后入住酒店休息。
                 <w:br/>
                 今日亮点：
                 <w:br/>
                 【卡帕多奇亚】:它曾被美国《国家地理》杂志社评选为十大地球美景之一。卡帕多奇亚其独特的喀斯特地貌焕发着慑人魂魄的美，令无数旅行者魂牵梦绕。
                 <w:br/>
                 【格雷梅天然博物馆】（GOREME）露天博物馆(游览时间约90分钟), 可分三部分：天然博物馆（Goreme Open Air Museum）、Goreme市及Goreme山谷。古罗密露天博物馆（Goreme）是土耳其最著名的旅游点之一，此处最大的特点是平地上有着许多形状奇特的小山峰拔地而起，有的成了圆锥形，有的则成了圆柱形和蘑菇形，有的上罩圆锥形石块，像是头上带了顶帽子，千奇百怪。造成这地区奇特的地理环境，始于公元6世纪时期基督徒为了躲避穆斯林的迫害而逃到这个地方，并于地下建房屋、教堂，经过十多个世纪的风化和天然侵蚀，形成一种非常显著的笋状石柱和烟囱状的石岩，并环绕着古老的村庄和一系列的山脉，蔚为壮观。特殊的人为与自然相配合的现象，成为了一奇妙的建筑世界，所以一般人称为“奇石区”。
                 <w:br/>
                 【精灵烟囱】，当你看到瞠目结舌的精灵烟囱，内心会产生无法描述的震撼，大大小小的烟囱状的石山突兀而来，一个跟着一个撞进眼帘；这片世上绝无独有的一片庞大的怪石群。让人流连忘返。
                 <w:br/>
                 【鸽子谷】，鸽子谷的岩石上布满了密密麻麻的鸽子洞，据说古代人用来收集鸽子粪作肥料。山谷之上两颗年头不久的枝叉众多的树上，一棵挂满了蓝眼睛，另一棵则是当地最著名的陶器制品。这里是留影的好地点。
                 <w:br/>
                 *小贴士：为了更加贴切体验当地生活，安排卡帕多奇亚洞穴酒店，大部分洞穴酒店并非天然洞穴，而是人工模仿洞穴风格建造的当地特色酒店，均无星级评定，大部分酒店没有电梯，每个房间不一定有空调或风扇，大小都有所不同，每个房间的装饰都有所不同，酒店房间数量有限，基本每个房间面积大小不一， 同等的房型，房间面积大小也可能会不一样，旺季可能会出现，前后入住不同洞穴，或者同个团队分开洞穴酒店入住，请知悉，谢谢~
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2967,50 +2975,125 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 250.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费特希耶出海游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费特希耶出海游船（游玩约90分钟）
+                <w:br/>
+                乘船饱览地中海荧光蓝，最多停2-3个点（视天气情况，报名前可与导游确认好）（注意：乘坐游艇出海上下船时请注意安全，依次排队切勿拥挤、小心地滑。船长未作出安排前，切勿做出危险性动作。）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -3462,51 +3545,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>