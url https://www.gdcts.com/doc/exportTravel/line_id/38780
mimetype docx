--- v2 (2026-08-14)
+++ v3 (2026-10-06)
@@ -416,51 +416,51 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 品质保证：0自费0购物0景购0车购 100%真纯玩 ，专车接送机，不超6成人拼小团
                 <w:br/>
                 ★ 嗨玩三亚：LOFT飞桥游艇.激情玩海，酷炫海上时光（摩托艇体验/休闲海钓等）
                 <w:br/>
                 ★ 玩转经典：5A蜈支洲岛丨5A南山丨5A呀诺达热带雨林
                 <w:br/>
                 ★ 亚特狂欢：三亚.亚特兰蒂斯水世界或失落的空间水族馆（2选1）
                 <w:br/>
                 ★ 甄选睡眠：3大住宿标准随心选
                 <w:br/>
-                四钻近海版：3晚入住三亚网评四钻近海酒店
+                四钻近海版：3晚入住三亚网评四钻酒店
                 <w:br/>
                 五钻万达版：3晚入住三亚海棠湾万达嘉华度假酒店.园景房
                 <w:br/>
                 亚太诺富特版：入住三亚湾亚太雅高诺富特酒店.标双房
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -610,51 +610,51 @@
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：如早机抵达客人自由活动，全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
                 6、航班参考：广州-三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30、CZ6744/18:30-20:25【周四】；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 【如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。】
                 <w:br/>
                 7、出于安全考虑需2人起订；如单人单独出行，报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
                 <w:br/>
                 凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
                 8、外籍护照参团需加收200元/人
                 <w:br/>
                 9、此线路有三款住宿版本选择，请根据需求进行选择，不同住宿版本对应价格不同。
                 <w:br/>
-                四钻近海版：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉酒店/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店或不低于以上标准网评4钻酒店
+                四钻近海版：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉酒店/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店或不低于以上标准网评4钻酒店；【9月26日起调整为精品四钻版：三亚楚道洪宾假日酒店.豪华房，备选：三亚大东海元帅府宾馆.庭院豪华房】
                 <w:br/>
                 五钻万达版：三亚海棠湾万达嘉华度假酒店·园景房【需二次确认房态】
                 <w:br/>
                 诺富特版：三亚湾亚太雅高诺富特酒店.标双房【需二次确认房态】，如遇诺富特酒店无房则安排入住备选酒店：丽景海湾.椰林海景房/四季海庭.游艇海景房/明申高尔夫.豪华海景房/半山半岛帆船港.豪华海景房
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
@@ -1670,51 +1670,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>