--- v3 (2026-08-14)
+++ v4 (2026-10-06)
@@ -596,63 +596,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
                 于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，九元含15kg行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：全天不含餐、旅游车及导游服务 ；
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
-                6、航班参考：广州-三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30），九元航班（AQ）含15kg免费托运行李额，最终航班以实际出票为准。如指定其他航班，价格请单询。
+                6、航班参考：广州-三亚(周2/3/4/6/7) AQ1111/20:10-21:40;(周1/5) AQ1111/20:55-22:30；（周1/3/5/7）AQ1113/06:35-08:30，九元航班（AQ）含15kg免费托运行李额，最终航班以实际出票为准。如指定其他航班，价格请单询。
                 <w:br/>
                 7、预定须知：凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
                 8、单人预定须知：报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
                 <w:br/>
                 9、外籍护照客人参团需加收200元/人；
                 <w:br/>
                 10、如遇安排早机往返，抵达三亚后暂时无法入住酒店，可先寄存行李到酒店前台处，自由活动。
                 <w:br/>
                 11、住宿版本有3款标准选择，不同版本对应价格不同，酒店参考如下：
                 <w:br/>
-                近海品质版：君锦滨海/大东海君亭/玛瑞纳/椰蓝湾/君然温泉/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店/夏威夷/宝宏或不低于以上标准网评4钻酒店；
+                近海四钻版：君锦滨海/大东海君亭/玛瑞纳/椰蓝湾/君然温泉/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店/夏威夷/宝宏或不低于以上标准网评4钻酒店；【9月26日起四钻版酒店调整为：三亚大东海元帅府/君达海景酒店/楚道洪宾/青海大厦/途客中国或不低于以上标准网评4钻酒店】
                 <w:br/>
                 五钻版：四季海庭酒店.市景房/明申高尔夫酒店.花园房/半山半岛帆船港.海景房/三亚胜意海景度假酒店.城市景观房/西藏大厦.园景房/海湾维景.山景房/海立方.园景房/三亚湾伯爵佰悦或不低于以上标准网评五钻酒店；
                 <w:br/>
                 五钻海景版：凤凰岛度假酒店.全海景房/君澜三亚湾迎宾馆.豪海/三亚胜意海景酒店.180度海景房/天通富禾.超级海景房/大东海酒店.高海/银泰阳光度假酒店.豪海/金凤凰.雅致海景房/洛克铂金.豪海/京海假日.豪海/丽禾华美达广场.豪海或不低于以上标准网评五钻酒店（注：海景房不承诺看海角度）
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
@@ -940,51 +940,51 @@
                 1、探索海洋奥秘之一:费用参考景区当天挂牌价（一对一探索员陪同30分钟、游泳半面镜、鱼食、激情皮卡丘体验两分钟左右、激情杰尼龟体验两分钟左右、泳衣泳裤毛巾、20张相片、视频3-5分钟）。
                 <w:br/>
                 2、探索海洋奥秘之二：费用参考景区当天挂牌价（一对一探索员陪同20分钟至30分钟、游泳半面镜、鱼食、激情皮卡丘体验两分钟左右、激情杰尼龟体验两分钟左右、泳衣泳裤毛巾、10张相片、视频1-2分钟）。
                 <w:br/>
                 3、探索海洋奥秘之三：费用参考景区当天挂牌价（一对一探索员陪同10分钟至15分钟、游泳半面镜、鱼食、泳衣泳裤毛巾、8—10张相片）。
                 <w:br/>
                 产品不含：
                 <w:br/>
                 为了让您更纯粹地享受海上时光，行程已包含清晰列明的核心体验。如需其他个性化娱乐项目，景区亦有精选推荐、根据自身需求选择与消费。相关自选项目服务与费用，敬请参考现场公告或咨询工作人员。
                 <w:br/>
                 出海须知：
                 <w:br/>
                 1、出海行驶约30分钟，静态停泊时间约120分钟，返程行驶约30分钟，全程约3小时，停泊区域为小青州区域，非全程行驶状态。
                 <w:br/>
                 2、精神病史、高血压、心脏病、糖尿病、孕妇、醉酒人员、药物影响人员、术后恢复期、危重病人等无法接待；60岁以上无法参加海上项目，70岁以上身体健康、行动自如、有成人陪同，签署免责后方可登船，敬请谅解。
                 <w:br/>
                 3、易晕船人群建议提前30分钟以上服用晕船药或使用晕船贴(晕船后可下水游泳减轻晕船症状)；如因晕船需提前返航需全船客人同意方可，否则只能自费摩托艇(300元/趟)返回。
                 <w:br/>
                 ◎ 晚上根据航班时间约定送机，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、航班参考：三亚-广州AQ1112/22:40-00:15+1，九元AQ航空仅含15kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。
+                2、航班参考：三亚-广州(周2/3/4/6/7) AQ1112/22:40-00:25+1;(周1/5) AQ1112/23:30-01:15+1，九元AQ航空仅含15kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 3、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 4、海南大部分景区均自设有购物商场（基本上为开放式商场），旅行社会存在途经，敬请谅解，消费遵循自愿原则。
                 <w:br/>
                 5、此线路存在与其他散拼产品拼团出发（0购亚特），并非途中拼团，行程区别在于：D4下午行程不同，其他行程用餐一致；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：南山、游艇出海
                 <w:br/>
                 自费项：南山电瓶车/景区内园中园项目，海上娱乐项目等，价格参考当天景区挂牌价（自愿选择，费用不含）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1064,51 +1064,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程当地豪华/超豪华标准建设双人间（3款住宿版本选择）。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；
+                2、住宿：全程当地豪华/超豪华标准建设双人间（3款住宿版本选择，详细酒店参考行程描述）。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；
                 <w:br/>
                 参考酒店（住宿先后顺序可根据实际情况调整）：
                 <w:br/>
                 近海品质版：君锦滨海/大东海君亭/玛瑞纳/椰蓝湾/君然温泉/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店/夏威夷/宝宏或不低于以上标准网评4钻酒店；
                 <w:br/>
                 五钻版：四季海庭酒店.市景房/明申高尔夫酒店.花园房/半山半岛帆船港.海景房/三亚胜意海景度假酒店.城市景观房/西藏大厦.园景房/海湾维景.山景房/海立方.园景房/三亚湾伯爵佰悦或不低于以上标准网评五钻酒店；
                 <w:br/>
                 五钻海景版：凤凰岛度假酒店.全海景房/君澜三亚湾迎宾馆.豪海/三亚胜意海景酒店.180度海景房/天通富禾.超级海景房/大东海酒店.高海/银泰阳光度假酒店.豪海/金凤凰.雅致海景房/洛克铂金.豪海/京海假日.豪海/丽禾华美达广场.豪海或不低于以上标准网评五钻酒店（注：海景房不承诺看海角度）；
                 <w:br/>
                 定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：安排5正3早，早餐酒店含（不用不退），正餐十菜一汤，餐标30元/人，含3个特色餐：养生椰子鸡火锅+定制赠送火车头海鲜广场海鲜餐（赠送项目，不用不退），10人1桌，人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：海南省全程空调车5-50座，按实际人数用车，保证每人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。8人以下（含儿童）安排导游兼司机
                 <w:br/>
                 6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“蜈支洲岛”景区因赴岛工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需签署景区规定的免责证明，以景区当天实际放行情况为准，不能100%保证能上岛。
                 <w:br/>
                 不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
@@ -2005,51 +2005,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>