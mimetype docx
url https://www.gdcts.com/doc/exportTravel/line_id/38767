--- v1 (2026-03-31)
+++ v2 (2026-06-30)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【海岛玩家4钻近海版】海南三亚双飞4天丨蜈支洲岛丨亚特兰蒂斯水世界丨直升机观光体验丨南山丨特色海鲜餐丨游艇出海行程单</w:t>
+        <w:t xml:space="preserve">【海岛玩家】海南三亚双飞4天丨蜈支洲岛丨亚特兰蒂斯水世界丨直升机观光体验丨南山丨特色海鲜餐丨游艇出海丨3大住宿标准随心选行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">网红海陆空玩法，酒店连住不挪窝</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -357,53 +357,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-三亚AQ1111/19:20-20:55、AQ1113/06:50-09:00
-[...1 lines deleted...]
-                三亚-广州AQ1112/22:30-00:20+1、AQ1114/09:30-11:15，最终航班以实际出票为准。
+                广州-三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30
+                <w:br/>
+                三亚-广州AQ1112/22:40-00:15+1，仅供参考，最终航班以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -414,51 +414,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★经典&amp;大牌：5A蜈支洲岛+5A南山文化旅游区
                 <w:br/>
                 ★海陆空打卡：直升机观光体验+LOFT飞桥游艇激情玩海
                 <w:br/>
                 ★沉浸式体验·水狂欢：亚特兰蒂斯水世界或邂逅海洋精灵.失落的空间水族馆（2选1）
                 <w:br/>
                 ★特色美食：养生椰子宴+特别赠送-三亚火车头海鲜广场定制海鲜餐
                 <w:br/>
-                ★甄选睡眠：全程网评四钻近海酒店连住不挪窝
+                ★甄选睡眠：3大住宿标准随心选
+                <w:br/>
+                五钻海景版：全程入住三亚网评五钻度假酒店.海景房
+                <w:br/>
+                五钻近海版：全程入住三亚网评五钻酒店
+                <w:br/>
+                近海品质版：全程入住三亚网评四钻近海酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -577,76 +583,82 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/19:20-20:55，九元含15kg行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，九元含15kg行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：全天不含餐、旅游车及导游服务 ；
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
-                6、航班参考：广州三亚AQ1111/19:20-20:55、AQ1113/07:05-09:00（3月底换季后航班参考：广州-三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30），九元航班（AQ）含15kg免费托运行李额，最终航班以实际出票为准。如指定其他航班，价格请单询。
+                6、航班参考：广州-三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30），九元航班（AQ）含15kg免费托运行李额，最终航班以实际出票为准。如指定其他航班，价格请单询。
                 <w:br/>
                 7、预定须知：凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
                 8、单人预定须知：报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
                 <w:br/>
                 9、外籍护照客人参团需加收200元/人；
                 <w:br/>
-                10、此款版本为4钻版，如需升级住宿（五钻近海版/五钻海景版），价格可单询。
-[...1 lines deleted...]
-                11、如遇安排早机往返，抵达三亚后暂时无法入住酒店，可先寄存行李到酒店前台处，自由活动。
+                10、如遇安排早机往返，抵达三亚后暂时无法入住酒店，可先寄存行李到酒店前台处，自由活动。
+                <w:br/>
+                11、住宿版本有3款标准选择，不同版本对应价格不同，酒店参考如下：
+                <w:br/>
+                近海品质版：君锦滨海/大东海君亭/玛瑞纳/椰蓝湾/君然温泉/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店/夏威夷/宝宏或不低于以上标准网评4钻酒店；
+                <w:br/>
+                五钻版：四季海庭酒店.市景房/明申高尔夫酒店.花园房/半山半岛帆船港.海景房/三亚胜意海景度假酒店.城市景观房/西藏大厦.园景房/海湾维景.山景房/海立方.园景房/三亚湾伯爵佰悦或不低于以上标准网评五钻酒店；
+                <w:br/>
+                五钻海景版：凤凰岛度假酒店.全海景房/君澜三亚湾迎宾馆.豪海/三亚胜意海景酒店.180度海景房/天通富禾.超级海景房/大东海酒店.高海/银泰阳光度假酒店.豪海/金凤凰.雅致海景房/洛克铂金.豪海/京海假日.豪海/丽禾华美达广场.豪海或不低于以上标准网评五钻酒店（注：海景房不承诺看海角度）
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -680,72 +692,74 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-蜈支洲岛畅玩-（车程约40分钟）-直升机基地
                 <w:br/>
-                早餐后，乘船登上5A级景区【蜈支洲岛】：（含往返船费，含上下岛时间不少于5小时）《为给您留有更充裕的时间享受岛屿风光，岛上中餐不含，建议自备食品上岛，或自行于岛上用简餐》，这里被称为中国的马尔代夫，关掉手机，换上泳装，光着脚丫，心无旁骛，彻底放松，疯游一天,还可以体验潜水、海钓、滑水、帆船、摩托艇、香蕉船、拖曳伞等海上娱乐项目（海上娱乐项目费用不含）
+                早餐后，乘船登上5A级景区【蜈支洲岛】（含往返船费，含上下岛时间不少于5小时）《为给您留有更充裕的时间享受岛屿风光，岛上中餐不含，建议自备食品上岛，或自行于岛上用简餐》，这里被称为中国的马尔代夫，关掉手机，换上泳装，光着脚丫，心无旁骛，彻底放松，疯游一天,还可以体验潜水、海钓、滑水、帆船、摩托艇、香蕉船、拖曳伞等海上娱乐项目（海上娱乐项目费用不含）
                 <w:br/>
                 下岛后体验【直升机飞行1圈】（飞行基地以当天实际安排为准，飞行1圈约40S），体验酷炫的低空飞行，感受冲上云霄的自由感觉，上帝视角俯瞰三亚美景。
                 <w:br/>
                 直升机预定限制须知：
                 <w:br/>
                 1.孕妇及65岁以上老人、高血压、心脏病患者、孕妇、体重100ＫG以上不宜登机；
                 <w:br/>
                 2.航线无儿童价，大小同价；
                 <w:br/>
                 3.本着坐满起飞及配载平衡的原则，公司有权力对乘客进行拼组、重新分组等协调搭配，乘客应当予以配合。
                 <w:br/>
                 <w:br/>
                 ● 温馨提醒：
                 <w:br/>
                 1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
                 <w:br/>
                 2.蜈支洲岛需要坐船上岛，乘船时间约 25分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子， 也可自备晕船药。
                 <w:br/>
                 3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
                 <w:br/>
                 4.蜈支洲岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待 70 周岁以上老人、孕妇及行动不便者，敬请谅解。景区不保证提供签署免责协议，请清晰；如不能上岛，请在岛下等候，费用可现退100元/人
+                <w:br/>
+                5.岛上环岛电瓶观光车、海上娱乐项目等费用均不含，费用参考景区当天挂牌价，如需体验费用请现场自理，遵循自愿原则
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：蜈支洲岛、直升机体验
                 <w:br/>
                 自费项：蜈支洲岛海上项目、环岛观光电瓶车，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：火车头海鲜广场定制海鲜餐，放弃不用费用不退   </w:t>
@@ -801,50 +815,54 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-玫瑰谷（车程约30分钟）-亚特兰蒂斯（车程约50分钟）
                 <w:br/>
                 早餐后，游览【三亚亚龙湾国际玫瑰谷】（时间不少于120分钟，含赠送电瓶车）位于三亚市亚龙湾国际旅游度假区内，总占地2755亩，是以"玫瑰之约，浪漫三亚"为主题，以农田、水库、山林的原生态为主体，以五彩缤纷的玫瑰花为载体，集玫瑰种植、玫瑰文化展示、旅游休闲度假于一体的玫瑰谷。
                 <w:br/>
                 而后前往【亚特兰蒂斯水世界】或【失落的空间水族馆】（2选1，报名时请选定游玩景区）
                 <w:br/>
                 【亚特兰蒂斯水世界】（游览时间不少于4小时），按照国际领先标准建造，拥有目前世界最先进的设备，起滑道总长达到2510米；园区占地面积超过20万平方米，最多可同时容纳13500名客人；多种惊险刺激的水上娱乐项目：鲨鱼穿越、怒海过山车、海神之跃、放手一搏、旋风大喇叭、造浪池等你嗨玩；专属于家庭亲子的儿童戏水区“嬉水童趣”水上乐园。
                 <w:br/>
                 或游览【三亚.亚特兰蒂斯失落的空间水族馆】（游览时间不少于2小时）与86000多只海洋生活近距离接触；这里有超过280种海洋生物；16.5米长的观景通道，厚达65米，是中国最大的观景板之一；大使环礁湖内有超过13500吨海水；专为白鲸建造的冷水恒温展示池。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、亚特兰蒂斯水世界门票不含浴巾、拖鞋、储物柜费用，热水淋浴免费；（参考价格租柜：小柜30元、大柜50元；租浴巾30元）；
                 <w:br/>
                 2、玫瑰谷内自设有开放式购物商场，消费自愿原则，请知悉。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：玫瑰谷、亚特兰蒂斯水世界或水族馆2选1
                 <w:br/>
+                购物点：玫瑰谷
+                <w:br/>
+                自费项：亚特兰蒂斯水世界门票不含浴巾、拖鞋、储物柜费用，参考景区当天挂牌价
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：养生椰子鸡     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -875,100 +893,120 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70-80分钟）
                 <w:br/>
-                早餐后，游览5A景区【南山文化旅游区】(时间不少于120分钟)，瞻仰108米的海上观音圣像；漫步椰林海岸海天佛国，感受海景园林之美；
+                早餐后，游览5A景区【南山文化旅游区】(时间不少于120分钟，不含电瓶车)，瞻仰108米的海上观音圣像；漫步椰林海岸海天佛国，感受海景园林之美；
                 <w:br/>
                 ◎  下午前往码头体验【LOFT飞桥游艇激情玩海】（时间不少于3小时，散拼船），炫酷的游艇体验，参与感爆棚的海上狂欢，带您体验海岛热带风情不一样的海上狂欢嘉年华。全程资深船长和水手为您保驾护航。
                 <w:br/>
                 1、LOFT飞桥游艇激情玩海之旅3小时；
                 <w:br/>
-                2、赠：摩托艇体验（约2分钟）
+                2、赠：摩托艇体验（约1-2分钟）
                 <w:br/>
                 3、赠：海钓鱼竿、鱼饵（含鱼饵、渔具）
                 <w:br/>
                 4、船尾夹板可游泳（需穿戴救生衣，需会游泳方可体验，请遵循工作人员安排）
                 <w:br/>
                 5、免费提供"矿泉水"、欢迎饮料、
                 <w:br/>
                 6、当季时令水果果盘；
                 <w:br/>
                 7、水上玩具:魔毯体验(可调，以当天实际安排项目为准)；
                 <w:br/>
                 8、互动体验掌舵等驾驶体验,让你当一次做船长的感觉；
                 <w:br/>
                 9、免费更衣冲淡（温馨提示：建议自带浴巾和干爽、洁净的衣服）
                 <w:br/>
                 10、全程资深船长和水手为您提供贴心服务/贴心提供出海保险；
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、摩托艇赠送项目，仅限5岁以上以及55岁以下成人体验，因个人原因未体验，费用不予退还；【套餐以外的水上项目自愿自费消费】
                 <w:br/>
                 2、以上游艇项目均为套餐打包包含，如放弃不体验/天气船方等不可抗因素导致取消无法体验，均无费用可退，请知悉。
                 <w:br/>
+                3、以下自费项目可根据需求自行选择：
+                <w:br/>
+                1、探索海洋奥秘之一:费用参考景区当天挂牌价（一对一探索员陪同30分钟、游泳半面镜、鱼食、激情皮卡丘体验两分钟左右、激情杰尼龟体验两分钟左右、泳衣泳裤毛巾、20张相片、视频3-5分钟）。
+                <w:br/>
+                2、探索海洋奥秘之二：费用参考景区当天挂牌价（一对一探索员陪同20分钟至30分钟、游泳半面镜、鱼食、激情皮卡丘体验两分钟左右、激情杰尼龟体验两分钟左右、泳衣泳裤毛巾、10张相片、视频1-2分钟）。
+                <w:br/>
+                3、探索海洋奥秘之三：费用参考景区当天挂牌价（一对一探索员陪同10分钟至15分钟、游泳半面镜、鱼食、泳衣泳裤毛巾、8—10张相片）。
+                <w:br/>
+                产品不含：
+                <w:br/>
+                为了让您更纯粹地享受海上时光，行程已包含清晰列明的核心体验。如需其他个性化娱乐项目，景区亦有精选推荐、根据自身需求选择与消费。相关自选项目服务与费用，敬请参考现场公告或咨询工作人员。
+                <w:br/>
+                出海须知：
+                <w:br/>
+                1、出海行驶约30分钟，静态停泊时间约120分钟，返程行驶约30分钟，全程约3小时，停泊区域为小青州区域，非全程行驶状态。
+                <w:br/>
+                2、精神病史、高血压、心脏病、糖尿病、孕妇、醉酒人员、药物影响人员、术后恢复期、危重病人等无法接待；60岁以上无法参加海上项目，70岁以上身体健康、行动自如、有成人陪同，签署免责后方可登船，敬请谅解。
+                <w:br/>
+                3、易晕船人群建议提前30分钟以上服用晕船药或使用晕船贴(晕船后可下水游泳减轻晕船症状)；如因晕船需提前返航需全船客人同意方可，否则只能自费摩托艇(300元/趟)返回。
+                <w:br/>
                 ◎ 晚上根据航班时间约定送机，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、航班参考：三亚-广州AQ1112/22:30-00:20+1（换季后航班参考：AQ1112/22:40-00:15+1），九元AQ航空仅含15kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。
+                2、航班参考：三亚-广州AQ1112/22:40-00:15+1，九元AQ航空仅含15kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 3、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 4、海南大部分景区均自设有购物商场（基本上为开放式商场），旅行社会存在途经，敬请谅解，消费遵循自愿原则。
                 <w:br/>
-                5、此线路存在与其他散拼产品拼团出发（0购亚特），行程区别在于：D4下午行程不同，其他行程用餐一致
+                5、此线路存在与其他散拼产品拼团出发（0购亚特），并非途中拼团，行程区别在于：D4下午行程不同，其他行程用餐一致；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：南山、游艇出海
                 <w:br/>
-                自费项：景区内园中园项目，消费自愿原则，费用请当地自理；海上娱乐项目等（自愿选择，费用不含）
+                自费项：南山电瓶车/景区内园中园项目，海上娱乐项目等，价格参考当天景区挂牌价（自愿选择，费用不含）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1036,69 +1074,85 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程当地超豪华标准建设双人间（即网评五钻酒店）。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程当地豪华/超豪华标准建设双人间（3款住宿版本选择）。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；
+                <w:br/>
+                参考酒店（住宿先后顺序可根据实际情况调整）：
+                <w:br/>
+                近海品质版：君锦滨海/大东海君亭/玛瑞纳/椰蓝湾/君然温泉/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店/夏威夷/宝宏或不低于以上标准网评4钻酒店；
+                <w:br/>
+                五钻版：四季海庭酒店.市景房/明申高尔夫酒店.花园房/半山半岛帆船港.海景房/三亚胜意海景度假酒店.城市景观房/西藏大厦.园景房/海湾维景.山景房/海立方.园景房/三亚湾伯爵佰悦或不低于以上标准网评五钻酒店；
+                <w:br/>
+                五钻海景版：凤凰岛度假酒店.全海景房/君澜三亚湾迎宾馆.豪海/三亚胜意海景酒店.180度海景房/天通富禾.超级海景房/大东海酒店.高海/银泰阳光度假酒店.豪海/金凤凰.雅致海景房/洛克铂金.豪海/京海假日.豪海/丽禾华美达广场.豪海或不低于以上标准网评五钻酒店（注：海景房不承诺看海角度）；
+                <w:br/>
+                定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：安排5正3早，早餐酒店含（不用不退），正餐十菜一汤，餐标30元/人，含3个特色餐：养生椰子鸡火锅+定制赠送火车头海鲜广场海鲜餐（赠送项目，不用不退），10人1桌，人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
-                4、用车：海南省全程空调旅游车，按实际人数用车，保证每人一正座
+                4、用车：海南省全程空调车5-50座，按实际人数用车，保证每人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。8人以下（含儿童）安排导游兼司机
                 <w:br/>
-                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“蜈支洲岛”景区因赴岛工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需签署景区规定的免责证明，以景区当天实际放行情况为准，不能100%保证能上岛。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“蜈支洲岛”景区因赴岛工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需签署景区规定的免责证明，以景区当天实际放行情况为准，不能100%保证能上岛。
+                <w:br/>
+                不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费、免费早餐；不占床，不含超高费用。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
-[...3 lines deleted...]
-                温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
+                7、儿童标准：2-11周岁且1.2米以下含往返机票、正餐费及车位费、服务费；不占床，不含超高费用。超高儿童现场补门票/早餐以景区、酒店规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                <w:br/>
+                2岁以下婴儿不含任何费用，全部由家长自理。
+                <w:br/>
+                8、购物点：全程参观1个购物店；
+                <w:br/>
+                温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                海南大部分景点均自设有购物场所（如南山/天涯海角/大小洞天/槟榔谷/呀诺达/亚龙湾天堂森林公园等等）均属于景区自行商业行为，不属于旅行社安排的购物商店，游客可自主选择。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1114,56 +1168,253 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
-[...3 lines deleted...]
-                8、可选择补差价升级五钻近海版/五钻海景版，价格请单询。
+                7、2-12岁儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                <w:br/>
+                2 岁以下婴儿不含任何费用，全部由家长自理（三亚往返机票参考400元/婴，满1周岁收地接车费240元/婴）；
+                <w:br/>
+                9、娱乐项目：导游会推荐晚间自费项目，自愿参加，如参加后回团后不办理退任何费用，不参加晚间自费的客人送回酒店。（自费表仅供参考，以导游实际推荐项目为准）；
+                <w:br/>
+                海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
+                <w:br/>
+                10、娱乐项目（景区特殊娱乐项目如：潜水、海上项目、特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">亚龙湾玫瑰谷，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开放式商场，化妆品、精油、特产等综合商品，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1388,50 +1639,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 300.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/海上项目/潜水等，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考景区当天挂牌价，选择性消费项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -1456,141 +1778,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...41 lines deleted...]
-                日期： 日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1731,51 +2015,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-31</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1919,50 +2203,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>