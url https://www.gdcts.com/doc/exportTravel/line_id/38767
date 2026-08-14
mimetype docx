--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【海岛玩家】海南三亚双飞4天丨蜈支洲岛丨亚特兰蒂斯水世界丨直升机观光体验丨南山丨特色海鲜餐丨游艇出海丨3大住宿标准随心选行程单</w:t>
+        <w:t xml:space="preserve">【海岛玩家】海南三亚双飞4天丨蜈支洲岛丨亚特兰蒂斯水世界或水族馆2选1丨南山丨特色海鲜餐丨游艇出海丨3大住宿标准随心选行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">网红海陆空玩法，酒店连住不挪窝</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -408,53 +408,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★经典&amp;大牌：5A蜈支洲岛+5A南山文化旅游区
                 <w:br/>
-                ★海陆空打卡：直升机观光体验+LOFT飞桥游艇激情玩海
-[...1 lines deleted...]
-                ★沉浸式体验·水狂欢：亚特兰蒂斯水世界或邂逅海洋精灵.失落的空间水族馆（2选1）
+                ★潮玩打卡：LOFT飞桥游艇激情玩海+后海小镇+亚特兰蒂斯水世界或失落的空间水族馆（2选1）
                 <w:br/>
                 ★特色美食：养生椰子宴+特别赠送-三亚火车头海鲜广场定制海鲜餐
                 <w:br/>
                 ★甄选睡眠：3大住宿标准随心选
                 <w:br/>
                 五钻海景版：全程入住三亚网评五钻度假酒店.海景房
                 <w:br/>
                 五钻近海版：全程入住三亚网评五钻酒店
                 <w:br/>
                 近海品质版：全程入住三亚网评四钻近海酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -690,80 +688,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三亚-蜈支洲岛畅玩-（车程约40分钟）-直升机基地
+                三亚-蜈支洲岛畅玩-（车程约40分钟）-后海小镇
                 <w:br/>
                 早餐后，乘船登上5A级景区【蜈支洲岛】（含往返船费，含上下岛时间不少于5小时）《为给您留有更充裕的时间享受岛屿风光，岛上中餐不含，建议自备食品上岛，或自行于岛上用简餐》，这里被称为中国的马尔代夫，关掉手机，换上泳装，光着脚丫，心无旁骛，彻底放松，疯游一天,还可以体验潜水、海钓、滑水、帆船、摩托艇、香蕉船、拖曳伞等海上娱乐项目（海上娱乐项目费用不含）
                 <w:br/>
-                下岛后体验【直升机飞行1圈】（飞行基地以当天实际安排为准，飞行1圈约40S），体验酷炫的低空飞行，感受冲上云霄的自由感觉，上帝视角俯瞰三亚美景。
-[...7 lines deleted...]
-                3.本着坐满起飞及配载平衡的原则，公司有权力对乘客进行拼组、重新分组等协调搭配，乘客应当予以配合。
+                下岛后，赠送打卡【后海小镇】（游览时间不少于50分钟）小镇藏着海南小众海岛风情，远离拥挤人潮，自带慵懒松弛氛围。错落的海边街巷、温柔海岸晚风、特色小店随处可逛。漫步闲逛，吹海风、慢漫游，解锁小众打卡秘境，抛开压力，享受自在惬意的海岛时光。 
                 <w:br/>
                 <w:br/>
                 ● 温馨提醒：
                 <w:br/>
                 1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
                 <w:br/>
                 2.蜈支洲岛需要坐船上岛，乘船时间约 25分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子， 也可自备晕船药。
                 <w:br/>
                 3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
                 <w:br/>
                 4.蜈支洲岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待 70 周岁以上老人、孕妇及行动不便者，敬请谅解。景区不保证提供签署免责协议，请清晰；如不能上岛，请在岛下等候，费用可现退100元/人
                 <w:br/>
                 5.岛上环岛电瓶观光车、海上娱乐项目等费用均不含，费用参考景区当天挂牌价，如需体验费用请现场自理，遵循自愿原则
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：蜈支洲岛、直升机体验
+                景点：蜈支洲岛、后海小镇
                 <w:br/>
                 自费项：蜈支洲岛海上项目、环岛观光电瓶车，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：火车头海鲜广场定制海鲜餐，放弃不用费用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2015,51 +2005,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>