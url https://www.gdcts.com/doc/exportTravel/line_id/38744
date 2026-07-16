--- v0 (2026-03-25)
+++ v1 (2026-07-16)
@@ -733,51 +733,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布拉迪斯拉发-约135KM布尔诺-约205KM-布拉格（捷克）
                 <w:br/>
                 酒店早餐后，乘车前往捷克第二大城市布尔诺（游览不少于45分钟），外观城市最高点【圣彼得与圣保罗大教堂】【老市政厅】。圣彼得与圣保罗大教堂是布尔诺最显著的地标，从城内任一角落都可看得一清二楚，两个高耸的尖塔是其新哥德式建筑的最佳标记。它的空间尺度的宽阔、装饰的丰富多彩都给人以深刻的印象。
                 <w:br/>
-                随后，乘车前往捷克首都-【布拉格】（游览时间约1.5小时），布拉格的建筑整体上给人的观感是建筑顶部造型多变，色彩极为绚丽夺目，号称欧洲最美丽的城市之一，也是全球第一个整座城市被指定为世界文化遗产的城市。
+                随后，乘车前往捷克首都-【布拉格】（游览时间不少于1.5小时），布拉格的建筑整体上给人的观感是建筑顶部造型多变，色彩极为绚丽夺目，号称欧洲最美丽的城市之一，也是全球第一个整座城市被指定为世界文化遗产的城市。
                 <w:br/>
                 【布拉格城堡区*】（含门票及讲解）建于9世纪，该城堡被联合国评定为世界文化遗产。在城堡山的观景台俯瞰笼罩在阳光下的布拉格，伏尔塔瓦河从城中穿过，高高低低的塔尖连成一片，整个城市金碧辉煌、格外美丽。
                 <w:br/>
                 【布拉格城堡Prague Castle】作为波西米亚王国的标志已有1000多年的历史，由普热米斯尔王朝的波希米亚公爵博里沃伊一世始建于880年。据吉尼斯世界纪录大全记载，布拉格城堡是世界上最大的古城
                 <w:br/>
                 堡建筑群，占地面积约70,000平米，有“世界上最大古城堡”之誉。
                 <w:br/>
                 【圣维特大教堂 St. Vitus Cathedral】
                 <w:br/>
                 圣维特大教堂曾是历代皇帝举行加冕典礼的地方，在欧洲建筑史上有「建筑之宝」的美誉，如今在教堂内还收藏有十四世纪神圣罗马帝国波希米亚国王查理四世的纯金皇冠、金球及令牌。
                 <w:br/>
                 【圣乔治教堂St. George‘s Basilica】布拉格城堡内最古老的教堂，920 年由圣弗拉季斯拉夫一世建造的原始建筑。教堂内部装饰为罗马式，朴实庄严。普热米斯尔王朝各代君主的陵墓位于教堂中殿内。其中包括圣瓦茨拉夫的父亲和弗拉季斯拉夫王子之墓。
                 <w:br/>
                 【老皇宫Old Royal Palace】最初住宅建筑，多为木质结构，在九世纪和十世纪时便在布拉格城堡内落成。索别斯拉夫王子在十二世纪时在全新防御工事墙附近建造了全新石质罗马式皇宫。直至今日其古迹还被完整保存于地下。
                 <w:br/>
                 【布拉格黄金巷 Golden Lane】
                 <w:br/>
                 黄金巷是布拉格城堡中有名的景点之一。它虽然名为“黄金”，但并非由黄金打造，而是古时打造金器的工匠们居住的地方；因聚集不少为国王炼金的术士，因而有此名称。
                 <w:br/>
                 【查理大桥 Charles Bridge】
                 <w:br/>
                 建于十四世纪，全长520公尺，桥的两旁耸立着30尊出自17-18世纪艺术大师之手的雕像，被欧洲人称为“欧洲的露天巴洛克塑像美术馆”。现今它已然成为了布拉格景点的代表，常有人说“走过这座桥才算来过布拉格”。
                 <w:br/>
                 【老城广场】被誉为“布拉格的灵魂”、“布拉格的心脏”。站在广场中央，你可以看到哥特式、巴洛克式、洛可可式和古罗马式的建筑相互辉映。
                 <w:br/>
@@ -839,51 +839,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布拉格-约170KM-克鲁姆洛夫-捷克小镇（捷克）
                 <w:br/>
-                酒店早餐后，乘车前往【克鲁姆洛夫】（停留时间约90分钟）
+                酒店早餐后，乘车前往【克鲁姆洛夫】（停留时间不少于90分钟）
                 <w:br/>
                 克鲁姆洛夫又名 CK小镇：享有“世界文化遗产”之称的跨越奥、捷边境的欧洲最美丽中古小城，也是联合国文教会保护的古城。伏尔他瓦河倒 S 型的河湾，将古城分为城堡区，下游谷地及旧城区三部分。小镇的所有道路皆是由小石头及石板所铺成，满城红色的屋顶以及迷人的景致都令人陶醉其中。抵达后游览旧城风光及拍照留念，旧城区内之圣维塔教堂和市政广场及清幽的散步路线，充满中世纪古典优雅的情调。
                 <w:br/>
                 特别安排：【地窖餐厅猪肘餐】咸猪手上桌时配上酸菜，再搭配一大扎黑啤，这就是当仁不让的美食铁三角。游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：地窖餐厅猪肘餐     晚餐：√   </w:t>
@@ -1005,59 +1005,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 维也纳-约52KM-MG潘多夫奥特莱斯-约52KM维也纳（奥地利）
                 <w:br/>
-                酒店早餐后，乘车前往【维也纳】（市区观光约40分钟）
+                酒店早餐后，乘车前往【维也纳】（市区观光不少于40分钟）
                 <w:br/>
                 奥地利的首都和最大的城市，全国9个联邦州之一，也是欧洲主要的文化中心，被誉为“世界音乐之都”。
                 <w:br/>
                 【约翰·施特劳斯城市公园】：公园内伫立着许多世界著名音乐家的雕像，尤以“圆舞曲之王”小约翰·施特劳斯拉小提琴造型的金色雕像最为闻名。【维也纳市政厅】（外观）：1873年完工的市政厅是典型的新哥特式建筑，其拱廊、凉廊、阳台、尖头窗、繁复的雕刻等无不体现了新哥特式的典型风格。【奥地利国会大厦】（外观）：奥地利的象征之一，也是维也纳市内重要的建筑之一，奥地利国民议会和奥地利联邦议会所在地。【玛利亚·特蕾莎皇后广场】：位于维也纳自然历史博物馆和艺术史博物馆之间的广场，因美丽而令人印 象深刻的玛丽亚·特蕾莎女皇雕像闻名于世。
                 <w:br/>
                 特别安排：【维也纳炸猪排】
                 <w:br/>
-                乘车前往【MG潘多夫名品奥特莱斯】（停留约180分钟），它是欧洲最著名、最成功的奥特莱斯购物中心之一拥有超过150家高端奢侈品牌及知名设计师品牌专卖店，如Prada、Gucci、Burberry、Moncler、Armani、Hugo Boss等，常年提供30%-70% 的折扣。 购物村设计成独特的北美小镇风格，环境舒适宜人，不仅是购物场所，也是休闲目的地。
+                乘车前往【MG潘多夫名品奥特莱斯】（停留不少于180分钟），它是欧洲最著名、最成功的奥特莱斯购物中心之一拥有超过150家高端奢侈品牌及知名设计师品牌专卖店，如Prada、Gucci、Burberry、Moncler、Armani、Hugo Boss等，常年提供30%-70% 的折扣。 购物村设计成独特的北美小镇风格，环境舒适宜人，不仅是购物场所，也是休闲目的地。
                 <w:br/>
                 温馨提示：MG潘多夫奥特莱斯逢周日关门休息，如行程遇周日，此景点将取消，无门票退返，敬请谅解！
                 <w:br/>
                 游览结束后入住酒店休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：维也纳 猪排餐     晚餐：√   </w:t>
@@ -1095,51 +1095,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 维也纳-约250KM-布达佩斯（匈牙利）
                 <w:br/>
-                酒店早餐后，乘车前往游览【美泉宫*】（含门票及专业中文讲解，游览时间约1小时）：被誉为“多瑙河的女神”，是欧洲第二大宫殿，仅次于法国凡尔赛宫，被视为欧洲非常漂亮的巴洛克式宫殿之一，曾是哈布斯堡王朝的行宫。宫内有1400个房间，但其中最惹人注目的是后来成为法国国王路易十六的皇后玛丽少女时代的画像，也是拍摄《茜茜公主》的重要景点。目前，因为该宫殿拥有的历史重要性、独特的地面和华丽的家具而成为联合国教科文组织的文化遗产的一部分。
+                酒店早餐后，乘车前往游览【美泉宫*】（含门票及专业中文讲解，游览时间不少于1小时）：被誉为“多瑙河的女神”，是欧洲第二大宫殿，仅次于法国凡尔赛宫，被视为欧洲非常漂亮的巴洛克式宫殿之一，曾是哈布斯堡王朝的行宫。宫内有1400个房间，但其中最惹人注目的是后来成为法国国王路易十六的皇后玛丽少女时代的画像，也是拍摄《茜茜公主》的重要景点。目前，因为该宫殿拥有的历史重要性、独特的地面和华丽的家具而成为联合国教科文组织的文化遗产的一部分。
                 <w:br/>
                 游毕乘车前往酒店入住。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1189,53 +1189,53 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布达佩斯（匈牙利）
                 <w:br/>
                 酒店早餐后，【布达佩斯】（游览时间不少于60分钟）
                 <w:br/>
                 它是匈牙利行政、商业和文化中心游览。所有重要的事情都在这里开始、结束，或者正在这里发生。和许多首都一样，布达佩斯也带有一种历史的厚重感，一起感受这座城市的独一无二风情。
                 <w:br/>
                 【布达皇宫】外观，建筑将巴洛克和哥特式建筑风格进行了融合，正立面放入柯林斯圆柱进行支撑，巴洛克的绿色圆顶将这里衬托的气势恢宏。
                 <w:br/>
                 【链子桥】途观，是连接布达和佩斯，是布达佩斯的标志。种种建筑共同组成了世界城市景观中杰出典范，更被联合国教科文组织世界遗产委员会批准作为文化遗产列入《世界遗产名录》。
                 <w:br/>
                 【英雄广场】广场上千年纪念碑塑造的是匈牙利历史上的一些重要人物，处于中心位置的青铜群雕就是公元896年在此定居的7位部落首领，两侧的弧形柱廊下各有7尊青铜雕像，都是匈牙利历史上出类拔萃，值得尊敬的君王、开国元勋或民族英雄。
                 <w:br/>
                 【国会大厦】外观，华丽的国会大厦建筑本身就是欧洲最古老的立法建筑之一。中央最突出的圆顶塔楼高96米，现今已经成为布达佩斯最著名的旅游景观之一。
                 <w:br/>
                 【马加什教堂】（外观）教堂是融合了新艺术，民俗艺术，土耳其设计的新哥特式建筑。精雕细琢的石尖塔、色彩缤纷的马赛克镶嵌屋顶、独具匠心的修建在教堂一角的钟楼，这都使教堂变得轻盈和活泼起来。历史上，这里是匈牙利国王加冕仪式的举行地，故又有“加冕教堂”之称。教堂高耸的尖顶和彩砖铺就的屋顶使这里成为了城堡山的地标之一。
                 <w:br/>
-                【渔人堡*】（含门票，入内参观约30分钟）。中世纪时，这里的渔民负责保卫此处，故而得名。这座白色的建筑群，融合了新哥特，新罗马及匈牙利当地的建筑特色，在这里可以鸟瞰布达佩斯全城风光，素有布达佩斯瞭望台之称，是匈牙利令人印象深刻的杰出建筑群。
-[...1 lines deleted...]
-                特别安排：【多瑙河游船*】（含船票，游览时间约60分钟）布达和佩斯两座城市正式由于多瑙河的链接，才有了今天的布达佩斯。游弋在多瑙河上，市政厅、国会大厦、链子桥、裴多菲桥等建筑美景一一出现，多瑙河是欧洲最长的河流，流经十几个国家。布达佩斯的多瑙河段位于城市中央地区，无论白天和夜晚，这里都是布达佩斯风光最为美丽的地方。
+                【渔人堡*】（含门票，入内参观不少于30分钟）。中世纪时，这里的渔民负责保卫此处，故而得名。这座白色的建筑群，融合了新哥特，新罗马及匈牙利当地的建筑特色，在这里可以鸟瞰布达佩斯全城风光，素有布达佩斯瞭望台之称，是匈牙利令人印象深刻的杰出建筑群。
+                <w:br/>
+                特别安排：【多瑙河游船*】（含船票，游览时间不少于60分钟）布达和佩斯两座城市正式由于多瑙河的链接，才有了今天的布达佩斯。游弋在多瑙河上，市政厅、国会大厦、链子桥、裴多菲桥等建筑美景一一出现，多瑙河是欧洲最长的河流，流经十几个国家。布达佩斯的多瑙河段位于城市中央地区，无论白天和夜晚，这里都是布达佩斯风光最为美丽的地方。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1569,50 +1569,764 @@
                 <w:br/>
                 9.因交通延阻、罢工、天气、飞机机器故障、航班取消或更改及其它不可抗力原因导致的费用；
                 <w:br/>
                 10.因自身原因滞留、违约、自身过错、自由活动期间内或自身疾病引起的人身和财产损失；
                 <w:br/>
                 欧洲各地有当地官方导游讲解（例如 ：威尼斯、罗马、佛罗伦萨、罗浮宫、凡尔赛宫、马德里皇宫等），为了感谢他们的热忱服务，请另付上小费1欧元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">维也纳 【音乐演奏会】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                维也纳古典音乐气氛浓厚，引来各国音乐家聚集于此，具“世界音乐之都”和“乐都”等美誉，在维也纳聆听一场经典的演奏会，感受音乐带来的震撼。
+                <w:br/>
+                （含车费，服务费，门票预订费（提前24小时预订 ）20人成行
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 125.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">维也纳 【维也纳深度游】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                维也纳市中心“世界文化遗产”之旅：①地标圣斯蒂芬大教堂；②维也纳大学；③国家歌剧院（外观）。深入了解这座庞大的艺术殿堂是世界顶尖级的音乐圣殿。 
+                <w:br/>
+                （含预定费，门票，停车费，导游讲解，司机服务费）20人成行
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">维也纳 【金色大厅】 或【国家歌剧院】二选一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                【金色大厅】这座音乐圣殿，以金色雕像、精美壁画与无与伦比的声学效果，成为维也纳爱乐之家和全球乐迷的朝圣地。（含车费、门票、预定费、司机导游加班费）
+                <w:br/>
+                【国家歌剧院】作为奥地利文化自豪感的象征，维也纳国家歌剧院代表了歌剧艺术的顶峰，是音乐爱好者心中的圣地。它不仅是演出场所，更是欧洲艺术史的重要组成部分。（含车费、门票、预定费、司机导游加班费）20人成行
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奥地利 【圣沃夫冈及游船】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">人间仙境-萨尔茨卡默古特（Salzkammergut）地区，沃尔夫冈湖（Lake Wolfgang）是这一带最著名的湖泊之一，搭乘沃尔夫冈湖游船-穿梭于圣沃尔夫冈、圣吉尔根、施特罗布尔之间，从湖中央欣赏两岸小镇和阿尔卑斯山倒影，视角绝佳。（含车费、船票、预定费、司机服务费）20人成行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">捷克 【赫鲁波卡城堡】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                这座被誉为“捷克温莎”的纯白城堡，静谧倒映在池塘中，其梦幻的尖塔与繁复雕饰，宛如从童话书中走出
+                <w:br/>
+                （含预订费、门票、车费、司机服务费）20人成行
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布杰约维采 【百威小镇】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布杰约维采是一座迷人的中世纪老城，这里有十三和十七世纪建筑古迹以及十六世纪的黑塔，百威啤酒源于该地，13世纪起该地就以酿造啤酒而知名，因此也被称为百威小镇。（含车费，服务费，司导服务费）20人成行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">匈牙利 【山丹丹圣安德烈小镇】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                多瑙河湾畔的童话小镇，鹅卵石街道蜿蜒，彩色的巴洛克建筑鳞次栉比。空气中弥漫着艺术的气息
+                <w:br/>
+                （含车费，服务费，司导服务费）20人成行
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【东欧猪肘餐】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                咸猪手配以酸菜+黑啤，表皮焦脆，入口香浓，肥而不腻。
+                <w:br/>
+                （含：预订费；餐费；服务生小费）20人成行
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1621,328 +2335,527 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.儿童费用：6 岁以下（不含6岁）不占床按成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
-[...5 lines deleted...]
-                4.本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号：  L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1.儿童费用：6 岁以下（不含6岁）不占床按照成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
+                <w:br/>
+                2.自备签证或免签证参团，签证费退费标准：申根签600元/人，英签1300元/人。
+                <w:br/>
+                3.请您务必在签证截止日期前递交完整签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人，英国签证费（含服务费，不含加急费）1500元/人；
+                <w:br/>
+                4.由于团队行程中所有住宿、用车、餐食、景点门票等均为旅行社打包整体销售，如因自身原因未能游览参观的或临时自愿放弃游览，费用恕不退还，敬请理解。
+                <w:br/>
+                5.行程中未标注入内的景点均为外观，入内参观仅含景点首道门票。
+                <w:br/>
+                6.由于团队机票为指定航线往返票，如因自身原因放弃回程，费用恕不退还，敬请谅解
+                <w:br/>
+                如国际段机票已申请国内联运段，按照航司规定国内第一段联运段机票未使用，后段机票将自动作废，敬请理解。
+                <w:br/>
+                驻奥地利大使馆 +43-68120192638
+                <w:br/>
+                驻匈牙利大使馆 +36-306925414
+                <w:br/>
+                驻斯洛伐克大使馆 +421-914630074
+                <w:br/>
+                驻捷克大使馆 +420-728939951
+                <w:br/>
+                全球领事保护热线：+86-10-12308（24小时，海外中国公民遇到紧急情况可拨打）
+                <w:br/>
+                <w:br/>
+                本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号：  L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则</w:t>
+              <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.请您务必在签证截止日前递交签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人、英国签证费（含服务费，不含加急费）1400元/人；
-[...17 lines deleted...]
-                如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
+                预定限制/年龄限制：
+                <w:br/>
+                1）此线路因服务能力有限，无法接待婴儿（未满2周岁）出行；
+                <w:br/>
+                2）出于安全考虑，18周岁以下未成年人参团，需要至少一名成人旅客陪同。
+                <w:br/>
+                3）满65周岁老年人出团前须签署健康承诺函及需有亲友陪同参团。
+                <w:br/>
+                人群限制
+                <w:br/>
+                1）本行程不接受孕妇、患有传染病等疾病、列入失信人名单、可能危害其他旅游者健康和安全的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担。
+                <w:br/>
+                <w:br/>
+                预定说明：
+                <w:br/>
+                1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息而造成损失，应由客人自行承担因此产生的全部损失。
+                <w:br/>
+                2.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序做合理的调整。
+                <w:br/>
+                3.出游过程中，如遇不可抗力因素造成景点未能正常游玩，导游经与客人协商后可根据实际情况取消或更换该景点，或由导游在现场按旅游产品中的门票价退还费用，退费不以景区挂牌价为准，但赠送项目费用恕不退还，敬请谅解。
+                <w:br/>
+                4.如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，战争、天灾、罢工、游行、航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期，或行程被迫中断的，旅行社的工作人员将尽最大的努力协助团友解决问题，但由此造成的损失和因此新增的费用游客自理。
+                <w:br/>
+                赠送项目，景区有权依据自身承载能力以及天气因素等原因决定是否提供，客人亦可有权选择参加或者不参加，如无法安排费用不退。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">签证信息</w:t>
+              <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详见附件</w:t>
+              <w:t xml:space="preserve">
+                1.在行程开始前因旅游者自身原因提出解除合同或者按照《2026年团队出境旅游合同》第11条约定由旅行社解除合同的，旅行社按下列标准扣除必要的费用后将余款退还客人：
+                <w:br/>
+                1）行程开始前 29 日至 15 日，按照旅游费用总额的 5%扣除；
+                <w:br/>
+                2）行程开始前 14 日至 7 日，按照旅游费用总额的 20%扣除；
+                <w:br/>
+                3）行程开始前 6 日至 4 日，按照旅游费用总额的 50%扣除；
+                <w:br/>
+                4）行程开始前 3 日至 1 日，按照旅游费用总额的 60%扣除；
+                <w:br/>
+                5）行程开始当日，按照旅游费用总额的 70%扣除；
+                <w:br/>
+                如旅行者在旅游合同第二十五条或通过其他方式另行约定的，在旅游者解除合同时不受本条中关于解除时间和必要的费用扣除比例的约束。
+                <w:br/>
+                如按上述比例扣除的必要的费用低于实际发生的费用，旅游者按照实际发生的费用支付损失费，但最高额不应当超过旅游费用总额。
+                <w:br/>
+                因部分旅游资源需提前支付费用进行预定，本产品在旅行社成团后至出发前29天外取消的，也将产生实际损失，具体损失包括但不限于机票，酒店等，如旅游者需要取消订单，应及时联系旅行社，旅行社除协助旅行者减损并退换还未实际发生的损失费用外不再承担其他赔偿责任；
+                <w:br/>
+                2.若内陆段机票，境外火车，邮轮等其他交通工具需要提前支付费用的，产生费用后，按实际损失额外收取；
+                <w:br/>
+                3.如有游客额外升级标准或增加要求所产生的相关费用，以实际产生费用为准收取损失费，费用包括但不限于以上列举的取消条款；
+                <w:br/>
+                4.因为团队机票的特殊性，旅游者在确认出团后如因贵方原因或客人自身原因取消出行，我社有权收取已产生的机票定金；双方已确认出票后取消出行的，我司有权收取所有票款，如尚未支付票款，我社有权追索收取所有票款；
+                <w:br/>
+                5.如游客持中华人民共和国护照因私护照以外的旅行证件或自备签证参团，请务必自行确认该证件是否对目的地免签、及跟团出境后团组返回时是否能够再次进入中国境内；如因游客旅行证件或所持自备签证的原因不能出入境的，损失由游客自行承担，我社将视为游客自行取消出团处理；
+                <w:br/>
+                6.因旅游者提供的材料存在问题或者自身其他原因被拒签、缓签、拒绝入境和出境的，相关责任和费用由旅游者承担。
+                <w:br/>
+                如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">报名材料</w:t>
+              <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详见附件</w:t>
+              <w:t xml:space="preserve">
+                1.此产品办理申根ADS团队签证，旅行社有权根据团队的实际情况调整申请申根签证的国家。
+                <w:br/>
+                2.申根签证自2015年10月12日起实施指纹录入程序。指纹时间一般安排在出团前15个工作天内（暑假/春节旺季日期会提前，以实际安排为准），须申请人前往所需申请签证国家签证中心采集指纹，请申请人在出团前15个工作天内切勿远行并配合领馆的时间安排。
+                <w:br/>
+                3.使领馆要求团队旅游签证持有者必须随团出入境和全程随团活动，不能擅自或强行离团脱团、或延迟回国，不得进行探亲访友、商务等其他非旅游目的活动。
+                <w:br/>
+                签证所需资料：
+                <w:br/>
+                1）客人必须真实详细地填写《欧洲签证资料表》，并按照《欧洲各国ADS签证须知》提供真实有效的签证资料。
+                <w:br/>
+                2）客人委托旅行社代办欧洲旅游签证，同意将该签证资料转交给欧洲国家使(领)馆做签证之用，且非常清楚提供的资料完整准确。同时非常明确，如果客人提供虚假资料，会导致申请不被接受；已拿到的签证可能会被取消；按照欧洲国家法律，也有可能被指控。
+                <w:br/>
+                3）旅行社将根据欧洲国家使(领)馆要求对ADS团队签证资料进行必要的核查，如发现资料不真实或不符合签证要求的，旅行社将按规定不予送签。
+                <w:br/>
+                签证流程：
+                <w:br/>
+                1）出发前：客人报名时提交订金和签证资料--旅行社审查客人资料并通知客人补充资料--向使(领)馆递交资料申请签证--客人在指定时间抵达签证中心进行生物指纹录入--使(领)馆审查资料--使(领)馆通知补充资料、面试等--等待签证结果。
+                <w:br/>
+                2）回程后：回程抵达当天客人将护照和登机牌交与旅行社--旅行社送回使(领)馆销签--使(领)馆通知面销--等待退回护照。
+                <w:br/>
+                销签事宜：
+                <w:br/>
+                1）销签时间大约需要10-15工作日，具体看欧洲国家使(领)馆处理进度，如须尽快取回护照，请在出团前联系旅行社提出需求，我司代为向使(领)馆申请加急销签。
+                <w:br/>
+                2）请各位游客在出入境时注意边防盖章，若有漏盖错盖及时更正。如没有盖章或盖章不清晰无法辨认将会导致使(领)馆要求您面试销签，由此造成不必要的损失，非常抱歉只能由旅行者本人承担！请您谅解的同时也请您务必仔细留意。
+                <w:br/>
+                3）请妥善保管全程登机牌，并核对航班与姓名信息，如发现信息有误请及时告知领队及时补救，归国后登机牌随护照交给领队，以便办理销签，若因客人自身原因丢失、缺损登机牌或登机牌信息有误，导致被领事馆要求前往面试，费用自理。
+                <w:br/>
+                4）游客必须无条件配合欧洲使(领)的销签工作，否则有可能被计入国际游客黑名单而被限制入境；
+                <w:br/>
+                5）使(领)馆销签后不退还往返登机牌，如需办理里程积分请您务必携带相应的积分卡，直接在机场柜台办理。
+                <w:br/>
+                自备签证：
+                <w:br/>
+                客人自备的签证（非我司代办签证）如被拒绝出入中国及该旅游目的地（国家/地区）边境，由此引致的后果及费用损失均由本人自行承担，旅行社有权视为客人单方解除合同，因此产生的损失由客人承担；若导致行程中止的，所交团费扣除实际业务损失费后，剩余部分退回给客人，客人对此表示同意。
+                <w:br/>
+                持非中国公民护照或自备签证的提示：
+                <w:br/>
+                1）非中国护照的客人参团请自行办理签证或自行确认是否免签，并且确认持有多次进出中国的有效签证。
+                <w:br/>
+                2）持香港、澳门特区护照参团的客人须同时持有并携带回乡证出入境，持台湾护照参团的客人需同时持有台胞证出发。
+                <w:br/>
+                3）持香港的CIDI（签证身份书）或持中国护照同时拥有其他国家长居权的客人，报名前请咨询旅行社后报名。
+                <w:br/>
+                **以上“签证提示”仅供客人参考，是否符合免签条件由客人根据该国使领馆提供的信息予以确认，并按照相关指引自行负责出入境手续的办理。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">保险信息</w:t>
+              <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...9 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">详见附件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.本行程不接受孕妇、身体有重疾病、列入失信人名单的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担，旅行社不承担责任。
-[...11 lines deleted...]
-                7.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
+                1.我社已为游客购买旅游意外险，本司强烈建议游客根据个人情况，自行购买医疗或其他保险，以更全面保障游客利益；
+                <w:br/>
+                2.旅游意外伤害险不包括游客自身携带疾病、旧病复发，且在出团日前180天内未经过治疗的疾病（如心脏病复发、高血压、糖尿病并发症、移植手术复发、孕妇、精神病发作等）；
+                <w:br/>
+                3.游客在签订旅游合同时应将实际身体情况告知旅行社，如个别游客患有传染性疾病或危及他人健康之疾病，旅行社有权拒绝游客出团或终止游客随团，所交费用按游客违约处理；
+                <w:br/>
+                4.老年人特别说明：出境游长线舟车劳顿，为团友身体健康状况考虑，80岁以上老人及其他身体条件不不太适宜长途飞行的团友，请权衡自身身体条件选择参加的团队，敬请理解；
+                <w:br/>
+                65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                行程说明：
+                <w:br/>
+                1.本社有权根据景点节假日休息时间调整行程游览先后顺序，但游览内容不会减少，标准不会降低；但由于客观因素限制确实无法安排的，本社将根据实际情况进行调整，敬请理解与配合；
+                <w:br/>
+                2.行程景点实际游览最短时间，以行程中标注时间为准；
+                <w:br/>
+                3.欧洲冬季天黑时间较早，部分景点可能需要夜游，敬请谅解；
+                <w:br/>
+                4.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
                 <w:br/>
                 注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                <w:br/>
+                <w:br/>
+                用餐说明：
+                <w:br/>
+                1.为利于行程合理安排，抵达当天直接开始游览的团队早餐将在飞机上用餐，行程均不含早餐，上午11点后（含11点）抵达的航班，行程均不含午餐；
+                <w:br/>
+                2.根据国际航班团队搭乘要求，团队通常须提前4-4.5小时到达机场办理登机手续，故国际段航班回程在当地下午17点前（含17点）、晚间23点前（含23点）起飞的，行程均不含午餐或晚餐；
+                <w:br/>
+                3.如遇无法安排中餐的城市、餐厅不接待团队用餐或用餐时间在高速公路休息站，将安排当地餐食或退餐费，所有餐食如自动放弃，费用恕不退还，敬请理解；
+                <w:br/>
+                酒店房费已含次日早餐 ，如自动放弃酒店安排的早餐，费用恕不退还，敬请理解。
+                <w:br/>
+                <w:br/>
+                酒店说明：
+                <w:br/>
+                1.行程中所列酒店星级标准为当地酒店评定标准，不同于国内酒店星级评判标准，与国内相同星级的酒店规模、设施、服务上都有一定差距，且欧洲大部分特色酒店不参与星级评定；
+                <w:br/>
+                2.如正值旅游旺季或欧洲各地展会举行期间，部分酒店会距离市区较远或调整至就近夜宿地，敬请理解；
+                <w:br/>
+                3.按照欧洲酒店惯例，每标间可接待两大人带一个6岁以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个6岁以下儿童参团，建议住一标间，以免给其他游客休息造成不便；一标间最多可接纳一位不占床儿童；
+                <w:br/>
+                酒店住宿若出现单男或单女，我司会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补交单房差入住单人房（欧洲的单人房一般指房间里面只有一张90厘米宽的床）。
+                <w:br/>
+                <w:br/>
+                交通说明：
+                <w:br/>
+                1.欧洲法律规定，司机开车时间不得超过9小时/天，每天必须有至少12小时休息；司机每行驶两小时后必须休息20-30分钟。
+                <w:br/>
+                2.欧洲相关法律对于司机工作时间有严格的限制，如果游客有额外服务的要求而导致需要司机超时工作，需要征得司机的同意，同时要支付EUR50-200/小时的额外费用。请尊重并配合导游司机的工作，请勿迟到，以便行程的顺利进行；
+                <w:br/>
+                行程中所注明的城市间距离，仅供参考，视当地交通状况进行调整；
+                <w:br/>
+                <w:br/>
+                自费旅游项目说明：
+                <w:br/>
+                欧洲各国都具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信欧洲的自费活动会带给您不同的体验为丰富旅游者的娱乐活动及满足不同旅行者的需求。
+                <w:br/>
+                旅行社在不影响正常旅程行程安排的前提下，旅行社提供自费景点（娱乐）项目供旅游者自行选择参加与否。根据《旅游法》第35条规定“旅行社安排另行付费旅游项目需是应旅游者要求或经双方协商一致且不影响其他旅行社的行程安排”，因此在本次旅行过程，旅行社应旅游者（乙方）要求并经双方协商一致，由甲方协助安排乙方参加自费旅游项目，双方确认签署本协议，具体约定如下：
+                <w:br/>
+                1.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目； 
+                <w:br/>
+                2.此售价为20人以上成团的优惠价，如果人数不足20报价将会上涨，具体售价根据参加人数而上涨。或导游将取消自费活动的安排，请您谅解；
+                <w:br/>
+                3.如达到自费项目相应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目列表上勾选并签字确认。一旦发生纠纷，我社将把您签字确认的副券作为处理依据；
+                <w:br/>
+                5. 请在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用；若参加自费风味餐，以下价格不退正常团餐费用。
+                <w:br/>
+                我已阅读并充分理解以上所有内容，并愿意在友好、平等、自愿的情况下确认：
+                <w:br/>
+                旅行社已就上述行程中自由活动期间可以推荐的另付费项目及相关内容、价格和风险对我进行了全面的告知、提醒。我经慎重考虑后，自愿参加上述另付费项目，旅行社并无强迫。我承诺将按照导游提醒参加另付费项目，并遵循旅行社的提示理性消费、注意自身人身财产安全。如因自身原因取消或因旅行社不能控制因素无法安排的，对旅行社予以理解。
+                <w:br/>
+                我同意《另付费旅游项目补充协议书》作为双方签署的旅游合同不可分割的组成部分。
+                <w:br/>
+                旅游者确认签字：__________________
+                <w:br/>
+                签字日期：____________________
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1983,51 +2896,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2171,50 +3084,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>