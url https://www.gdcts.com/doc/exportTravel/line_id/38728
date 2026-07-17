--- v0 (2026-03-24)
+++ v1 (2026-07-17)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202603131820HC</w:t>
+              <w:t xml:space="preserve">EU202605261930HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1754,243 +1754,50 @@
                 <w:br/>
                 3.	单房差：酒店单人房附加费 （5000元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)	**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
                 3.	行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">购物点</w:t>
-[...191 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="own"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -2070,102 +1877,1061 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详细请见附件</w:t>
+              <w:t xml:space="preserve">剑桥 剑桥康河游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">枕着康河的剑桥显得更加灵动和浪漫，康河沿岸，水光潋滟，成排的著名学院一路后退，船过之处，成群的鸭子围着小船前呼后拥。 含船票、服务费 游览约30分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 40.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">格林威治天文台</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                伦敦文化遗产之一，始建于1675年，格林威治标准时间和世界本初子午线的“老家”。21世纪的标准时间诞生于此。 
+                <w:br/>
+                含车费、服务费 游览约40分钟
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伦敦 泰晤士河游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                泰晤士河是英国最长的河流，河流穿过伦敦的中心。乘坐泰晤士河游船悠闲地观光游览，尽赏两岸经典建筑。 
+                <w:br/>
+                含预订费、船票、车费、服务费 
+                <w:br/>
+                游览约30分钟
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 45.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">国家美术馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【国家美术馆】坐落在特拉法加广场近旁，至为著名的就是梵高的《向日葵》，泰勒的《战舰无畏号》，波提切利的《维纳斯和战神》和达芬奇的《岩间圣母》，以及莫奈的原作等，共2300多幅画作，每一副都异常珍贵。含人工专业讲解。约1个小时。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 40.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">温莎古堡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                温莎古堡是目前英国王室温莎王朝的家族城堡，也是现今世界上有人居住的城堡中最大的一个。它是十一世纪时由威廉大帝所兴建，外貌壮丽宏伟，内部陈设金碧辉煌，气派万千。
+                <w:br/>
+                 包含：预订费、车费、停车费、门票、司导服务费 
+                <w:br/>
+                游览约90分钟
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">丘吉尔庄园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">丘吉尔庄园建于1705年，英国首相温斯顿•丘吉尔于1874年诞生于此。当时安妮女王将牛津附近数百公顷的皇家猎场赐予了马尔波罗一世公爵约翰•丘吉尔（温斯顿•丘吉尔的祖先），以表彰他在1704年8月击败法军的赫赫战绩。丘吉尔庄园是英国最大的私人宅院，号称比英国皇宫还美，花了整整17年才全部完成，不少英国人喜欢拿它跟欧洲第一大的凡尔赛宫相比。 包含：预订费、门票、车费、司机服务费。 游览约90分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">爱丁堡古堡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">爱丁堡城堡是爱丁堡甚至于苏格兰精神的象征，耸立在死火山岩顶上，居高俯视爱丁堡市区。 到爱丁堡旅游的人都不会错过爱丁堡城堡，爱丁堡城堡在市中心各角落都可看到。爱丁堡城堡在6世纪时成为皇室堡垒，爱丁堡城堡自此成为重要皇家住所和国家行政中心。 含车费、门票、服务费。约45分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">查茨沃斯庄园（达西庄园）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">达西庄园是世袭德文郡公爵的豪宅，位于英格兰的北部峰区（Peak District）国家公园内。庄园始建于1552年，在15世纪至19世纪的400多年中，经过许多有名园艺师的精心设计和建造，成为英国非常美的庄园之一，是英国文化遗产的一个重要部分。 包含：预订费、门票、车费、司机服务费。 游览约90分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">斯特拉福特小镇及莎士比亚故居</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                史特拉福—英国大文豪莎士比亚的出生地，小镇虽小，但很繁华，呈现出都铎时期的风貌。莎士比亚的故居(外观)还保留着16世纪的风格，展示了后人对莎士比亚的景仰和热爱。
+                <w:br/>
+                包含：车费、司机服务费。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="indent"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">￡(英镑) 40.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">英式下午茶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                英式下午茶又称  "下午茶"，是一种深受英国人民喜爱的文化传统。十七世纪中叶，英国首次出现了“下午茶”的概念。1840年，第七代贝德福德公爵夫人安娜·玛利亚·罗素每天都会吩咐仆人在下午4点备好一个盛有黄油、面包以及蛋糕的茶盘，因为她发现自己每天下午4点都会饿，而当时时兴的晚餐时间是晚上8点。很快她发现这个新习惯令人欲罢不能，便邀请另一些女士来加入其中。这种茶歇很快便成了当时的社会潮流。到了19世纪80年代，上流社会女性则会为了享用一顿下午茶而专门换上长礼服、手套以及帽子。
+                <w:br/>
+                包含：车费、停车费、预订费、餐费、服务费。
+                <w:br/>
+                所需时间：45分钟左右。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">泰坦尼克博物馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                泰坦尼克号的故事可能是上个世纪最迷人、惊人、扣人心弦、发人深省的故事。2012年是泰坦尼克号沉船100周年，为了纪念泰坦尼克号，一座关于泰坦尼克号的纪念馆应运而生。纪念馆包含有9个画廊，利用科技特效全景展现了泰坦尼克号的制作过程，更融入了许多供参观者使用的交互式仪器，以全新的方式阐述了泰坦尼克号那段从1900年设计构思的诞生，到最终在冰川前沉没的历史故事，令人耳目一新。
+                <w:br/>
+                预订费；门票；司导服务费；车费 ，时长约1小时
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">都柏林 宝尔势格庄园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                宝尔势格庄园坐落在纯净而美丽的威克洛郡，藏于连绵群山间藏着“爱尔兰花园”。被著名的旅行指南“Lonely Planet孤独星球”评为世界十大豪宅之一。庄园以其开阔怡人的风景， 精心设计的雕塑、梯田和水池而闻名于世。水池的周围，工艺精湛的铁器随处可见，意大利的雕塑和意大利式的坡道错落有致。在这里您可以身临其境，感受来自翡翠绿岛直抵人心的自然之力。
+                <w:br/>
+                含车费、门票、服务费。
+                <w:br/>
+                约60分钟
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 40.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">都柏林的健力士啤酒厂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">约2小时   内容：车费、门票、停车费、司机导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">温德米尔湖区 游船+蒸汽火车</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乘船游览湖区，欣赏孕育了伟大诗人的湖光山色，俯瞰山谷里像童话世界一样的淳朴山庄。 英国最后一个工业时期留下的蒸汽火车，古老的蒸汽火车可以保持着曾经的模样，列车出站时喷发出巨大的蒸汽雾弥散到整个车站，穿过古旧的栈桥消失在山中。 含车费、船票、服务费 游玩约50分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 85.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2429,51 +3195,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2617,79 +3383,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>