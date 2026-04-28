--- v0 (2026-03-05)
+++ v1 (2026-04-28)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202601211105HC</w:t>
+              <w:t xml:space="preserve">EU202604272005HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -413,52 +413,50 @@
                 ★ 巴尔干免签四国对中国大陆普通护照免签，护照在手，说走就走！
                 <w:br/>
                 ★ 精选酒店：全程豪华酒店，booking评分不低于7.5分，升级1晚海滨豪华酒店。
                 <w:br/>
                 ★ 全餐含餐，中餐六菜一汤，结合当地风味餐，升级3大特色餐（塔拉大桥特色餐+黑山烤羊餐+Cevapi拇指肉条餐）
                 <w:br/>
                 ★ 入内参观南联邦著名的领导人铁托的墓地-铁托墓
                 <w:br/>
                 ★ 走进杜米托尔国家公园，深度洗肺，贴身感受大自然的恩赐
                 <w:br/>
                 ★ 走访名流、明星的度假胜地，亚德里亚海双古城—科托尔&amp;布德瓦海湾
                 <w:br/>
                 ★ 贝尔格莱德，欧洲最古老的城市之一，塞尔维亚的首都和最大城市
                 <w:br/>
                 ★ 入内世界上迄今为止最大的东正教教堂-圣萨瓦大教堂
                 <w:br/>
                 ★ 两河交汇处的卡莱梅格丹城堡，见证贝尔格莱德的历史，感受沧桑岁月
                 <w:br/>
                 ★ 佩拉斯特乘船游览科尔托湖心岛-圣母岩岛，外观湖心岛独有的教堂
                 <w:br/>
                 ★ 寻迹世界文化遗产-最美欧洲小镇莫斯塔尔
                 <w:br/>
                 ★ 外观全球至贵海岛酒店之一，欧洲名媛、世界名流钟爱度假之地-圣斯代凡岛
                 <w:br/>
                 ★ 甄玩团，0购物，0自费，绝不车销，无隐形消费！
-                <w:br/>
-                ★ 不含全程司机导游服务费及全程酒店机票税费共3500元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -1448,220 +1446,109 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 住宿：全程欧洲豪华或同等级酒店：以两人一房为标准、酒店欧陆式早餐；
                 <w:br/>
                 2. 用餐：行程所含餐食，升级1次塔拉大桥特色餐、1次Cevapi拇指肉条餐、1次黑山烤羊餐；其他餐食以中式为六菜一汤（不含酒水）或当地风味餐安排，8-10人一桌，或根据餐厅提供桌型安排就餐座位；所有餐食如自动放弃，款项恕不退还；
                 <w:br/>
                 3. 国际交通：国际间往返经济舱团体机票、机场税及燃油附加费（含机场税）；
                 <w:br/>
                 4. 用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
                 5. 门票：行程中所含的首道门票：圣萨瓦教堂、铁托墓、杜米托尔国家公园、圣母岩岛往返船票等的景点含门票费；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）；
                 <w:br/>
                 6. 保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险。
+                <w:br/>
+                7.全程司机导游服务费及全程酒店机票税费共3500元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.不含全程司机导游服务费及全程酒店机票税费共3500元/人（请与团费一并结清）
-[...5 lines deleted...]
-                4.单房差：酒店单人房附加费 （2000元/人）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
+                1.65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
+                <w:br/>
+                2.官导服务费：因境外目的地有服务费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务，请另付上服务费EUR 1/人。
+                <w:br/>
+                3.单房差：酒店单人房附加费 （2000元/人）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
                 行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
               </w:t>
-            </w:r>
-[...109 lines deleted...]
-              <w:t xml:space="preserve">不含全程司机导游服务费及全程酒店机票税费共3500元/人（请与团费一并结清）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2086,51 +1973,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2274,79 +2161,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>