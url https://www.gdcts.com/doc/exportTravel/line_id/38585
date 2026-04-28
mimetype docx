--- v0 (2026-03-05)
+++ v1 (2026-04-28)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202601191705HC</w:t>
+              <w:t xml:space="preserve">EU202604281035HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1317,51 +1317,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西班牙小镇-(大巴约150公里)-萨拉戈萨-(大巴约320公里)-马德里-(飞机)-广州
                 <w:br/>
                 参考航班:
                 <w:br/>
-                CZ378  马德里巴拉哈斯机场 (MAD) 2 - 广州白云国际机场 T2  20:40/15:50+1 
+                CZ378  马德里巴拉哈斯机场 (MAD) 2 - 广州白云国际机场 T2  20:30/16:40+1 
                 <w:br/>
                 ●【萨拉戈萨政府喷泉大广场】,政府喷泉大广场，因广场上的皮拉尔圣母圣殿主教堂而得名。在广场两端，一端有一座西班牙著名的浪漫注意大画家弗朗西斯哥·戈雅的铜像，另一端有一座凯撒大帝铜像。
                 <w:br/>
                 ●【萨拉戈萨】,是由奥古斯都大帝建立的罗马城市演变而来，仍保留许多古罗马时期的城墙遗址，不同时代的教堂、桥梁、钟楼、宫殿等等。
                 <w:br/>
                 ●【皮拉尔圣母基督大教堂】外观,有11个圆顶的皮拉尔圣母教堂是萨拉戈萨的标志，关于它有着种种美丽的故事。最初为哥特式教堂建筑，在增建、翻修和装饰过程中局部加入了银匠式、巴洛克式等艺术式样。教堂在14世纪建造完成，中央祭坛的装饰屏风为15世纪作品，基督受难的织锦画作于15-16世纪。
                 <w:br/>
                 ●【比拉尔广场和拉赛欧广场】,坐落在萨拉戈萨的老城，这两座广场形成了一个500米的露天广场，广场周围有许多重要的建筑物和具有历史意义的纪念碑。
                 <w:br/>
                 ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
                 <w:br/>
                 交通：大巴 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1524,108 +1524,108 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.	住宿：全程欧洲豪华或同等级酒店，升级一晚超豪华：以两人一房为标准、酒店欧陆式早餐
                 <w:br/>
                 2.	用餐：行程注明所含的9个早餐15个正餐（含1个特色餐：西班牙海鲜饭，赠送蛋挞），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3.	国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
                 <w:br/>
                 4.	用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
                 5.	门票：行程中所含的首道门票：马德里皇宫，含人工官导讲解；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
                 <w:br/>
                 6.	保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险。
+                <w:br/>
+                7.   全程司导服务费、签证费 ，共计4000元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	全程司导服务费、签证费 ，共计3800元/人，需随团款付清；
-[...1 lines deleted...]
-                个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
+                1.个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
                 <w:br/>
                 2.	因境外目的地有服务费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：巴塞罗那、托莱多、塞维利亚、马德里皇宫等），请另付上服务费EUR 1/人。
                 <w:br/>
                 3.	单房差：酒店单人房附加费 （3500元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)	**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
-                5.	行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
+                4.	行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1724,85 +1724,227 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详细请见附件</w:t>
-[...7 lines deleted...]
-              <w:pStyle w:val="indent"/>
+              <w:t xml:space="preserve">葡萄牙 BOUTIQUE  DOS RELOGIOS PLU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">世界名表专卖店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...3 lines deleted...]
-              <w:pStyle w:val="indent"/>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马德里 El CORTE INGLES 英格列斯百货</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">百货公司</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴塞罗那 RABAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">珠宝 名表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1917,213 +2059,957 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详细请见附件</w:t>
+              <w:t xml:space="preserve">直布罗陀海峡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                欧洲伊比利亚半岛南端的城市和港口。在直布罗陀海峡东端的北岸，扼大西洋和地中海交通咽喉，南对西班牙的北非属地休达市，战略地位十分重要。直布罗陀海峡长90公里，宽12公里至43公里，是大西洋和地中海之间唯一的海上通道。1704年起被英国占领为殖民地。1869年苏伊士运河通航后，战略地位加强。是重要的要塞和海空军基地，自最南端的欧罗巴角灯台，天气晴好时能望见对岸的非洲大陆。
+                <w:br/>
+                <w:br/>
+                包含预定费、司机服务费、导游服务费、车费、出入境费（仅限中国护照）
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="indent"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...73 lines deleted...]
-              <w:t xml:space="preserve">服务标准</w:t>
+              <w:t xml:space="preserve">€(欧元) 180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">团费</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">不含全程司导服务费、签证费 ，共计3800元/人，需随团款付清；</w:t>
+              <w:t xml:space="preserve">阿尔罕布拉宫花园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                阿尔罕布拉宫是中世纪摩尔人在西班牙建立的格拉纳达王国的王宫。是摩尔人在西班牙留下的建筑精华，那独具伊斯兰风格的装饰建筑让每个到过这里的人无不惊叹，也是许多影视剧热捧的拍摄地， 比如大家熟知的美剧《权力的游戏》
+                <w:br/>
+                <w:br/>
+                包含预定费、门票、专职讲解费、停车费、司机服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">弗拉明戈舞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                弗拉明戈舞(Flamenco Dance)，作为当今世界最富感染力的流行舞种，是吉普赛文化和西班牙的安达卢西亚民间文化的结合。在早期的演变发展过程中，曾受到最早的东印度舞(比如深蹲、两腿外开位置、身体和手臂的大幅度弯曲、张开的手指、快速的转身、脚板的鼓点打击节奏等)和阿拉伯舞(手指的击打节奏、手鼓的运用以及她别具一格的服装等)的影响。
+                <w:br/>
+                <w:br/>
+                包含预定费、门票、1杯软饮、司机服务费、导游服务费、车费、停车费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">北非风情摩洛哥一日游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                跨越欧非大陆往返豪华游轮+遥望大西洋地中海分界线+丹吉尔古城+艾西拉蓝色小镇+赫拉克勒斯非洲水洞+卡斯巴灯塔+摩洛哥特色餐+肚皮舞表演
+                <w:br/>
+                含司机服务+导游服务费+官导服务费+高速费+车费+出入境+船务费+特色餐+表演
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 290.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西班牙特色餐（海鲜大餐、烤乳猪、TAPAS特色餐）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                品尝西班牙得天独厚的海鲜大餐。
+                <w:br/>
+                烤乳猪餐是西班牙的名菜，它是西班牙中必不可少的项目。几乎所有的烤乳猪餐饭店门口都有憨态可掬的小猪造型，或趴或仰，无一不是引诱你去吃它。
+                <w:br/>
+                TAPAS特色小吃，西班牙必吃的特色美食。
+                <w:br/>
+                <w:br/>
+                包含预定费、餐费、车费、停车费、司机服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 180.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">米哈斯+埃武拉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                米哈斯位于西班牙南部，与马拉加一衣带水的米哈斯是一座白色的小镇，红顶白墙的房屋沿着坡度平缓的山麓展开。
+                <w:br/>
+                联合国教科文组织认定的世界文化遗产之一，中世纪的埃武拉(Evora)拥有古老的城墙、铺满鹅卵石的狭窄小径、造型优美的拱门、规模宏大的官邸和宫殿。14-15世纪的瘟疫和战争造就了举世闻名的人骨教堂：当时由于骸骨实在太多，有教士开始把骸骨搬进教堂堆成金字塔状，后来这些人骨被用来充当装饰素材，形成了世所罕见的奇观。
+                <w:br/>
+                <w:br/>
+                包含预定费、车费、停车费、司机服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“当代抽象派画鼻祖”-毕加索的故乡，马拉加观光</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                “当代抽象派画鼻祖”-毕加索的故乡，马拉加观光。 毕加索故居博物馆入内参观游览，老城区摩尔人城堡山脚下的古罗马遗址仿佛穿越回两个不同的世纪，见证不同历史，未封顶的马拉加大教堂述说着西班牙内战的故事。漫步马拉加老城，体验摩尔人风格街道的古朴宁静。
+                <w:br/>
+                 包含内容：司机服务+导游服务费+高速费+车费+入内门票
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴塞罗那深度游+里斯本深度游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                巴塞罗那老城——哥特区，是整个巴塞罗那古历史文明的缩影：八百年沧桑的主教座堂，古罗马的堡垒城墙，中世纪的古镇街巷。
+                <w:br/>
+                里斯本老城区的光复广场、古老的罗西欧火车站和罗西欧广场、胡斯塔升降机……这些老建筑它经历了1755里斯本大地震，溃塌和重建，见证葡萄牙的辉煌和衰落，让我们走近它们了解葡萄牙的历史和文化。 
+                <w:br/>
+                <w:br/>
+                包含预定费、停车费、司机服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">塞戈维亚+佩尼斯科拉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                塞戈维亚古城为西班牙本国三大重点文化保护名城，世界文化遗产，举世文明的双层古罗马高架引水渠，外观该城中著名的城堡—迪斯尼动画中白雪公主城堡的原形。
+                <w:br/>
+                佩尼斯科拉是西班牙海边小镇、《权利的游戏》取景地，参观佩尼斯科拉城堡。白色建筑镶嵌在满目碧蓝的海岸边，恍惚间让人以为身处希腊的爱琴海。小镇将地中海元素与中世纪风格完美融合，既有建在海边的灰色岩石堡垒，又有成片的橄榄树和杏树林，在蓝天白云的映衬下，无比明媚。这里是《权力的游戏》中奴隶湾城邦-弥林的取景地，西班牙最美丽的地方之一。
+                <w:br/>
+                <w:br/>
+                包含预定费、车费、停车费、司导服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 140.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">圣家族教堂+奎尔公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                圣家族大教堂是西班牙建筑大师安东尼奥·高迪的毕生代表作。始建于1882年3月19日，至今已经代代相传的建造了一百多年，官方预计2026年竣工。尽管该教堂还未竣工，但已被联合国教科文组织选为世界遗产。
+                <w:br/>
+                奎尔公园始建于1900年，本来是富商奎尔在巴城西北荒野处筹划的高级住宅区，如今是以眩目的碎马赛克拼贴及入口的糖果屋闻名的公园，高迪在这里工作和生活了整整20年，是奎尔公园的设计师，他的自然主义理念在这里逐步成熟并得到了充分展现。
+                <w:br/>
+                <w:br/>
+                包含预定费、车费、门票、专职讲解费、服务费。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 180.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">辛特拉+罗卡角</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                这是一座位于辛特拉山下的小城，也是诗人拜伦笔下的“乐土”：富饶、美丽、奇异、隐蔽。这里品种多样的奇花异草围绕着豪华的公寓，悠闲的生活气息，令人眷恋不已。
+                <w:br/>
+                罗卡角是整个欧亚大陆的最西点。人们在罗卡角的山崖上建了一座灯塔和一个面向大洋的十字架。碑上以葡萄牙语写有著名的一句话：“陆止于此、海始于斯”（Onde a terra acaba e o mar começa)。罗卡角曾被网民评为“全球最值得去的50个地方”之一。
+                <w:br/>
+                <w:br/>
+                包含预定费、车费、停车费、司导服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">托莱多古城+龙达古城</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                托莱多于1987年被联合国教科文组织宣布为人类遗产城市，其古建筑群保存完好，包括哥特式、穆迪哈尔式、巴洛克式和新古典式各类教堂、寺院、修道院、王宫、城墙、博物馆等古建筑70多处。主要景点有:比萨格拉门、太阳门、大教堂、圣多美教堂等。
+                <w:br/>
+                龙达古城是西班牙斗牛的发源地，热爱斗牛的海明威就被带到了这里，而后又给这座在石头上的天空之城谱了一曲浪漫之歌。整个城市目之所及都是浪漫的风景⋯⋯矗立于悬崖之上的龙达非常壮观，溪水将它一分为二，新城和老城有着不一样的生机与魅力。
+                <w:br/>
+                <w:br/>
+                包含预定费、车费、停车费、官导服务费、司机服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 140.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2515,51 +3401,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2761,79 +3647,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>