--- v1 (2026-04-28)
+++ v2 (2026-07-16)
@@ -3401,51 +3401,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>