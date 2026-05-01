--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -1326,50 +1326,436 @@
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">丝绸/茶叶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">行程中会途经部分本地特色餐厅、农户市集或非遗文创店，均为当地原生商业场景，所有消费行为均为完全自愿，导游不会进行任何形式要求消费。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区观光车/公交车/游船等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">由于个别景区面积较大，景区有景区交通提供，游客可根据自身体力和需求自行决定是否乘坐，如需乘坐导游可协助办理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1380,101 +1766,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：杭州远景国际旅行社有限公司，许可证号：L-Z00309，质检电话：020-8337123。此团16人成团，为保还游客如期出发，我社将与其他旅行社共同委托杭州远景国际旅行社有限公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由杭州远景国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息，委派的导游姓名和电话，以及具体车次时间，最终行程(游览顺序)及入住酒店的具体名称等信息-并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...19 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团16人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由杭州远景国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50 克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...1 lines deleted...]
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                11、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
-[...3 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1603,51 +1991,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1791,50 +2179,108 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>