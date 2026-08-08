--- v1 (2026-05-01)
+++ v2 (2026-08-08)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">赏花季【零钱旅游&amp;住进风景里】华东六市纯玩双飞6天：住乌镇西栅提灯走桥+拈花湾禅意客栈禅行夜游丨烟花三月下扬州&amp;瘦西湖丨世界三大名秀杭州宋城千古情丨世界三大赏樱胜地无锡鼋头渚丨杭州西湖苏堤春晓丨牛首山&amp;佛顶宫丨登金茂大厦88层丨8大正餐&amp;行程单</w:t>
+        <w:t xml:space="preserve">【零钱旅游&amp;住进风景里&amp;观潮记】华东六市纯玩双飞6天：住乌镇西栅提灯走桥+拈花湾禅意客栈禅行夜游丨天下奇观钱塘江观潮胜地公园丨西塘汉服旅拍丨牛首山系祈福带丨金茂88层俯丨观千古情演出丨苏州留园丨杭州西湖丨三晚五钻酒店丨8大正餐行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -394,95 +394,92 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 尊享升级五钻酒店 · 住进景区客栈
                 <w:br/>
                 ※ 1晚拈花湾景区主题客栈 | 一晚拈花湾景区内禅意文化客栈，竹影花香伴酣眠，远离尘嚣，住在风景里！
                 <w:br/>
                 ※ 1晚乌镇西栅景区内客栈 | 一晚景区内五星客栈，白+黑深度游，清晨拥抱小镇的阳光，体会“从前慢”的美好！
                 <w:br/>
-                ※ 享升级三晚入住超豪华酒店 | 升level，3晚入住甄选超豪华酒店，享豪华自助早餐，舒适客房，体验感十足棒！
+                ※ 享升级三晚入住五钻酒店 | 升level，3晚入住甄选五钻酒店，享豪华自助早餐，舒适客房，体验感十足棒！
                 <w:br/>
                 ※ 纯玩五市0自费不推加点 | 行程不再推荐任何自费项目，承诺推一自费罚5000！放心出游享受旅游时光！
                 <w:br/>
                 <w:br/>
-                繁花织就满屏 · 江南赏百花园
-[...11 lines deleted...]
-                ※ 桃花花开牛首山桃花溪 | “金陵春归处，牛首山水间”，春牛首是南京独有的春天仪式感，美如仙葩灿若云霞的桃花等你来！
+                ※独属海宁的磅礴浪漫 · 钱塘江观大潮
+                <w:br/>
+                天下第一潮钱塘江大潮 | 鬼斧神工！滔滔滚滚！罕见世界奇观！走进盐官观潮胜地，钱塘江边领略江潮的风采，
+                <w:br/>
+                感受大自然的魅力，才懂课本里的《观潮》有多震撼，潮起潮落，看潮读人生！
+                <w:br/>
+                <w:br/>
+                一键穿越江南 · 汉服沉浸式打卡
+                <w:br/>
+                ※ 古风限定体验・西塘汉服换装 | 独家赠送西塘汉服换装体验，多款古风华服任选，一秒化身江南才子佳人，在白墙黛瓦、烟雨长廊间沉浸式入戏！白墙黛瓦水乡街巷随手拍，秒出古风大片！（每人赠送1张电子照片）
+                <w:br/>
+                <w:br/>
+                闻香赏景品秋食 · 揽尽初秋温柔
+                <w:br/>
+                ※ 留园桂花飘香｜粉墙倚山，长廊揽秋，留园半山的闻木樨香轩，是苏州园林赏秋闻桂的经典胜境！
+                <w:br/>
+                ※ 手作桂秋香囊｜封存秋日桂香，秋桂入囊，把一整个秋天的甜香揣在身上！香气萦绕，岁岁平安！
+                <w:br/>
+                ※ 限定江南桂秋宴｜桂香入菜，鲜爽满堂，融江南风味与秋日限定桂花佳肴，秋色佐餐，把江南清秋盛上桌！
+                <w:br/>
+                ※ 秋风赴大闸蟹约 | 捆住满膏满黄的秋日鲜味，又是一年吃蟹好时节，参团即赠每人一只大闸蟹当地尝鲜！（9月15号后团期安排）
                 <w:br/>
                 <w:br/>
                 精选超人气景区 · 眼睛忙不过来
                 <w:br/>
-                ※ 中国园林天花板留园 | 中国四大园林之一，一座书香与奢华并存的江南园林，一花一树自成一景！
+                ※ 金陵福地牛首山祈福 | 赴牛首之约，登高揽胜之间，步步皆有好意，系一条祈福带，把满满福气带回家！
                 <w:br/>
                 ※ 登上海金茂高空观景 | 霸占陆家嘴天际线，360°饱览上海滩璀璨两岸风光，赏一出上帝视角下的魔都大片！
                 <w:br/>
                 ※ 穿越宋城观赏千古情 | 一秒穿越回宋朝，置身宋城恍如隔世，观世界三大演艺、一生必看的演出《宋城千古情》！
                 <w:br/>
-                <w:br/>
-[...4 lines deleted...]
-                ※ 水乡天花板乌镇西栅 | 提着花灯走街过桥串小巷，赏江南最美水乡的流光异彩，感受江南水乡古镇的奇妙之夜！
+                ※ 拈花湾AI塔无人机烟花秀 | 无人机腾空而起，配合AI塔光影，在夜空中勾勒出巨大的“拈花一指”等无人机画面，烟花秀与AI塔光影交织，科技共绘浪漫！
                 <w:br/>
                 <w:br/>
                 寻味江南风味 · 每一口都与众不同
                 <w:br/>
                 ※ 全程8大正餐 | 全程途中安排8个正餐，省心省事，无需担忧用餐问题，高效利用游玩时间！
-                <w:br/>
-[...4 lines deleted...]
-                ※ 江南品探春宴 | 以时令鲜蔬为主，尽显江南美食的精致与鲜美，一口下去
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -601,70 +598,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州—上海
                 <w:br/>
-                集合：请于广州机场见蓝色“誉江南”旗帜集合，我们的工作人员为您办理好乘机手续、行李托运、以及登机口指引等事宜，后乘机前往扬州，抵达后专职导游接团，开启江南之旅。
+                集合：请于广州机场见蓝色“誉江南”旗帜集合，我们的工作人员为您办理好乘机手续、行李托运、以及登机口指引等事宜，后乘机前往上海，抵达后专职导游接团，开启江南之旅。
                 <w:br/>
                 注意：华东港口众多（参考港口：上海/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/常州/宁波），我社有权根据航班港口时间调整行程顺序，变更入住城市顺序，但不减少景点与游览时间，敬请谅解！
                 <w:br/>
                 游览：【魔都的百年风华•外滩】（游览时间不少于30分钟）外滩是近代上海城市的起点，也收录着整座城市的精华。自1843年上海开埠（通商）以来，这里便成为了整座城市中最繁华的区域，时至今日。沿着宽阔的黄埔江，外滩一侧百年历史的万国建筑与对岸陆家嘴的新型都市交相辉映，转眼间展现着上海的过往与繁华。
                 <w:br/>
-                游览：【百年金街•南京路步行街】（自由活动，游览时间不少于40分钟）长约1200米，两侧商店林立， 一眼望去，现代建筑夹杂着欧式老楼。这里是百货公司的聚集地，商品类目齐全，是购物者的天堂！
-[...9 lines deleted...]
-                3、王宝和蟹粉汤包：是上海特色小吃之一，外皮白嫩，内馅鲜美，一口下去鲜香四溢，让你大呼过瘾。
+                游览：【探寻老上海文化传承•城隍庙商城】（自由活动，游览时间不少于1小时）上海开埠以前，城隍庙是上海民众唯一的游乐之处。它代表了上海的历史与传统，是上海本土文化的一个载体。多年来由庙市发展形成的庙会文化，几乎囊括了宗教、商业、民俗等民众物质、精神生活的各个层面，被誉为上海滩旅游的名片。在老城隍庙内，汇集了众多的上海地方小吃，绿波廊的特色点心，松月楼的素菜包，桂花厅的鸽蛋圆子，松云楼的八宝饭，还有南翔小笼和酒酿圆子，真可称得上是小吃王国了，可自行前往享用。
                 <w:br/>
                 登高：【魔都天际·上海金茂大厦88层】（游览时间不少于1小时）金茂大厦选址陆家嘴黄金地段，与外滩隔江相望，首批4A旅游景点。既有现代气派，又有民族风格，除了是魔都标志性的地标建筑，同时也是21世纪的标志性建筑！黄浦江畔，问鼎云霄，倚阑外滩，俯瞰滨江，这里是88层观光厅，高度340.1米，凭栏远眺，黄浦江两岸的都市风光以及长江口的壮丽景色尽收眼底！
-                <w:br/>
                 <w:br/>
                 <w:br/>
                 特别提示：
                 <w:br/>
                 1、报名时行程为参考,团航班进出口城市为上海/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/常州等或同一港口往返，具体的行程游览顺序将根据航班安排的首末站城市最终确定。 
                 <w:br/>
                 2、具体集合时间及地点将在出团前告知。 
                 <w:br/>
                 3、航班以实际出票为准，进出港口的不同，入住各城市及景点游览顺序也将有调整，但决不会影响该行程的行走及接待标准，以旅行社出票为准，不可更改，出票前不另行通知，以出发前通知集中时间为准。 
                 <w:br/>
                 4、参考航班时间段：06:00-23:55,实际以出票为准。 
                 <w:br/>
                 5、因华东特殊情况，第一天有可能会是司机兼导游或安排专职接机导游接机，有可能会与后面的接团导游不同，但不会影响接待质量，请知悉。
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -713,85 +699,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上海—苏州—无锡
                 <w:br/>
                 车赴：苏州（车程约1.5小时）；
                 <w:br/>
-                游览：【中国四大园林·留园】（游览时间不少于1.5小时，季节性观赏景观，花期受气候影响可能会提前或推迟，若未能看到盛开，敬请谅解）中国四大名园之一，园内亭台楼阁、奇石曲廊，加上满园的绿意和一汪碧水池塘，一步一景，秀气而不小气。在这里，可以体会一种园林山水之间的平淡气息。留园内建筑的数量在苏州诸园中居冠，厅堂、走廊、粉墙、洞门等建筑与假山、水池、花木等组合成数十个大小不等的庭园小品。其在空间上的突出处理，充分体现了古代造园家的高超技艺、卓越智慧和江南园林建筑的艺术风格和特色。“桃李逢春次第开”，初春时节留园最先迎来的就是玉兰花。盆景园里两棵高大的玉兰树，在冬日孕育着毛茸茸的花苞，到了初春，一树白玉兰白得胜雪，一旁的粉玉兰娇艳动人。
+                游览：【中国四大园林·留园】（游览时间不少于1.5小时）中国四大名园之一，园内亭台楼阁、奇石曲廊，加上满园的绿意和一汪碧水池塘，一步一景，秀气而不小气。在这里，可以体会一种园林山水之间的平淡气息。留园内建筑的数量在苏州诸园中居冠，厅堂、走廊、粉墙、洞门等建筑与假山、水池、花木等组合成数十个大小不等的庭园小品。其在空间上的突出处理，充分体现了古代造园家的高超技艺、卓越智慧和江南园林建筑的艺术风格和特色。【闻木樨香轩】（专为赏桂修建）（季节性观赏景观，花期受气候影响可能会提前或推迟，若未能看到盛开，敬请谅解）留园中部山水区的制高点，这里是全园赏桂第一佳处。木樨，便是桂花。轩三面敞阔，坐拥全园山水视野，联句 “奇石尽含千古秀，桂花香动万山秋” 道尽此地风骨。四周桂树环石而植，金秋时节金粟满枝，暗香漫溢亭廊。倚轩远眺，一池碧波衬亭台，风携桂香穿堂而过，山石、秋水、花香相融，是苏州园林赏秋闻桂的经典胜境。
                 <w:br/>
                 留园绝佳拍照机位推荐•Tips：
                 <w:br/>
                 1、绿荫：这里有很多拍照机位，可以透过花窗拍，也可坐下来看外面风景，这一个地方就可以出九图~
                 <w:br/>
                 2、五峰仙馆：五峰馆的一排门都是打开状态，门前是很大的假山，这里拍大场景很适合~
                 <w:br/>
                 3、冠云峰：池塘东侧走廊，很适合拍，可做可站，而且背景也很有层次感~
                 <w:br/>
                 车赴：被誉为太湖边“充满温情和水的城市”的无锡（车程约1.5小时）；
                 <w:br/>
-                游览：【世界三大赏樱胜地·鼋头渚】（游览时间不少于1.5小时，温馨提醒：景区较大，景区有景区交通提供，游客可根据自身情况自愿乘坐，费用40元/人自理，季节性观赏景观，花期受气候影响可能会提前或推迟，若未能看到盛开，敬请谅解）来无锡必游太湖，游太湖必至鼋头渚。鼋头风光，山清水秀，浑然天成，为太湖风景的精华所在，故有“太湖第一名胜”之称。“春风急，樱花杨柳雨凄凄”，在柔情似水的江南，每到樱花盛开的日子，有一个让无数游人魂牵梦萦的地方，——鼋头渚（yuán tóu zhǔ）。作为“世界三大赏樱胜地”之一，三月的鼋头渚，春风轻拂，樱花如云似霞，山清水秀，美不胜收，漫步其间，犹如走进仙境一般。用心发现身边的美景，沉醉于这个春光灿烂的季节。在【长春桥】【樱花谷】等景点打卡盛开期的唯美樱花，景区内樱花摇曳，尽情拍照~凹造型，鼋头渚的樱花惊艳了整个湖畔的春天。
-[...6 lines deleted...]
-                <w:br/>
                 游览：【唐风宋韵•拈花湾小镇】中国最具禅意小镇，位于山环水抱的太湖之滨，世界佛教论坛永久会址，一砖一石，一花一草都透着淡淡的禅意，给人带来自然的宁静和平和。【香月花街】香月花街是拈花湾的禅意主题街，是欣赏和体验拈花湾禅意生活的绝佳去处，被称为“禅意生活的缩影和绝佳体验地”。【拈花湖】拈花湖旁的檐下走廊，在水雾中宛如仙境。夜里的拈花湖在彩灯、水雾和倒影的环绕下显得格外明媚。
                 <w:br/>
-                浪漫：【“樱”花湾】（季节性观赏景观，花期受气候影响可能会提前或推迟，若未能看到盛开，敬请谅解）三月一到，拈花湾就变成了“樱花湾”，此时的拈花湾迎来了最佳赏樱季。缤纷浪漫的樱花搭配亭台楼阁的唐风建筑相融合，樱花仿佛被加上了一层buff，在情调上突破了文艺的小资，升华到了古典美的境界。一路热闹繁盛开到四月，唐风赏樱的绝佳处。浅的粉白，一花一树的芬芳烂漫，花瓣在阳光微风中，满是柔情地震颤。只静静看着，便也是十分美好！
-[...11 lines deleted...]
-                水幕电影     地点：半山衔日广场          表演时间：18:00-20:30 循环播放
+                晚上：【夜游天花板•拈花一笑无人机烟花秀】（演出地点：微笑广场）拈花一笑无人机烟花秀，将东方美学与现代科技完美碰撞，2000架无人机腾空而起，以AI塔为轴，光影流转间，夜空中勾勒出拈花一指、莲花绽放等图案。当漫天烟花次第绽放，声、光、影交织成一场震撼人心的视听盛宴。华灯初上，星光璀璨，站在微笑广场，看烟花漫天，氛围值拉满。（演出时间以景区公布为准，若因天气或机械原因停演，敬请谅解！）
                 <w:br/>
                 拈花湾绝佳拍照机位推荐•Tips：
                 <w:br/>
                 1、拈花塔：拈花湾的C位，木质的楼阁式佛塔，唐氏建筑风格，在不远处的小桥上拍照最佳~
                 <w:br/>
                 2、香月花街： 有很多文艺的小商铺，一不小心以为出了国门来到小京都，随手一拍都是哇塞~
                 <w:br/>
                 3、鹿眠谷：谷内有许多禅寺建筑，人少而且清净，不过这里没有真的小鹿噢~
                 <w:br/>
                 4、梵天花海：景区一绝，花种类最多，很容易拍出置身花海的感觉~
                 <w:br/>
                 入住：无锡拈花湾客栈（如遇法定节假日或拈花湾景区内满房的情况，为保证成行，调整到景区外同级酒店，无费用退补，敬请谅解）鉴于拈花湾独特地理位置和建筑特色等原因，部分客栈保留了2-3层的低层建筑风貌，酒店并未配备电梯，可能会为您的入住带来些许不便，敬请理解与支持！
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -835,63 +801,67 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                无锡—扬州—南京
+                无锡—南京
                 <w:br/>
                 住在：拈花湾，清晨早起避开人山人海。在阳光里呢喃柔风正暖，与花枝红叶互道早安；在云端水边漫步滋味，聆听时光静美！
                 <w:br/>
-                车赴：“淮左名都””烟花三月下扬州“——扬州（车程约2.5小时）；
-[...7 lines deleted...]
-                游览：【夫子庙秦淮河商业街花灯会】（不含夫子庙门票，自由活动，游览时间不少于1小时）看秦淮河两岸风光，感受旧时“江南佳丽地、金陵帝王洲”的气势，在这里不仅能看到古都南京的历史建筑，还能吃到地道的秦淮风味小吃，可自费品赏特色小吃（魁光阁的五香茶叶蛋、五香豆；永和园的蟹壳黄烧饼、开洋干丝；奇芳阁的鸭油酥烧饼、麻油干丝）；
+                车赴：六朝古都南京（车程约2.5小时）；
+                <w:br/>
+                圣景：【金陵胜境•牛首山】（游览时间不少于2小时，景交自理20元/人）牛首山又名“天阙山”，因山顶突出的双峰对峙，恰似牛头双角而得名，是金陵四大名景之一。素有“春牛首，秋 栖霞 ” 的说法。景区内【佛顶宫】属于深坑建筑，佛顶骨舍利长期供奉之所，其外部空间分为大穹顶、小穹顶和佛顶摩崖三大部分；内部空间共九层，地上三层、地下六层，由禅境大观、舍利大殿和舍利藏宫三大空间构成。整个佛顶宫不仅是珍藏佛祖顶骨舍利、接受信众瞻礼参拜的主要场所，还是将舍利文化、世界佛禅文化以各种艺术手法集中呈现的文化展陈场所。特别安排【摸牛头、挂福带】福由顶生，万事皆安，登牛首，系福带！一年牛气冲天，平安好运全接住！
+                <w:br/>
+                南京牛首山绝佳拍照机位推荐•Tips：
+                <w:br/>
+                1、佛顶宫正前方镜池（封神级倒影）：佛顶宫穹顶 + 水中倒影，对称神圣，晴天绝景；
+                <w:br/>
+                2、佛顶宫右侧水池（佛顶塔同框）：白色穹顶 + 红色佛顶塔同框，层次绝美；
+                <w:br/>
+                3、佛顶宫外环廊拱门（框景构图）：拱门作画框，框住佛顶塔与人；
+                <w:br/>
+                游览：【老门东历史街区】(自由活动，游览时间不少于1.5小时）是南京老城南地区的古地名，位于南京夫子庙箍桶巷南侧一带。历史上的老城南是南京商业及居住较为发达的地区，如今按照传统样式复建传统中式木质建筑、马头墙，再现老城南原貌。老门东，因为地处中华门以东，所以被称为“门东”。要说什么地方还能寻得到活着的“老 南京 ”？老门东必须有姓名。它带着整个城市的记忆画出 南京 的历史符号，历久弥新焕发出新的生机与活力。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -923,251 +893,257 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南京—乌镇
-[...27 lines deleted...]
-                温馨提示：如遇法定节假日或乌镇有重大会议或重大活动等或旅游旺季团队满房的情况，为保证成行，乌镇内住宿调整到景区外或桐乡同级酒店，无费用退补，敬请谅解！
+                南京—杭州
+                <w:br/>
+                车赴：浙江省会、丝绸之府、休闲之都杭州（车程约3.5小时）；
+                <w:br/>
+                游览：【西湖风景区】（游览时间不少于1.5小时，不含游船，若需乘船，船费自理，此团是不加点团，若自愿前往可委托导游代为购买，但不在加点赔偿范畴内）西湖是杭州的一张名片，更是杭州的灵魂，一年四季各有千秋，春来“花满苏堤柳满烟”，夏有“红衣绿扇映清波”，秋是“一色湖光万顷秋”，冬则“白堤一痕青花墨”。导游侃侃道来“山外青山楼外楼，西湖歌舞几时休，暖风吹得游人醉，直把杭州作汴州”的西湖历史，听许仙白娘子的爱情故事。
+                <w:br/>
+                提示：如遇西湖风景区交通管制，除公交车外，其他的车辆禁止进入西湖风景区，需要步行或是转乘公交车（此费用自理）进入景区，造成不便敬请谅解！
+                <w:br/>
+                享用：【农家茶园宴】茶林野趣间，吃农家茶园宴，品纯正龙井茶，悠然自得，看国饮千年龙井泡出杭州这座休闲茶都。
+                <w:br/>
+                游览：【带你一秒穿越大宋·杭州宋城】景区并欣赏大型演出——《宋城千古情》（观众席，观看表演及自由活动不少于120分钟）秉承建筑 为形，文化为魂的经营理念，园区内宋河东街、土豪家族、胭脂巷、非来巷、美食街、市井街六大主题街区华丽升级，热闹非凡。 大宋博文化体验馆、柳永风月 阁、七十二行老作坊等崭新亮相；活着的清明上河图、聊斋惊魂鬼屋、步步惊心鬼屋、人皮客栈听音室等高科技体验项目惊喜不断；土豪家族尝现打年糕、览古法木 榨油、吃手工豆腐、饮乌毡帽酒，寻找父辈的记忆；
+                <w:br/>
+                观看：【世界三大名秀·宋城千古情】这是杭州宋城景区的灵魂，用先进声、光、电的科技手段和舞台机械，以出其不意的呈现方式演绎了良渚古人的艰辛，宋皇宫的辉煌，岳家军的惨烈，梁祝和白蛇许仙的千古绝唱，把丝绸、茶叶和烟雨江南表现得淋漓尽致，极具视觉体验和心灵震撼！
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住：乌镇通安客栈/通安民宿/昭明书舍/水乡驿同等级酒店 温馨提示：如遇法定节假日或乌镇有重大会议或重大活动等或旅游旺季团队满房的情况，为保证成行，乌镇内住宿调整到景区外或桐乡同级酒店，无费用退补，敬请谅解！</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住：杭州运河海歆酒店/杭州开元名都酒店/杭州锦豪雷迪森酒店/萧元雷迪森广场或同等级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌镇—杭州
-[...9 lines deleted...]
-                观看：【世界三大名秀·宋城千古情】这是杭州宋城景区的灵魂，用先进声、光、电的科技手段和舞台机械，以出其不意的呈现方式演绎了良渚古人的艰辛，宋皇宫的辉煌，岳家军的惨烈，梁祝和白蛇许仙的千古绝唱，把丝绸、茶叶和烟雨江南表现得淋漓尽致，极具视觉体验和心灵震撼！
+                杭州—海宁—乌镇
+                <w:br/>
+                车赴：【世界一大自然奇观·海宁钱塘江观潮胜地公园】（车程约1小时，游览时间不少于2小时）钱塘江涌潮为世界一大自然奇观，钱塘观潮始于汉魏，已成为当地的习俗。是天体引力和地球自转的离心作用加上杭州湾喇叭口的特殊地形造成的特大涌潮。我们一同邂逅举世闻名的大自然奇观——钱塘大潮。钱塘江大潮与亚马逊大潮、恒河大潮并称世界三大涌潮，凭借磅礴壮阔的景象，稳居天下潮景之首，自古便有“八月十八潮，壮观天下无”的千古美誉，是独属于江南大地的世界级自然盛景。钱塘潮的旷世奇观，源于得天独厚的自然条件。杭州湾呈独特的喇叭形地貌，江口宽阔、向内骤然收窄。每逢潮汐之时，东海万顷潮水涌入江中，受江道挤压、天体引力与东南季风的共同作用，潮水层层堆叠、逆势抬升，形成滔天巨浪，颠覆了江河东流的常态，造就逆流奔涌的震撼景象。海宁作为千年最佳观潮胜地，可沉浸式解锁“一潮三看”的独特景致。大缺口的交叉潮，两股潮水交汇碰撞、翻涌激荡，场面灵动壮阔；盐官的一线潮最为经典，千里江潮化作一条整齐银练，横贯江面、奔腾向前，气势恢弘；老盐仓的回头潮迅猛凌厉，巨浪撞击堤坝后凌空折返，水花飞溅、声震四野，令人惊心动魄。
+                <w:br/>
+                （注：钱塘大潮属于自然水文景观，受天体潮汐、季节水文、江道泥沙、天气雾气、风力风向等多重自然因素影响，潮水大小、形态、抵达时间均存在自然浮动，无法百分百人为固定，如因天气原因或其他原因，未能观看到潮水，我社有权取消此活动，不承担任何责任。因不同日期，潮水时间不同，景点游览顺序以导游安排为准。观潮期间，切勿翻越防护护栏、靠近江滩、丁坝、堤坝陡坡等危险地带，不要近距离追逐、拍摄潮水。以免发生被潮水卷入水中等危险的产生。） 
+                <w:br/>
+                车赴：最后的枕水人家——【乌镇西栅】（车程约1小时）；
+                <w:br/>
+                漫游：【枕水人家·乌镇西栅】西栅是乌镇的精华所在，与东栅同为主要景区，这里没有东栅的繁闹市井，却是人们向往的休闲文艺之地，这里的一切都经过重新整修和设计，街头巷尾的咖啡馆、酒吧，充满了文艺情怀。欣赏奇丽的古镇遗风，感受纯朴的江南水乡气息，体验“小桥、流水、人家”，街区内的名胜古迹、手工作坊、经典展馆、宗教建筑、民俗风情、休闲场所让人流连忘返，自然风光美不胜收；
+                <w:br/>
+                游览：【草木本色染坊】蓝印花布是乌镇的名片之一，看蓝印花布随风飘荡、袅娜起舞，领略蓝印花布朴素典雅的民俗风情；参观：【乌镇邮局】这家老邮局创办于清朝光绪年间，至今仍在营业。邮局内部保存了昔日的场景，值得一观；
+                <w:br/>
+                入夜：【提灯走桥】执一盏花灯，踏着咿呀橹声，踏入绮丽梦幻的夜色中，重寻古人提灯走桥的仪式感，趣味良多！
+                <w:br/>
+                乌镇西栅绝佳拍照机位推荐•Tips：
+                <w:br/>
+                1、白莲塔：夜空中古镇“最亮的仔”，尤其是其灯光映衬在水中，如梦如幻，一种宁静而神秘的感觉~
+                <w:br/>
+                2、西栅老街：夜晚的老街灯火通明，古色古香的建筑在灯光的映照下更显得韵味十足~
+                <w:br/>
+                3、水上集市：这里也是整个西栅夜景最幽静的地方，灯火燃亮的时候，这里的场景和《千与千寻》的梦境一模一样的~
+                <w:br/>
+                3、昭明书院&amp;草木本色染坊：在景区中心的必游景点，书院很有人文历史情怀，旁边的染坊也很出片~
+                <w:br/>
+                4、沿河两侧小巷、临水长凳：充满江南水乡故事风格，可以让照片更具韵味~
+                <w:br/>
+                入住：乌镇通安客栈/通安民宿/昭明书舍/水乡驿同等级酒店
+                <w:br/>
+                温馨提示：如遇法定节假日或乌镇有重大会议或重大活动等或旅游旺季团队满房的情况，为保证成行，乌镇内住宿调整到景区外或桐乡同级酒店，无费用退补，敬请谅解！
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住：杭州运河海歆酒店/杭州开元名都酒店/杭州锦豪雷迪森酒店/萧元雷迪森广场或同等级酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住：乌镇通安客栈/通安民宿/昭明书舍/水乡驿同等级酒店 温馨提示：如遇法定节假日或乌镇有重大会议或重大活动等或旅游旺季团队满房的情况，为保证成行，乌镇内住宿调整到景区外或桐乡同级酒店，无费用退补，敬请谅解！</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                杭州—上海—广州
-[...9 lines deleted...]
-                送机：车赴机场，搭乘航班返回广州，结束愉快的旅程！
+                乌镇—西塘—上海—广州
+                <w:br/>
+                上午：享用酒店自助早餐，享受江南水乡清晨的静谧时光；
+                <w:br/>
+                贴士：乌镇西栅最佳游览时间段是一晚一早，住在乌镇里面的客人，建议您早点起床，清晨的西栅静谧安详，没有一丝多余的嘈杂。青石板路上车马邮都慢，运河上水雾袅袅，正如刘若英所感“我最喜欢清晨的乌镇，因为这里有生活本来的样子。
+                <w:br/>
+                手作：【指尖DIY・秋日桂香香囊】桂=贵，自带祥瑞福气，寄托了秋日安康、岁岁顺遂的期许。揣在兜里、挂在包上、悬在枕边，风一动，便满是秋意，岁岁安然，步步生香！
+                <w:br/>
+                车赴：西塘；
+                <w:br/>
+                穿梭：【一座“活”着的千年古镇·西塘】（游览时间+体验活动不少于2.5小时）春秋的水、唐宋的镇、明清的建筑和现代的人，全然融合在西塘。水乡的白墙墨顶，舟影波光，在薄雾的漂浮中，小船悠悠地来回穿梭，看上去恰如一幅淡彩的宣纸画。古朴的石桥，就像一条条或长或短、或宽或窄的纽带，把一个又一个的两岸连接，串联成一幅“细雨湿衣看不见，闲花落地听有声”的水乡画。  
+                <w:br/>
+                独家：“古镇汉服旅拍”新玩法——【西塘汉服换装秀+专业旅拍】赠送体验项目，游客自愿参加，如不参加，无费用增减，敬请知晓。西塘，堪称汉服展示的绝佳舞台。这里的自然风光与人文景观交相辉映、浑然一体。当你换上一袭典雅的传统华服，瞬间便成为景点中一道亮丽的风景线，在专业摄影师精心捕捉的镜头下，定格成一幅幅美轮美奂的照片。【特别说明：每人赠1张电子照，服务仅包含换装+旅拍，不包含妆造】！
+                <w:br/>
+                送机：车赴机场乘机飞返，结束愉快华东之旅！
                 <w:br/>
                 <w:br/>
                 行程说明：以上行程所列时间为大概参考时间，旅游旺季出现景区堵车、餐厅拥挤排队、高速堵车、天气等特殊情况时，当团导游会根据实际情况适当调整行程游览顺序及时间，请游客理解并予以配合！
                 <w:br/>
                 交通：旅游车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
@@ -1238,61 +1214,61 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：来回程团队经济舱特惠机票（如遇天气等不可抗力因素导致航班延误或停飞，我司不做赔偿，敬请原谅）。 
                 <w:br/>
-                2.住宿三晚超豪华酒店，一晚拈花湾景区客栈，一晚乌镇景区内客栈；全程不设三人房和加床；若单人入住或出现单男单女，请自补单房差，行程参考酒店无法接待的情况下，我社将选择其他酒店，但标准不低于上述酒店！ 
-[...1 lines deleted...]
-                3.用餐：行程中含5早8正，酒店内含早餐，正餐40元/人（儿童减半），江南探春宴60元/人；十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；华东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。行程内所含餐如不使用，属于自愿放弃，不退任何费用。 
+                2.住宿：全程五钻酒店（未挂牌），一晚拈花湾景区客栈，一晚乌镇景区内客栈，成人每晚一个床位；全程不设三人间和加床，出现单男单女报名时请补或退房差；若单人入住或出现单男单女，请自补单房差，行程参考酒店无法接待的情况下，我社将选择其他酒店，但标准不低于上述酒店！ 
+                <w:br/>
+                3.用餐：行程中含5早8正，酒店内含早餐（不用不退，儿童含早餐），正餐40元/人，江南桂秋宴60元/人（儿童减半），十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；华东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。行程内所含餐如不使用，属于自愿放弃，不退任何费用。 
                 <w:br/>
                 4.用车：根据实际人数全程当地选用5-55座空调旅游车（保证一人一个正座），客人请保管好自己财物。（根据航班时间不同，第一天接机的车会与第二天的用车不同，请注意携带好自身物品） 
                 <w:br/>
                 5.导游：当地普通话导游；费用已含导游服务费，不派全陪。 
                 <w:br/>
                 6.成人含景点第一道大门票，其中园中园门票需客人自理。除遇不可抗力自然原因外，以上景点门票客人自愿放弃的及赠送项目在任何情况下都不予退款；赠游景点视实际情况安排游览，不能游览，不作赔偿，敬请谅解！ 
                 <w:br/>
-                7.2-11周岁以下（身高不超高1.2米）的执行小孩收费，此收费提供机位、车位、餐位。不提供住宿床位、景点门票（如超1.2米现补全程门票310元（团队价）；景点检票处设有身高标示，供游客自行测量实际身高）。
+                7.2-11周岁以下（身高不超高1.2米）的执行小孩收费，此收费提供机位、车位、餐位。不提供住宿床位、景点门票（如超1.2米现补全程门票370元（团队价）；景点检票处设有身高标示，供游客自行测量实际身高）。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1659,51 +1635,55 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区观光车/公交车/游船等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">由于个别景区面积较大，景区有景区交通提供，游客可根据自身体力和需求自行决定是否乘坐，如需乘坐导游可协助办理</w:t>
+              <w:t xml:space="preserve">
+                由于个别景区面积较大，景区有景区交通提供，游客可根据自身体力和需求自行决定是否乘坐，如需乘坐导游可协助办理
+                <w:br/>
+                西湖风景区公交车10元/人，牛首山景交车20元/人；
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1991,51 +1971,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>