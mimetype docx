--- v1 (2026-03-07)
+++ v2 (2026-05-01)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SD-20251226-J3</w:t>
+              <w:t xml:space="preserve">SD-20260407-A3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,67 +388,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                &gt;&gt;&gt;&gt;&gt;优选北疆春色之美，超值尊享体验
-[...15 lines deleted...]
-                ▲品质承诺：纯玩，0自费，广东自组，优秀导游服务，品质出游
+                ★北疆春色：冷冬过后,春暖杏花开,打卡伊犁杏花+大西沟杏花+吐鲁番杏花，在巍峨雪山下气势磅礴地绽放；
+                <w:br/>
+                ★直入赛湖：纯净蓝冰初融，梦幻冰泡，媲美贝加尔湖，自驾旅游车直入赛湖；
+                <w:br/>
+                ★雪峰瑶池：壮美的天山瑶池，赏天山雪峰，梦幻天山天池冰雪美景
+                <w:br/>
+                ★雪山神泉：古道温泉--坐拥五亿年前寒武纪岩层孕育的天然矿泉，让62℃的地心温暖融化你所有疲惫
+                <w:br/>
+                ★舒适出行：16人以上升级2+1座豪华陆地头等舱旅游车
+                <w:br/>
+                ★优选交通：一程疆内动车，劲省800公里路程，让时间留给美景
+                <w:br/>
+                ★升级住宿：升级3晚网评4钻酒店，更舒适，更深度游览北疆风光
+                <w:br/>
+                ★品质承诺：0自费，广东自组，优秀导游服务，品质出游
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -1053,50 +1051,52 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 昌吉-天山天池-昌吉（单程150公里，约2.5小时）
                 <w:br/>
                 今日行程：
                 <w:br/>
                 【西域之花驼绒馆/棉花工厂店】（游览时间约2小时）驼绒馆隶属于兵团十二师的兵团企业，文化馆是广东援疆的扶贫项目，馆内展示有兵团建设历史、当地驼绒制品及当地本土民族乐器等。新疆的骆驼峰数占全国的一半，驼绒是稀有的特种动物纤维，主要来源于双峰骆驼，具备卓越的保暖性能。
                 <w:br/>
                 【天山天池景区】（游览约1.5小时，含首大道门票+赠送区间车），天池风景区，它以天池为中心，融森林、草原、雪山、人文景观为一体，形成别具一格的风光特色。立足高处，举目远望，一片绿色的海浪，此起彼伏，那一泓碧波高悬半山，就像一只玉盏被岩山的巨手高高擎起。沿岸苍松翠柏，怪石嶙峋，含烟蓄罩，环山绿草如茵，更有千年冰峰，银装素裹，神峻异常，整个湖光山色，美不胜收
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、天池海拔1800米紫外线比较强，提前准备太阳帽、太阳镜、防晒霜及外套。
                 <w:br/>
                 2、景区路边有很多兜售商品的小贩（此为社会行为非购物安排）如若购买请注意质量；
                 <w:br/>
                 3、若景区区间车运力不足时或停运时，由我社旅游车上山，区间车费用正常产生，敬请知悉！
                 <w:br/>
                 4、棉花体验馆为了解新疆屯垦农业体验项目，内设有长棉商品推荐环节，以展示购买新疆棉制品为主，此为展馆行为，非旅行社要求参加购物店，请自由选择参观并根据自身需求购买，敬请知悉；
                 <w:br/>
                 交通：汽车
                 <w:br/>
+                购物点：【西域之花驼绒馆/棉花工厂店】（游览时间约2小时）
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：九碗三行子     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1131,53 +1131,50 @@
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 昌吉-杏花园/火焰山-乌鲁木齐/阜康
                 <w:br/>
                 今日行程：
                 <w:br/>
                 【杏花园/火焰山】（如因花期原因不能前往，则更改为火焰山景区，如因花期原因不能前往，则更改为火焰山景区，游览时间约1小时，含首道大门票）三月的北疆依然春寒料峭，阳光灿烂，春色萌动，又到春花烂漫时，这里是天山南北最早迎来春天的地方，是新疆春天的“第一站”。走进杏园内，杏花绽放枝头，如雪如玉，洁白无瑕。粉白色的花瓣、金黄色的花蕊、穿梭杏花间采蜜的蜜蜂，和蓝天白云构成一幅美丽的春日田园画卷。空中俯瞰，杏花园交织成一片花的海洋，花树相依，呈现出“一色杏花三十里”的优美诗境。
                 <w:br/>
-                【维吾尔民族家访】（赠送项目，游览约1小时）品尝的各类葡萄干果，欣赏维吾尔原生态歌舞，学习维吾尔语言，跳维吾尔舞蹈，与当地居民零距离接触。下午根据航班时间乘车前往机场，搭乘飞机返程，结束愉快行程。
-[...1 lines deleted...]
-                <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、吐鲁番紫外线强，请自备防晒霜、遮阳伞等防晒用具。气温较高，请及时补充水份，以免中暑；
                 <w:br/>
                 2、杏花为季节性景点，受寒潮天气影响每年每处花期花量不定，一般在3月下旬至4月中旬，为期20天左右，如未赶上杏花花期或天气原因杏花凋落，更改为【火焰山】，位于吐鲁番盆地的中北部，古书称之为“赤石山”，维吾尔语称“克孜勒塔格”，意为红山。火焰山是中国最热的地方，夏季最高气温高达摄氏47.8度，地表最高温度高达摄氏70度以上。火焰山因《西游记》以唐僧师徒四人西天取经路过此地经历劫难的故事而脍灸人口。
                 <w:br/>
                 3、吐鲁番分布多个杏花园，各杏花园花期均有稍微区别，导游将根据花期及游人情况安排不同杏花园，具体以当天导游安排为准。
                 <w:br/>
                 4、维吾尔族家访于当地维吾尔少数民族家中，园内会摆自产干果葡萄干及当地特产向客人推销，属于政府扶贫项目，非旅行社传统购物店，敬请知悉。当地干果特产请充份了解质量价格后根据自身需求自愿购买。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1223,51 +1220,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乌鲁木齐-飞机-广州
                 <w:br/>
                 今日行程:
                 <w:br/>
                 根据航班时间乘车前往机场，搭乘飞机返程，结束愉快行程。  
-                <w:br/>
                 <w:br/>
                 <w:br/>
                 特别说明：
                 <w:br/>
                 1、新疆运营车辆限速管理条例影响，限制每天行驶里程为高速不得超过600公里，省国道不得超过400公里。导游将根据景区客流量以及当天行车路程交通情况调整该产品所含景点的游览前后顺序，景点数目不会减少。如当天路程超限，将调整入住城市，实际入住酒店星级不会降低，敬请游客理解和配合！
                 <w:br/>
                 2、行程中的图片仅供参考，并非是必须抵达的景点及当时的风景，最终游览内容以行程文字标准为准，系列团无法保证景观一致，敬请知悉！
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1352,63 +1348,63 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。
                 <w:br/>
                 2、住宿：入住当地标准酒店的标准双人间。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
                 伊宁参考酒店（网评3钻酒店*2晚）：五棵橡/益益利群/华伦/汽车文旅/伊运或同级
                 <w:br/>
                 双河参考酒店（网评3钻酒店*1晚）：古道温泉康养中心/中盛商务/泰和国际或同级
                 <w:br/>
                 昌吉参考酒店（网评4钻标准*2晚）：昌吉鸿都/东升鸿福或同级/乌鲁木齐康铂/迎港/九源/联航/凯瑞/度尔/文迪或同级
                 <w:br/>
                 乌鲁木齐参考酒店（网评4钻标准*1晚）：五家渠温德姆/阜康温德姆花园或同级或同级酒店
                 <w:br/>
-                导游服务费（导游服务费含全陪/地陪，标准为12周岁及以上人士80元/人，小孩40元/人，婴儿免收）。 
-                <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉
                 <w:br/>
-                3、用餐：全程含9正餐7早餐，正餐餐标40元/人（酒店房费含早，不用不退，正餐餐标40元/人），10-12人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
+                3、用餐：全程含9正餐7早餐，正餐餐标30元/人，歌舞晚宴60元/人（酒店房费含早，不用不退），10-12人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2周岁以下婴儿不含任何费用，全部由家长自理；2-11周岁小孩含机位、车位、半价正餐，不占床位、不含门票（超高门票需当地自理）。
+                <w:br/>
+                8、购物点：全程参观1个购物店。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1428,50 +1424,243 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 7、不含机场建设燃油附加税。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西域之花驼绒馆/棉花工厂店 （二选一）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">驼绒棉花等制品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1498,105 +1687,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认： 
-[...43 lines deleted...]
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游,敬请谅解。 
+                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
+                <w:br/>
+                本产品供应商为：【接待社：广州市圣地国际旅行社有限公司，许可证号：L-GD01372，质监电话：020-83371233】。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州市圣地国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市圣地国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前 7天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西北地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明：
+                <w:br/>
+                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                <w:br/>
+                1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
+                <w:br/>
+                2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
+                <w:br/>
+                3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
+                <w:br/>
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
+                <w:br/>
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                <w:br/>
+                7）大中型手术的恢复期病患者；
+                <w:br/>
+                8）孕妇及行动不便者。
+                <w:br/>
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游,敬请谅解。
                 <w:br/>
                 2）因服务能力所限，无法接待 70 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下：http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。 
-[...5 lines deleted...]
-                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件.
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下：http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1681,128 +1868,50 @@
                 三、安全常识
                 <w:br/>
                 1、坐船或在海、江、河、湖、溪边游览，请听从工作人员指挥，切莫擅自下水游泳。
                 <w:br/>
                 2、外出旅游时，特别是去山川和江、河、湖、溪边旅游，注意不要穿凉鞋登山在草丛中行走；要随身携带含有驱虫成分的药品，如风油精、万金油等。
                 <w:br/>
                 3、小心保管好现金等贵重物品，外出时建议不要携带大量财物，更不要配戴贵重首饰，以免遗失。
                 <w:br/>
                 4、切莫随意跟随陌生人或单独外出去酒店以外的娱乐场所消遣。
                 <w:br/>
                 5、护照、现金、信用卡等贵重物品不可放在外套口袋里，要放在腰包或夹克衣袋里随身携带。
                 <w:br/>
                 四、饮食
                 <w:br/>
                 因南北饮食差异大，且新疆地区因地域及气候关系，口味偏重，但是我们可根据客人情况尽量调整适合客人口味的菜品，建议客人可自备些榨菜、小食品等。
                 <w:br/>
                 五、交通
                 <w:br/>
                 新疆地域辽阔，铁路网发达，请游客乘坐火车时注意保管物品，建议自备一些小零食或娱乐用品解闷；大城市之间大多为高速公路连接，车程较长，如有晕车的乘客请自备晕车药。
                 <w:br/>
                 六、新疆特产
                 <w:br/>
                 干果干货、牛肉干、玉器饰品等，游客选购时，请详细询问，注意甄别。
                 <w:br/>
                 七、请各位参团游客带好有效证件；结合自己身体情况带好随身必备药品。
-              </w:t>
-[...76 lines deleted...]
-                日期：  日期：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1843,51 +1952,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2031,50 +2140,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>