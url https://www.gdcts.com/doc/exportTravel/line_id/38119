--- v1 (2026-03-05)
+++ v2 (2026-04-20)
@@ -1085,50 +1085,52 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件23KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，标准双人间；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
                 5.餐食：4个酒店内早餐，3个正餐；
                 <w:br/>
+                6、当地司导服务费用RMB300/人；
+                <w:br/>
                 保险：我司已协助客人代买普通旅游意外险保额30万，所含保险解释权归本公司所有（旅游者同意并授权旅行社作为旅游意外险的投保人为旅游者订立意外保险合同，同意旅行社优先使用旅游意外险的理赔承担赔偿责任）；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
@@ -1137,56 +1139,336 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费等；
                 <w:br/>
                 2.酒店旅游税10马币/间/晚，前台现付；
                 <w:br/>
-                3.当地司导游服务费用RMB300/人；
-[...1 lines deleted...]
-                4.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
+                3.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
                 <w:br/>
                 行程之外自费节目及私人产生的个人消费。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">神山一日游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                自费参加【神山一日游】&amp;【马里马里文化村半日游】。
+                <w:br/>
+                1.神山：世间大自然之遗物-神山（高4095米）美丽哀怨，神秘的传说正等待著您去探索，途经那八鲁观山台，这里是取景神山美景的好地方，取景后还可以参观这里的传统水果及纪念品的小市场，这里是土族生活的交流点，您可以看到各式各样的蔬菜及水果，接着前往ATV骑行基地。
+                <w:br/>
+                午餐后出发前往【神山牧牛场】，奶牛场，云雾缭绕，广袤的草地，悠闲的牛群，故这里有小“纽西兰”之称，这里气候非常凉爽，在这里可以参观他们的挤牛奶制作过程，这里提供新鲜出炉的牛奶及冰淇淋，大家可以自费品尝哦～回市区的路上会经过本地杜顺土著特色山猪肉大排档，可在次自理品尝当地山猪肉。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">480 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马里马里/婆罗洲文化村</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                10：00酒店集合出发 ；
+                <w:br/>
+                11：00抵达文化村； 
+                <w:br/>
+                11：15 参观传统传统小房子 &amp; 水果树 &amp; 体验各类美食和活动（游览时长 1-1.5 小时左右） ；
+                <w:br/>
+                12：30 文化秀表演 ；
+                <w:br/>
+                13：30享用文化村午餐 ；
+                <w:br/>
+                14：30结束行程返回酒店。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">270 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1234,50 +1516,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 护照及签证：
                 <w:br/>
                 1、中国护照请提供护照首页扫描件（按回程日期计起有效期6个月），免签入境日期：2023年12月1日至2026年12月31日。
                 <w:br/>
                 2、持港澳台护照出境的客人，请自备有效港澳居民往来内地通行证、台胞证等；外籍人士需自备前往目的地国家的有效签证，并必须具备再次入境中国的有效签证。
                 <w:br/>
                 3、香港身份证书不在免签范围，身份证书首页+身份证正反面+回乡证正反面+白底电子照片签证，需客人自行办理。
                 <w:br/>
                 4、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，我社将不承担任何责任，所有产生的损失由游客本人自行承担，敬请谅解！
                 <w:br/>
                 特殊情况费用说明：
                 <w:br/>
                 1、按照国际惯例标准，凡出发日满12岁的儿童必须占床，费用与大人同价。
                 <w:br/>
                 2、儿童不占床价标准：回团当日不足12岁的儿童可以安排不占床，此收费提供机位、车位、餐位行程费用包含景点的门票，不提供住宿床位。一间双标房最多只能接纳一位不占床的小童。儿童若占床位，则按照成人标准收费。2岁以下婴幼儿需咨询当时婴幼儿票（不提供机位、车位、餐位、床位及景点费用）；若一个大人带一个12岁以下儿童参团，则须住一标间，按2成人收费，以免给其他游客休息造成不便。
                 <w:br/>
                 3、凡满70周岁老人的需要出具出发前一周内，县级以上医院开具的健康证明，证明乘客身体状况良好，适合乘坐飞机。凡满65周岁以上的客人需要签署免责书，承诺飞行期间因乘客本人身体状况出现意外，由此产生的一切责任和后果均由客人承担，与航司无关。此团不接收满80岁老人报名。
                 <w:br/>
                 4、海岛线路存在一定危险，故本行程不接受患病旅客、孕妇报名参团，如隐瞒真实情况报名而发生意外伤害、旅行社概不负责！
                 <w:br/>
                 5、旅游者同意并授权旅行社作为旅游意外险的投保人为旅游者订立意外保险合同，同意旅行社优先使用旅游意外险的理赔承担赔偿责任。
+                <w:br/>
+                <w:br/>
+                本产品供应商为:深圳市尚品游国际旅行社有限公司，许可证号：L-GD-CJ00254。此团2人成行，为保证游客如期出发，我社将与其他旅行社共同委托深圳市尚品游国际旅行社有限公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由深圳市尚品游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程(游览顺序)及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1408,51 +1693,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1596,50 +1881,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>