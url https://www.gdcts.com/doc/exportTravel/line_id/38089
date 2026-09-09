--- v0 (2026-04-27)
+++ v1 (2026-09-09)
@@ -409,51 +409,51 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、广东独立成团，一价全含0自费
                 <w:br/>
                 二、保证10成人起铁发，粤语全陪贴心服务
                 <w:br/>
                 三、满16人升级2+1陆地头等舱用车，舒适座驾，让旅途更舒适
                 <w:br/>
                 四、市场首创，省内石林西-大理，丽江-昆明双程动车，比大巴省12小时以上，旅途不疲惫
                 <w:br/>
                 五、全年保证玉龙雪山冰川大索道，赠送雪山能量包
                 <w:br/>
                 六、二次进雪山，畅玩玉龙雪山景区，家庭大片随时拍
                 <w:br/>
                 七、大理连住2晚，深度游玩苍山洱海 
                 <w:br/>
                 <w:br/>
-                专属安排：洱海四重奏：洱海理想邦+音乐酒吧车+洱海生态廊道+喜洲有风小院扎染
+                专属安排：洱海四重奏：洱海理想邦+音乐酒吧车+洱海生态廊道+白族扎染
                 <w:br/>
                 洱海畔欢唱，专业摄影旅拍航拍，创作家庭图腾方巾，记录下每一刻美好瞬间
                 <w:br/>
                 三连盛典：5A昆明石林+5A丽江古城+5A玉龙雪山冰川大索
                 <w:br/>
                 让娃化身地质小侦探，探秘世界自然遗产，用手机拍下最像动物的冰峰，秒变“雪山摄影家”！
                 <w:br/>
                 三大古镇探寻记：大理古城+丽江古城+束河古镇，穿梭在古城的巷弄中，感受少数民族的历史与风情
                 <w:br/>
                 臻选餐厅：宜良（学成饭店）+青麦海景午餐，品非遗菜品，感受味觉与视觉的双重盛宴
                 <w:br/>
                 演出赠送《印象丽江》：价值280元的大型室外雪山实景秀，感受玉龙雪山下的震撼演出
                 <w:br/>
                 超值赠送：石林电瓶车+蓝月谷电瓶车+玉龙雪山能量包+蜜月1晚鲜花铺床
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -762,54 +762,54 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大理一地深度游
                 <w:br/>
-                有风小院扎染体验→大理桃源苍洱大观线（音乐酒吧车、生态廊道骑行、航拍&amp;旅拍+金花共舞）→双廊古镇→理想
-[...2 lines deleted...]
-                上午：早餐后前往【喜洲古镇有风小院】体验大理民间传统手工艺【非遗白族扎染】（可带走一份A4大小扎染布）扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。
+                白族扎染体验→大理桃源苍洱大观线（音乐酒吧车、生态廊道骑行、航拍&amp;旅拍+金花共舞）→双廊古镇→理想
+                <w:br/>
+                <w:br/>
+                上午：早餐后前往体验大理民间传统手工艺【非遗白族扎染】（可带走一份A4大小扎染布）扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。
                 <w:br/>
                 后前往游览桃源苍洱大观线。游览如下：
                 <w:br/>
                 第一站:【乘坐音乐酒吧车】到达大理苍山十九峰之首云弄峰下，观苍山之险峻，赏洱海之碧波，乘坐【音乐酒吧车】行进廊道之中，共享海天一色（20分钟）。
                 <w:br/>
                 第二站：【生态廊道骑行】可选心仪自行车，骑入自然之中，用些许汗水换取美妙风景，为自己的心灵之旅添上一笔美好回忆（30分钟）。
                 <w:br/>
                 第三站：【航拍、旅拍】专业摄影师和航拍师已为您提前找好记录苍洱美景最好的机位，只等您的到来，带上您最好的状态展现在镜头前，将您留在大理的笑容再一次具象化（4张照片、15分钟）。
                 <w:br/>
                 第四站：【金花共舞】廊道最美草湾，临水与白族金花共同起舞，同乐于苍洱大观（15分钟）。
                 <w:br/>
                 中午：午餐享用【大理青麦海景午餐】，坐拥洱海湖光与绚烂落霞，美食美景相伴，静享洱海边的浪漫惬意时光。
                 <w:br/>
                 下午：随后乘车前往【双廊古镇】，静卧于洱海东北岸，是云南风光的绝美缩影。这里湖光山色交相辉映，青瓦白墙的白族民居依水而建，错落有致。沿湖漫步，清风拂面，一侧是澄澈洱海，波光粼粼间倒映着苍山倩影；一侧是古街古巷，满是传统建筑韵味，木雕、扎染等手工艺品琳琅满目。无论是在客栈阳台静赏湖景，还是穿梭街巷感受民俗，都能尽享惬意时光。然后我们将特意安排打卡大理抖音最网红景点，有中国圣托里尼之称的【圣托里尼·理想邦】浪漫从这里开始。蓝色浪漫，白色纯净，温柔与风和白云一样恍惚，（带着美美的、帅气的衣服）在这里随便一拍都是大片。蓝天像被洗涤晒干了的蓝色一样浪漫。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.高原地区紫外线强，请各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全。
                 <w:br/>
                 2.少数民族聚集地，请尊重少数民族风俗文化，避免为您带来不必要麻烦。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
@@ -1629,51 +1629,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-27</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>