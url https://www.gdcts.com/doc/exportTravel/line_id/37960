--- v0 (2026-03-24)
+++ v1 (2026-07-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【精品玩家】澳大利亚东海岸新西兰纯南岛11天寻“鲜“奇遇记/布里斯本/黄金海岸/基督城/阿卡罗阿/蒂卡波/瓦纳卡/皇后镇/悉尼（南航 广州起止）行程单</w:t>
+        <w:t xml:space="preserve">【皇牌玩家】澳大利亚新西兰北岛11天牧歌萌趣之旅/布里斯本/黄金海岸/奥克兰/罗托路亚/悉尼（南航 广州起止）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCANCZ11NSTA#2548</w:t>
+              <w:t xml:space="preserve">OCANCZ11NSTA#2621</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -400,80 +400,80 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 美食升级
                 <w:br/>
                 正餐中式餐升级为八菜一汤，呵护您的中国胃；
                 <w:br/>
-                黄金海岸东星斑生蚝海鲜养生餐；悉尼韩式和牛烤肉餐，深入体验当地人生活；
-[...5 lines deleted...]
-                基督城品味“渔获海鲜大餐“--新西兰冷水红龙虾，顶级野生海鲜食材—黑金鲍，帝皇鲑三文鱼及其他海鲜；
+                黄金海岸东星斑生蚝海鲜养生餐；悉尼澳式牛扒，深入体验当地人生活；
+                <w:br/>
+                奥克兰日式铁板烧、花胶鱼肚羹+海鲜黑金鲍养生餐；
+                <w:br/>
+                罗托鲁亚海参花胶鲍鱼汤+鹿肉养生餐；爱歌顿牧场BBQ自助餐，享受纯正的新西兰户外烧烤餐；
                 <w:br/>
                 <w:br/>
                 体验升级
                 <w:br/>
                 【昆士兰博物馆】：自然科学的天地，也展示着人类历史文明的发展演变；
                 <w:br/>
                 【滑浪者天堂】： “电影海王取景地”、全世界最长的海岸线，绵长的金色沙滩；
                 <w:br/>
                 【5星酒庄-希路美】：徜徉在被评比为五星级的葡萄园酒庄内，来一场景致的品酒之旅；
                 <w:br/>
+                【私家电动艇】：搭乘舒适的私家电动艇，深入黄金海岸纵横河道，从水上欣赏城市的壮丽景色；
+                <w:br/>
+                【SkyPiont观景台】：澳洲唯一一座 360 度海滨观景台，充分感受黄金海岸天际线带给您的视觉震撼；
+                <w:br/>
                 【悉尼渡轮】：像当地人一样搭乘【特色渡轮】游悉尼港，观赏两岸迷人景致；
                 <w:br/>
                 【悉尼动物园】：全开放式动物园，实现与澳洲特有的动物近距离接触的机会；
                 <w:br/>
                 【悉尼歌剧院】：从内到外感受这座世界著名的表演艺术中心及悉尼市的标志性建筑的独特魅力；
                 <w:br/>
-                【皇后镇Skyline 天际缆车】：乘坐皇后镇标志性的缆车，领略摄人魂魄的风光；
-[...5 lines deleted...]
-                【金秋浪漫】：瓦纳卡湖、克伦威尔水果小镇、箭镇、格林诺奇，色彩缤纷绚丽，如置身于油画般；
+                【蓝泉（Blue Spring）】：人间秘境，中国版的小九寨沟；
+                <w:br/>
+                【爱歌顿农庄】：体验北岛最大皇家牧场~~亲密接触可爱的牧场动物，体验新西兰牧场生活；
+                <w:br/>
+                【地热奇观】：“迷你黄石公园”之称的怀奥塔普地热世界，近距离欣赏令人惊艳的硫磺七彩温泉池；
                 <w:br/>
                 <w:br/>
                 贴心安排
                 <w:br/>
                 南方航空：荣获中国民航飞行安全最高奖——五星奖；
                 <w:br/>
                 全程澳大利亚+新西兰旅游专家的领队为您保驾护航，细致专业服务领先同行；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
@@ -703,50 +703,52 @@
                 <w:br/>
                 位于布里斯班河南岸的河套上，由于布里斯班河在这里形成一个大的“U”字形，其本身又处于一个高地上，可以俯瞰美丽的布里斯班河和对岸的建筑群。河岸旁种满了蓝花楹树，沿着袋鼠角的码头步道（Dockside Walk）漫步，紫色的花簇点缀着布里斯班市区风光和地标建筑故事桥，一步一景，美不胜收。
                 <w:br/>
                 【昆士兰博物馆 (Queensland Museum) 】
                 <w:br/>
                 是自然科学的天地，也展示着人类历史文明的发展演变。里面陈列着各色各样的动物标本，从地上奔跑的远古恐龙，到海里游的鲸鱼，居然还有木乃伊，意想不到的展示有很多。而馆内的科学中心 (Science Centre) 更是互动多多，大朋友小朋友都非常喜欢。
                 <w:br/>
                 【南岸公园（South Bank Parklands）】
                 <w:br/>
                 位于澳大利亚布里斯本河畔南岸，占地16公顷，是1988年澳洲举办世博会的旧址，现经重建后被誉为澳大利亚最好的市内公园，在此可一览整个布里斯本市。在世博会以前，布里斯本河南岸曾是美军驻扎的营地，二战之后荒凉得无人问津；世博会之后，昆士兰政府将世博会旧址改造成公园，“南岸公园”因此成为布里斯本市最著名的休闲场所。
                 <w:br/>
                    【新农场公园（New Farm Park) 】
                 <w:br/>
                 该公园坐落在布里斯本河畔，是一个名副其实的“河滨公园”，紧邻码头，平坦的绿草坪、茂盛的树木让人心旷神怡。适逢花季，还可欣赏园内玫瑰花圃绽放的妩媚玫瑰。河边风景开阔，让人身心放松。同时这里是当地居民休闲、健身的好去处。
                 <w:br/>
                 每年9月底至11月上旬是布里斯本市花——蓝花楹的花季，紫色高大的蓝花楹，开花时挂满紫色花朵的树枝层层叠叠，在新农场公园有机会欣赏到蓝花楹的蓝色浪漫。
                 <w:br/>
                 【布里斯本皇后码头天空观景台】
                 <w:br/>
                 登上标志性的布里斯班皇后码头天空观景台，其壮丽景色令人叹为观止。新月形天空观景台位于布里斯班河上方 100 米处，可欣赏从中央商务区延伸至摩顿湾和库萨山的美景。
                 <w:br/>
                 【冲浪者天堂】
                 <w:br/>
                 “海王取景地”—黄金海岸的市中心，是全世界最长的沙滩海岸，有着“南半球的迈阿密”之称。笔直宽广的海岸线冲浪者天堂是冲浪者必去之地，冲浪的梦幻之所，这里有连绵的沙滩、和煦的阳光和蔚蓝的海水,日落时分在夕阳的照映下可以看到绵长的金色沙滩，这里每年都有各种世界顶级的冲浪赛事在这里举行。
                 <w:br/>
+                【特别提示：酒店可能会根据具体预订情况调整，且行程可能会因此临时调整顺序，感谢您的理解与配合。谢谢！】
+                <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：机上早餐     午餐：√     晚餐：东星斑生蚝海鲜野味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -777,560 +779,558 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                黄金海岸-/-基督城 	航班：待定或后一天早班机
+                黄金海岸
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
                 【希路美酒庄品鉴葡萄酒】
                 <w:br/>
                 这是一家被知名澳洲葡萄酒评论家-James Halliday誉为5星级的家族酒庄,希路美酒庄自开业以来已经在各大国际和国内的评比中获得超过850个奖项。酒庄拥有完备的葡萄园,最新科技进步水平的酿酒设备,酒窖门市部，和获奖无数的餐厅,是目前昆士兰规模最大和被授予高度荣誉的葡萄酿酒厂。希路美酒庄拥有优美的山顶美景和独特的酒庄建筑风格。同时,您也能在庄园内发现品种繁多的野生动物。
                 <w:br/>
-                【塘鹅湾】
-[...2 lines deleted...]
-                <w:br/>
                 【黄金海岸城市艺术中心（HOTA艺术之家）】
                 <w:br/>
                 位于17公顷的原始公园内，是一处丰富年轻人娱乐和内心的热带瑰宝。其中最为瞩目的是新建的六层楼高的HOTA画廊，这里明亮、多彩和有趣。在画廊里有各式画展和其他花样繁多的艺术展。除了广受赞誉的国际艺术展览和儿童画廊之外，这座引人注目的地标也收藏了自1968年以来价值3200美元的艺术品之地。2021年竣工，成为澳大利亚最大地区艺术中心。
                 <w:br/>
-                交通：专车 飞机
+                【库姆巴巴湖保护区】
+                <w:br/>
+                库姆巴巴湖保护区 (Coombabah Lakelands Conservation Area) 是黄金海岸北部一片1200 公顷的原始自然湿地，属于国际公认的南莫顿湾海洋公园 (Southern Moreton Bay Marine Park) 的一部分，被列入《拉姆萨尔公约》国际重要湿地名录，是黄金海岸最隐秘的自然宝藏之一。保护区区内274种野生动物自由出没：有机会与本土萌物不期而遇，袋鼠在草地跳跃、考拉高挂桉树，24种候鸟季季往返。
+                <w:br/>
+                安全与行为准则：
+                <w:br/>
+                1.	保持距离：与袋鼠至少 5 米，考拉至少 10 米，切勿喂食或触摸野生动物
+                <w:br/>
+                2.	无痕游览：随身携带垃圾袋，不留下任何垃圾
+                <w:br/>
+                3.	不使用无人机：保护区内禁止无人机飞行，避免惊扰野生动物
+                <w:br/>
+                4.	遵循步道：只在指定步道行走，不擅自进入湿地区域
+                <w:br/>
+                【特别提示：酒店可能会根据具体预订情况调整，且行程可能会因此临时调整顺序，感谢您的理解与配合。谢谢！】
+                <w:br/>
+                交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：二道式西餐或海鲜拼盘     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">基督城：Pavilons Hotel或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：酒庄海鲜拼盘     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布里斯本：Holiday Inn Express Brisbane Central或同级豪华酒店  黄金海岸：Mercure Gold Coast Resort或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                基督城-阿卡罗阿-基督城
+                黄金海岸//布里斯本-/-奥克兰 	航班：待定或后一天早班机
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                早上前往”法式风情”--阿卡罗阿，开始精彩行程：
-[...11 lines deleted...]
-                交通：专车
+                【私家电动艇畅游黄金海岸水道】
+                <w:br/>
+                搭乘私家电动艇畅游黄金海岸超美海水道，热情的船长还会亲自执导教您驾驶。两岸密布令人艳羡的水边豪宅任您近距离饱览，还有滑浪者天堂著名的摩天大楼作为巨幅背景画，令人真切体验到来黄金海岸必须要从水上体验这座美丽城市的原因！
+                <w:br/>
+                【塘鹅湾】
+                <w:br/>
+                这里是野生的塘鹅聚居地，也是很多游客慕名而来的地方。塘鹅以嘴大而闻名，是西方人眼中的“送子鸟”，黄金海岸的塘鹅湾，景色优美，环境优良，成群的野生塘鹅与居民和谐相处，随后Labrador Park （拉布拉多农贸市场）是一个集澳洲本土生活必需品和健康娱乐，医疗中心为一体的社区服务中心，包含餐饮，咖啡厅，Cole’s 超市，为拉布拉多的社区居民提供无与伦比的社区生活体验，在这里您可以自由体验本土人的超市文化，感受黄金海岸的生活气息。
+                <w:br/>
+                【Skypoint观景台+特别安排下午茶(咖啡/茶+曲奇饼干)】
+                <w:br/>
+                位在 77 层楼的天顶了望台 Skypoint 藏身在澳洲最高的纯住宅 Q1 大厦内，旅客可搭乘世界最快的电梯之一，以 43 秒的速度到达位在海拔高度 230 米的观景台。360 度环绕观景台搭配大面玻璃，让您可以欣赏到黄金海岸全景，不管是脚下的海浪、沙滩、腹地，还是眺望远处的景致，一次将所有美景尽收眼底。
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：泰式风味餐     晚餐：渔获海鲜大餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">基督城：Pavilons Hotel或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：粤式茶点     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奥克兰：Holiday Inn Auckland Airport或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                基督城 – 蒂卡波（约3.5小时）
-[...23 lines deleted...]
-                湖边矗立着【牧羊人教堂】，这可能是新西兰被拍摄次数最多的教堂，每一个游客的必到之处，教堂由著名建筑师本杰明•伍尔菲尔德•芒福德于1935年建造，其哥特式木结构和石头结构合而为一，在新西兰独一无二。此处可以看到南阿尔卑斯山最壮观的景色。
+                奥克兰 – 罗托鲁亚
+                <w:br/>
+                早餐后前往”地热之城”-罗托鲁亚，开始今日精彩之旅：
+                <w:br/>
+                罗托鲁亚坐落在火山多发区，全市遍布热泉，市郊被森林环绕，有16个湖泊在罗托鲁亚附近；罗托鲁亚以地热温泉、泥浆池、毛利文化而吸引众多游客。是北岛不可错过的一个旅游目的地。今天将带各位领略这“毛利之乡”的风土人情。
+                <w:br/>
+                【蓝泉（Blue Spring）】
+                <w:br/>
+                蓝泉是世界上最纯净的水源地。澄澈湛蓝的泉水从地层深处经过50至100年才能涌出地表。其流量每分钟42立方米，相当于每分钟9240加仑，可在12分钟内填满一个长25米、拥有6个泳道的游泳池！这里的泉水需50至100年才能到达地表，现在已有部分泉水被灌装并冠以Pump’品牌进行销售。蓝绿是蓝泉主色调，草树斑斓、流清澈底，水中萍藻的深褐映衬出晶晶的一抹湖蓝，随着时间还有变幻。
+                <w:br/>
+                【怀欧塔普地热公园】
+                <w:br/>
+                新西兰最缤纷多彩的地热景点——这里由于地热活动而形成了独特的地貌，细细品味这些经过千万年才形成的奇观，园内有全球知名的香槟池（Champagne Pool）——天然的彩色温泉、气泡翻滚的泥浆池、蒸汽腾腾的地面、广阔的全景风光、巨大的火山口以及矿物沉淀的五彩台地，也是明星刘诗诗和吴奇隆拍摄婚纱照的地方。
+                <w:br/>
+                【天然氧吧—红木森林公园+萤火虫洞】
+                <w:br/>
+                红树林被称为天然氧吧，这里有着最纯净的空气，新西兰人喜爱在这里休闲和运动。走进树林，树木高耸，遮天蔽日，地上落叶松软。清晨去逛一逛，空气中饱和的负离子让人的皮肤都润滑起来。红树林里面的树非常的粗壮 茂密，最引人注目的是七姐妹，一颗根上长了七个树干。各自开枝散叶。在红木森林中最引人注目的植物之一就是蕨类植物，尤其是蕨类当中的银蕨(The Ponga) 。在红木森林的一些较短的步道中，你可能会看到苍头燕雀、乌鸫、灰胸绣眼鸟。当中好奇又友好的扇尾鹟可能会跟随着你一起散步。
+                <w:br/>
+                洞穴全长约75米，内部温度控制在15至18摄氏度，完美模拟自然洞穴的环境，让游客在舒适中探索神秘光影。走进洞穴的第一步，仿佛踏入了一个微型的地下森林。洞壁上覆盖着逼真的岩石纹理，仿佛每一块石头都有自己的故事；沿着钢桥前行会看到水池上方映照出的倒影，和洞顶闪烁的萤火虫光芒交织成一幅奇妙画卷。萤火虫密密麻麻地在穹顶中飞舞，如同无数小小星辰在夜空中闪烁。在洞穴的中心区域，30平方米的穹顶里生活着自给自足的萤火虫群。它们的生命周期，从幼虫、蛹到成虫，每一个阶段都在自然条件下呈现。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：自助餐/酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">蒂卡波或特泽维尔或奥玛拉玛：Distinction Mackenzie Country Hotel或同级经济酒店 备注：若蒂卡波湖小镇满房，我司将安排至周边小镇入住</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：√     晚餐：海参花胶鲍鱼汤+鹿肉养生餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">罗托鲁亚：Distinction hotel Rotorua或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                蒂卡波 -库克山 -瓦纳卡
-[...19 lines deleted...]
-                从餐厅的每个座位上都可以欣赏到库克山的绝佳美景，您可以一边品尝美食，一边观赏库克山与翠绿青草、与蓝天白云、与冰雪组合而成的绝妙自然景观。透过餐厅的落地大玻璃观赏库克山风景，仿佛与库克山景融为一体。
+                罗托鲁亚 – 奥克兰
+                <w:br/>
+                早餐后开始今日精彩之旅：
+                <w:br/>
+                【罗托鲁瓦湖】
+                <w:br/>
+                这个美丽的湖泊曾有一段惊心动魄的历史。大约20万年前，这里发生了一场巨大的火山爆发，火山喷发后，罗托鲁瓦地区（Rotorua region）下面的一个岩浆房坍塌。这次坍塌形成了一个宽16公里的圆形火山口，雨水将火山口灌满之后就形成了北岛的第二大湖。罗托鲁瓦湖（Lake Rotorua）下方即其周围的地热活动一直持续不断。地热蒸汽不断在湖边萦绕，湖水中硫磺的含量很高，因此形成了一种神奇的绿蓝色颜色。
+                <w:br/>
+                【政府花园】
+                <w:br/>
+                在园里面的各种漂亮花蕊与植物，连同古朴的建筑构成一副英国乡村风情的油画。
+                <w:br/>
+                【爱歌顿农庄】
+                <w:br/>
+                爱歌顿农庄面积为350英亩 (即135公顷)，是新西兰面积超大的观光牧场。在这您将有机会见到19种不同品种的羊，小绵羊被主人抓住后蜷成一团，呆若木鸡的样子绝对会把你逗乐。乘坐特制的大型拖拉机，欣赏满目的农场风光，亲手喂梅花鹿、乳牛、驼鸟、驼羊……亲身体验真正的牧场生活，参与内容丰富的户外活动，后继续参观牧场的羊毛展示中心了解一下这些可爱的动物们的毛剪下来之后当地人是做成什么的。
+                <w:br/>
+                【蒂劳镇(Tirau)】
+                <w:br/>
+                因其波纹铁板"艺术建筑"而闻名。只须寻找外观看似羊、狗的波纹铁建筑。这个小镇有点古怪、有点有趣！波纹铁板是新西兰建筑物的典型材料，但是它也可以作为一个创造性的介质材料。其他商号，加油站、修车房、学校、图书馆甚至政府建筑，都纷纷以波浪状铁皮造成各种相应的广告作招徕。他们有花卉、书本、树木、猫狗、汽车、冰淇淋、雀鸟.....不一而足，皆造型卡通，得意有趣。还吸引了明星来此拍婚纱照.....
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：高山景观西式餐     晚餐：酒桶烤肉餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">瓦纳卡：Oakridge Resort Lake Wanaka或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：牧场BBQ自助餐     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奥克兰：Holiday Inn Auckland Airport或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                瓦纳卡 – 皇后镇
-[...19 lines deleted...]
-                交通：专车
+                奥克兰-/-悉尼	航班：待定或后一天早班机
+                <w:br/>
+                奥克兰是新西兰的一个都会区，，为新西兰人囗最多的城市，也是北岛最大的城市。奥克兰被称为“帆之都”，同时也是新西兰工业和商业中心。现今的奥克兰仍然为新西兰最发达的地区之一，同时也是南太平洋的枢纽。在2021年的世界最佳居住城市评选中，奥克兰排名全球榜首。
+                <w:br/>
+                【工党纪念碑】 
+                <w:br/>
+                工党纪念碑坐落于迈克尔•乔瑟夫公园，迈克尔•乔瑟夫公园是一个修剪得非常整齐的公园。这个公园是为纪念新西兰第23任首相，也是工党一任领袖迈克尔•乔瑟夫•萨文奇而建的。
+                <w:br/>
+                【中央公园】
+                <w:br/>
+                奥克兰中央公园是奥克兰最古老的公园，坐落在新西兰的奥克兰市中心，位于皇后街南方，以巨大的草坪、露天剧场、温室花园，精美的雕塑和博物馆而闻名。奥克兰是一个令人放松的城市，可以在这里走来走去、发发呆、养养神。带着小朋友来参观博物馆，来这里散步、逗逗鸭子，观赏各种花卉，站在博物馆门前欣赏远处风景、或者躺在草坪欣赏蓝天白云，其乐无穷。
+                <w:br/>
+                【帆船码头】 
+                <w:br/>
+                奥克兰帆船码头位于奥克兰市中心海岸，是著名的旅游景点之一。港口内万柱桅杆挺立，各式各样的帆船整齐比排列着，风景独别有一方新意。
+                <w:br/>
+                【伊甸山】
+                <w:br/>
+                位于奥克兰最高的火山口大洞，洞里覆满了一层天然草皮，远看很像外星大坑。伊甸山与附近的独树山(One Tree hill)一样，可以远眺奥克兰市中心与港湾，可以清楚的看到市中心的天空塔与Rangitoto火山，俯瞰整个奥克兰市区。
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：网红汉堡餐     晚餐：牛羊放题火锅   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">皇后镇：Holiday Inn Queenstown或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：日式铁板烧     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                皇后镇 – 格林诺奇 – 皇后镇-/-悉尼	航班：待定
-[...19 lines deleted...]
-                交通：专车 飞机
+                悉尼 – 杰维斯湾 – 卧龙港 - 悉尼
+                <w:br/>
+                早餐后开始今日精彩之旅：
+                <w:br/>
+                【杰维斯湾】
+                <w:br/>
+                距离悉尼市区约2个半小时车程。抵达后，乘坐游船出海，杰维斯湾是一个天然海湾，宁静自然，水清沙幼，有着号称世界上最细最干净的沙滩，是一个完全没有被污染的纯净海湾。坐在游船上，您有机会见到成群的海鸟、奇特可爱的小企鹅、出没水中的海豹，更有成群的海豚围绕着游船嬉戏，让您时刻处于发现新大陆的兴奋之中，一定要时刻准备好您的相机。
+                <w:br/>
+                【宁静白沙滩】
+                <w:br/>
+                杰维斯湾的海滩，拥有世界上最洁白的沙滩之一，沿着海岸线可以走很久，踩在细腻如奶粉的沙子上，根本就是走在自己梦想的生活里。除了如面粉般细腻的沙子外，沉浸在海岸线下的白沙通过阳光的折射能呈现出温柔静谧的粉蓝色。
+                <w:br/>
+                途径【蓝色海洋路】，这条路是从悉尼到南部海湾的理想路线之一，一路上穿过国家公园，路过农田、海景、迷人的渔港小镇。壮观的海崖横空大桥，使蓝色海洋路显得格外漂亮且别具特色，宛如一座依傍陡峭悬崖建造的架空天桥。
+                <w:br/>
+                交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：山顶海鲜自助餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：澳式西餐     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1449,104 +1449,100 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 悉尼经典一日游
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【屈臣氏湾Watsons Bay】
-[...1 lines deleted...]
-                是悉尼著名的富人区。港湾里有序地停泊着许多游艇。一些居民的住宅直接对着海滩，充分享受着阳光和大海带来的快乐。从屈臣氏湾往里步行到南头，可远眺太平洋如画般的美景以及悉尼港美丽的旖旎风光。
+                【玫瑰湾】
+                <w:br/>
+                玫瑰湾是悉尼东区著名的高尚海滨郊区，位于悉尼中央商务区以东 7 公里处，坐落在悉尼港南岸，介于 Double Bay 和 Watson's Bay 之间，是悉尼少数能同时欣赏到悉尼歌剧院和悉尼海港大桥壮丽景色的地点之一。是悉尼举行各种各样展览，文艺表演和庆祝活动最集中的地方。2000年奥运会的会标也矗立于此。每逢盛大节日，这里还是观看烟火的好地方。
                 <w:br/>
                 【悉尼港特色渡轮】
                 <w:br/>
                 乘搭【悉尼港特色渡轮】畅游南半球最美丽的海湾【悉尼港】；于船上观赏【悉尼高级住宅区】、【屈臣氏湾】、【玫瑰湾】、【伊丽莎白湾】及欣赏悉尼港湾美景。
                 <w:br/>
                 【悉尼大学】
                 <w:br/>
                 悉尼大学是澳大利亚历史最悠久和最负盛名的大学，被称为“澳洲第一校”，在世界范围内亦是最优秀的高等学府之一。该校创建于1850年，至今有160多年的历史，是澳大利亚最大的高校之一。悉尼大学为澳洲和世界的人类发展事业做出了巨大的贡献。其悠久的历史和显赫的成就为它赢得了“南半球牛津” (Oxford in South Hemisphere)的美誉。
                 <w:br/>
                 【悉尼渔市场】
                 <w:br/>
                 南半球最大的海鲜交易市场，每天供应着新鲜美味的鱼类，明亮乾净的店铺和即食烹调贩卖的饮食店，有日式、澳洲式炸鱼店、亚洲口味、即开即食的生蚝店、日式料理和多种生食海鲜类的料理等，各种新鲜的大虾和龙虾都会让您食指大动，午餐您可以在不同店家购买各式各样美味的鱼虾蟹料理，坐在港边的座位上好好品尝一顿澳洲的美味海鲜。旁边还有酒水饮料店和生鲜水果店。
                 <w:br/>
                   【悉尼皇家植物园】
                 <w:br/>
                 坐拥水岸与悉尼歌剧院美景，是澳大利亚大陆上的“第一块农田（1788年）”。位于皇家植物园东北角的麦爵理夫人的座椅（Mrs. Macquarie’s Chair），据说麦爵里曾经受英国政府派遣在1810－1821年任澳大利亚总督，当总督回国述职时，留守在悉尼的夫人因思念而经常到望得见港湾入海口的“座椅”上翘首以望是否有来自于大英帝国的船队扬帆而来，带来她魂牵梦萦的丈夫。参观植物园中的【麦爵理夫人的座椅】，聆听这张石椅背后的动人传说，这里同时是欣赏并拍摄悉尼歌剧院及悉尼大桥的经典之站。
                 <w:br/>
                 【沉浸式的悉尼歌剧院之旅—30分钟】
                 <w:br/>
                 悉尼歌剧院不仅是公认的 20 世纪世界七大奇迹之一，也是悉尼最具有地标性的建筑。建于海港上贝壳般的建筑物，外观将近全白色，极似漂浮在空中的散开花瓣，每年约有1,600 场音乐会、歌剧、戏剧与芭蕾舞表演等在此演出，幸运的话还有机会看见优雅的芭蕾舞演员进行排练，或见识乐团试音，亲身感受歌剧院独有的无穷魅力。
                 <w:br/>
                 【特别提示：此景点为全球预定，比较紧张，届时如预定不上，则更换为悉尼塔】
                 <w:br/>
                  【悉尼环形码头最美车站】
                 <w:br/>
                 紧邻悉尼海港大桥，可近距离观赏大桥的雄伟；环形码头也是拍摄海港大桥与歌剧院经典合影的最佳位置。
                 <w:br/>
-                【悉尼天文台山公园】
-[...2 lines deleted...]
-                <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：韩式和牛烤肉餐   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：澳式牛扒餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1677,57 +1673,59 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.	团队经济舱机票费用及境外机场税、航空燃油税
                 <w:br/>
                 2.	代办本次行程ADS团队签证费用+新西兰电子签证费用
                 <w:br/>
                 3.	全程经济或豪华酒店双人标准间住宿，新西兰部分酒店标间为大小床，属正常情况
                 <w:br/>
                 4.	团队行程期间的空调巴士接送费用
                 <w:br/>
                 5.	行程中标注包含的景点首道门票费用
                 <w:br/>
-                6.	团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐8菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标午餐/晚餐35澳币/餐/人 30纽币/餐/人，14正9早
+                6.	团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐8菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标午餐/晚餐35澳币/餐/人 30纽币/餐/人，15正9早
                 <w:br/>
                 7.	旅行社责任险。（旅游意外险不含，建议出行前自行按需购买个人出境旅游意外险！）
                 <w:br/>
-                8. 小孩收费：
-[...1 lines deleted...]
-                2-11周岁的小孩收费。含澳洲团队旅游签证费、提供机位、车位、餐位、景点及小费，不含酒店住宿床位，不含酒店早餐盒安排。
+                8. 全程服务费￥1100/人。
+                <w:br/>
+                9. 小孩收费：
+                <w:br/>
+                2-11周岁的小孩收费。含澳洲&amp;新西兰团队旅游签证费、提供机位、车位、餐位、景点及小费，不含酒店住宿床位，不含酒店早餐盒安排。
                 <w:br/>
                  12岁以下不占床小童收到成人价的90%团款，12岁以下占床小童收取成人价格；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1735,64 +1733,405 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.   个人旅游意外保险费、新冠保险和航空保险费；
                 <w:br/>
-                2.   行程表以外活动项目所需的费用，【推荐自费项目表】作为行程附件请另外下载；
+                2.   行程表以外活动项目所需的费用； 
                 <w:br/>
                 3.   出入境行李的海关税、搬运费、保管费和超重；
                 <w:br/>
                 4.   酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 5.   其他私人性开支（护照办理费用、行程外的交通费、洗衣、电话、酒水、单房）；
                 <w:br/>
-                6.   其他未约定由旅行社支付的费用：单房差￥5000/人（9晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅。
-[...3 lines deleted...]
-                特别备注：A：持ADS签证，旅途中不可离团
+                6.   其他未约定由旅行社支付的费用：单房差￥4600/人（9晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
+                <w:br/>
+                7. 特别备注：A：持ADS签证，旅途中不可离团；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼夜景</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                登上悉尼铁塔，饱览世界三大夜景之一~~悉尼夜景；途径悉尼特色街(同性恋大街与红灯区)，去Star City娱乐城外围参观。驱车经过悉尼大桥，到悉尼北岸观看歌剧院夜景。	
+                <w:br/>
+                小童价澳币100元
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">百万游艇游纳瑞河</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                搭乘佰万豪华游艇畅游纳瑞河湾；品尝香槟大虾；体验喂食海鸥的乐趣；感受纳瑞河湾的美景；畅游世界第二富人湾：蓝天、碧湾、豪宅、美食！启发人生奋斗目标！体验人生价值！	
+                <w:br/>
+                小童价澳币130元【特别推荐】
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 150.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">波利尼西亚温泉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">世界十大温泉之一波里尼西亚温泉，有美丽的湖边风光，优质的硫磺温泉水对皮肤非常有益。（温泉含普通池门票及接送安排）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 65.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1818,63 +2157,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...11 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州新星国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2157,51 +2484,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2345,50 +2672,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>