--- v1 (2026-02-25)
+++ v2 (2026-04-12)
@@ -1155,50 +1155,52 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.广州--吉隆坡往返含税机票（每段含20KG托运行李额）。
                 <w:br/>
                 2.行程中所列景点首道门票（非注明自费项目）。
                 <w:br/>
                 3.空调旅游车(根据团队人数保证每人1正座)。自由活动期间不包含用车。
                 <w:br/>
                 4.用餐：5早5正（餐标￥50），其中有一早餐为早餐盒，早餐不用不退，正餐十人一桌，或定食套餐每人一份，团队用餐，不用不退，敬请谅解！
                 <w:br/>
                 5.10人以上全程安排领队及当地中文导游服务，10人以下无领队，当地安排司兼导服务；
                 <w:br/>
                 6.签证：中国大陆护照免签（免签护照或自备签证无费用退）。
                 <w:br/>
                 7.全程行程所列星级酒店标准间（二人一间）。
+                <w:br/>
+                8.全程司导领服务费400/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1221,52 +1223,50 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.航空公司燃油附加税临时升幅。
                 <w:br/>
                 2.酒店单房差、国内到广州机场往返交通。
                 <w:br/>
                 3.一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
                 4.单人入住房差￥1500。
                 <w:br/>
                 5.离团费￥800/人/天。
                 <w:br/>
                 6.马来西亚酒店旅游税金10-17马币/间/晚。
                 <w:br/>
                 7.吉隆坡及雪兰莪州酒店可持续发展税马币7/间/晚（团队行程如果住吉隆坡及雪兰莪酒店，税费是马币10+7=17/间/晚），客人办理入住时自行交付给酒店。
                 <w:br/>
                 8.自费项目以及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 9.酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
                 <w:br/>
                 10.行程中包含的餐以外的餐食，需要自理。
-                <w:br/>
-                11.全程司导领服务费400/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1699,51 +1699,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>