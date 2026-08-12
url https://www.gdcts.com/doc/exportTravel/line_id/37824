--- v2 (2026-04-12)
+++ v3 (2026-08-12)
@@ -392,63 +392,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                【享受纯玩】时间归还给风景，真享受！
+                <w:br/>
                 【优质客机】甄选曼联出访亚洲指定航空公司-马来西亚航空，广州直飞吉隆坡
                 <w:br/>
-                【特色美食】吉隆坡网红肉骨茶、渔港海鲜拼盘特色餐、蔡澜强推怡保美食芽菜鸡，南洋打边炉(火锅)、品尝榴莲水果餐--榴莲享不停
+                【特色美食】吉隆坡网红肉骨茶、渔港海鲜拼盘特色餐、蔡澜强推怡保美食芽菜鸡，南洋打边炉(火锅)、实现榴莲自由~~榴莲任吃！
                 <w:br/>
                 【特别安排】怡保迷失世界乐园-夜泡温泉、观赏夜间动物园、体验怡保最大湿地公园
                 <w:br/>
                 【隐藏玩法】复古人力车巡游，沉浸式感受槟城老城魅力
                 <w:br/>
                 【生态奇趣】特色喂老鹰、欣赏漫天飞舞的萤火虫
                 <w:br/>
                 【经典打卡】怡保百年火车站、二奶巷、彩虹天梯、水上清真寺、双峰塔外观
                 <w:br/>
-                【舒适住宿】3晚吉隆坡网评4钻酒店，升级1晚怡保迷失乐园温泉酒店+1晚槟城海边酒店
+                【舒适住宿】1晚吉隆坡网评4钻酒店+1晚怡保迷失乐园温泉酒店+1晚槟城海边酒店，升级2晚吉隆坡网评5钻酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -619,51 +621,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">吉隆坡PJ宜必思酒店或同级</w:t>
+              <w:t xml:space="preserve">吉隆坡Mines Beach酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -845,195 +847,195 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                怡保 - 吉隆坡 - 水上清真寺 - 太子城广场 - 首相署 - 布城湖 - 珍宝店 - 雪兰莪喂老鹰超解压 - 夜晚赴一场萤火虫编织的星光童话
+                怡保 - 吉隆坡 - 水上清真寺 - 太子城广场 - 首相署 - 布城湖 - 雪兰莪喂老鹰超解压 - 夜晚赴一场萤火虫编织的星光童话
                 <w:br/>
                 早餐后，从怡保前往吉隆坡（车程约2.5小时）。
                 <w:br/>
                 继而前往马来西亚行政中心【太子城】（约60分钟）。【水上清真寺】结合传统马来与穆斯林风格，由花岗岩打造的粉红色圆顶。【布城湖】作为人工湖也是都市规画的一部份，为的是提供这新兴都市水源及蓄洪等功能。外观【首相署】位于布城中心点，融合伊斯兰与欧式建筑风格！后前往【太子城广场】浓浓的绿意道路两旁被大树包围着，排列成一条长长的林荫大道，这条全4.2公里的绿色大道。
                 <w:br/>
                 瓜拉雪兰莪【喂食老鹰】（约60分钟）在雪兰莪渔村的海口处常有老鹰盘旋至此，等待游客喂食它们。其中不乏海鹰这种巨型猛禽，当他们集体出现的时候，场面震撼。 
                 <w:br/>
                 【夜探萤火虫】（约60分钟）瓜雪镇郊外的宁静小镇，是世界第三大的萤火虫聚集地。夜晚时分，河口会聚集大量的萤火虫，泛舟河上，一闪一闪的萤火如圣诞树一样，景象着实令人着迷。 
                 <w:br/>
                   返回吉隆坡入住酒店。
                 <w:br/>
                 <w:br/>
                 〖温馨提示〗 
                 <w:br/>
                 1、请携带长袖衣服，并做好防晒防护，以防紫外线晒伤。
                 <w:br/>
                 2、观看喂老鹰和萤火虫时请注意安全并听从现场工作人员的指示。
                 <w:br/>
                 3、萤火虫为自然景观，若实际情况未能达到客人预期效果，敬请谅解，不作任何赔款。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：南洋打火锅     晚餐：海港海鲜拼盘餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">吉隆坡PJ宜必思酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：南洋打火锅     晚餐：海港海鲜拼盘   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉隆坡绍嘉纳5钻酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                吉隆坡 - 土产店 - 国家皇宫 - 七彩彩虹天梯 - 巧克力DIY - 榴莲水果餐 - 芸尚花园
+                吉隆坡 - 国家皇宫 - 七彩彩虹天梯 - 巧克力DIY - 安排大马榴莲任食享不停 - 芸尚花园
                 <w:br/>
                 早餐后，前往参观【国家皇宫】外观，位于吉隆坡大使路的新国家皇宫于2011年11月15日建成。整个宫殿比旧国家皇宫大很多。新皇宫内部不能参观，游客主要在广场上透过铁栏杆和大门对皇宫内的建筑拍照和摄像，另外，游客还可以同皇宫大门处骑马和持枪的卫士合影。
                 <w:br/>
                 参观印度教圣地【黑风洞】（车程约1小时，游览约30分钟），又名【七彩天梯】，位于吉隆坡北郊 13 公里处的黑风洞景区内，是印度教圣地，100多年前被探险家发现。该洞在半山，山下有272级石阶直连山腰的光、暗二洞。洞中开阔高大，无数巨型钟乳石柱由洞顶垂吊而下。光洞有阳光自岩隙中散落洞中，供奉了苏巴马廉光都祖父，镶满珠宝玉石，闪烁夺目，站立洞口还可远眺四周的橡胶园和锡矿场。
                 <w:br/>
-                 后前往【品尝榴莲水果餐】品尝当季名种榴莲+水果+每人一颗椰子（水果品种不指定，以当天供应为准）。
+                然后我们来个【榴莲自由&amp;任吃大马当季榴莲】（榴莲以现场安排为准，不含名种），提起马来西亚榴莲，核心可以概括为两点：它是“树上熟”自然脱落的高品质水果。因此，吃马来西亚榴莲更像“开盲盒”，在打开之前，你不知道里面的果肉是五房饱满的“报恩”榴莲，还是肉少核大的“报仇”榴莲。这种在树上长到最饱满才脱落的做法，正是其风味浓郁的根本原因。
                 <w:br/>
                 马来西亚最闻名的避暑胜地【芸尚花园】（约60分钟），这里有大型的游乐园、购物商场、电影院等设施，还有好几家环境不错的酒店，非常适合一日游或全家度假休闲。
                 <w:br/>
                 <w:br/>
                 〖温馨提示〗 
                 <w:br/>
                 1、芸尚花园气温比市区低6-8度，建议随身携带薄长袖外套。
                 <w:br/>
                 2、黑风洞附近会有野生动物出现，如猴子，请客人保管好自身财物，请勿玩耍、喂食。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：古早肉骨茶     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">吉隆坡PJ宜必思酒店或同级</w:t>
+              <w:t xml:space="preserve">吉隆坡绍嘉纳5钻酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1156,382 +1158,118 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.广州--吉隆坡往返含税机票（每段含20KG托运行李额）。
                 <w:br/>
                 2.行程中所列景点首道门票（非注明自费项目）。
                 <w:br/>
                 3.空调旅游车(根据团队人数保证每人1正座)。自由活动期间不包含用车。
                 <w:br/>
                 4.用餐：5早5正（餐标￥50），其中有一早餐为早餐盒，早餐不用不退，正餐十人一桌，或定食套餐每人一份，团队用餐，不用不退，敬请谅解！
                 <w:br/>
                 5.10人以上全程安排领队及当地中文导游服务，10人以下无领队，当地安排司兼导服务；
                 <w:br/>
                 6.签证：中国大陆护照免签（免签护照或自备签证无费用退）。
                 <w:br/>
                 7.全程行程所列星级酒店标准间（二人一间）。
                 <w:br/>
-                8.全程司导领服务费400/人。
+                8.全程司导领服务费500/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.航空公司燃油附加税临时升幅。
+                1.不含航空公司通知的燃油附加税临时升幅。
                 <w:br/>
                 2.酒店单房差、国内到广州机场往返交通。
                 <w:br/>
                 3.一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
                 4.单人入住房差￥1500。
                 <w:br/>
                 5.离团费￥800/人/天。
                 <w:br/>
                 6.马来西亚酒店旅游税金10-17马币/间/晚。
                 <w:br/>
                 7.吉隆坡及雪兰莪州酒店可持续发展税马币7/间/晚（团队行程如果住吉隆坡及雪兰莪酒店，税费是马币10+7=17/间/晚），客人办理入住时自行交付给酒店。
                 <w:br/>
                 8.自费项目以及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 9.酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
                 <w:br/>
                 10.行程中包含的餐以外的餐食，需要自理。
               </w:t>
-            </w:r>
-[...262 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1561,59 +1299,57 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
-                1、2-12岁以下（不含12岁）不占床大小同价，占床加￥500元/人；12-18岁小孩必须占床加￥500元/人。18岁以下需家属陪同。
+                1、2-12岁以下（不含12岁）占床大小同价，不占床减￥400元/人；12-18岁小孩必须占床且大小同价。18岁以下需家属陪同。
                 <w:br/>
                 2、65岁以上（含65岁）老人，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
                 <w:br/>
                 3、不含单房差：￥1500元/人。外籍人士（包括港澳台）加￥500元/人。
                 <w:br/>
-                4、不含：当地导游服务费￥500元/人。
-[...1 lines deleted...]
-                5、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
+                4、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1699,51 +1435,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1887,79 +1623,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>