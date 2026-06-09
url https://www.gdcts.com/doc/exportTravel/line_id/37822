--- v1 (2026-04-06)
+++ v2 (2026-06-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【亲子】新加坡一地六天四晚丨广州往返丨鱼尾狮公园丨彩虹大楼丨甘榜格南行程单</w:t>
+        <w:t xml:space="preserve">【亲子】新加坡一地五天四晚丨广州往返丨鱼尾狮公园丨克拉码头丨星耀樟宜行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">6</w:t>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -343,112 +343,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                D1 TR101  广州-新加坡1040-1500
-[...1 lines deleted...]
-                D6 TR100  新加坡-广州0525-0930
+                D1 CZ3039 广州新加坡 1245-1650
+                <w:br/>
+                D5 CZ3040 新加坡广州 1750-2210 或 CZ354  新加坡广州 1330-1750
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【优质客机】甄选优质客机，广州正点直航新加坡！
-[...5 lines deleted...]
-                【名校打卡】参观新加坡国立大学
+                【优质客机】甄选中国南方航空客机，广州正点直航新加坡！
+                <w:br/>
+                【经典游玩】鱼尾狮公园、克拉码头
+                <w:br/>
+                【亲子畅玩】环球影城或蜡像馆+海洋生态馆（二选一）、科学馆、河川生态园
+                <w:br/>
+                【名校打卡】参观新加坡国立大学外观、南洋理工大学外观
                 <w:br/>
                 【特色美食】海南鸡饭、松发肉骨茶、娘惹风味餐
                 <w:br/>
                 【豪华住宿】网评四钻酒店4晚
-                <w:br/>
-                【特别赠送】网红雪糕每人一份
                 <w:br/>
                 【视觉盛宴】新加坡机场星耀樟宜
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -577,51 +575,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-新加坡
                 <w:br/>
                 请提前3小时自到机场集中办理登机手续，乘搭国际航班飞抵著名的花园城市--【新加坡】。
                 <w:br/>
                 到达后，可自行前往打卡【星耀樟宜】（约30分钟）坐落于樟宜机场的核心位置，由国际知名建筑师萨夫迪（Moshe Safdie）设计建造，由玻璃与钢材构成的独特圆形外观，使其成为樟宜机场区域内最具代表性的地标建筑（备注：如遇飞机停靠在T2、T3、T4航站楼，或景点维护保养不对外开放，则取消此项，无费用退）。
                 <w:br/>
                 后由专业导游接机，前往酒店入住休息。
                 <w:br/>
                 〖温馨提示〗 请提前3小时到达广州机场。
                 <w:br/>
-                交通：参考航班：TR101  1045-1500
+                交通：参考航班：CZ3039  1245-1650
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：海南鸡饭   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -651,80 +649,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                新加坡CITYWALK一天
-[...9 lines deleted...]
-                【阿拉伯街】是新加坡的一条街道，因有许多阿拉伯商人在此生活和工作而得名。当地华人称这条街道为“jiau a koi”，即爪哇街，因为这条街上生活了很多爪哇人。赠送网红雪糕每人一份。
+                新加坡
+                <w:br/>
+                早餐后前往【李光耀故居】自1940年起，李光耀就居住在这里，后来，李光耀的三个子女也与父母亲一起住在这里。李光耀是新加坡的国父，创建了新加坡共和国，李光耀故居还记录了人民行动党诞生的历史。李光耀故居不但是住宅，还是新加坡执政党——人民行动党的诞生地。李光耀故居不是一座普通的“民居”，具有重要的历史价值，是新加坡的文物，是新加坡的“国宝”。（备注：如遇李光耀故居维护保养不对外开放则改为游览哈芝巷）
+                <w:br/>
+                后前往【新加坡科学馆】世界顶尖的新加坡科学馆呈现超过 850 个互动展览，描绘了科学的奇迹和奥妙，同时激发您的想象力，让您的思考永无止境。您可以自行体验各类展区活动，如【镜子迷宫】、【恐惧感展厅】等，可以认识和管理恐惧情绪，让一切可以变得很有趣！（含门票+IMAX电影）
+                <w:br/>
+                【国立大学(National University of Singapore)】（外观），是新加坡首屈一指的世界级顶尖大学，为AACSB和EQUIS认证成员，亚洲大学联盟、亚太国际教育协会、国际研究型大学联盟、Universitas 21大学联盟、环太平洋大学协会成员，在工程、生命科学及生物医学、社会科学及自然科学等领域的研究享有世界盛名。
+                <w:br/>
+                【南洋理工大学】（外观）作为新加坡首屈一指的世界级顶尖大学，立足亚洲、放眼世界，是新加坡历史悠久、规模最大的国际一流大学，在亚洲大学排名中均位列前茅。
+                <w:br/>
+                【新加坡河川生态园】亚洲首个也是唯一一个以河川为主题的野生动物园，园内拥有超过 5,000 个动物栖息。游览八大 淡水栖息地，与巨型动物面对面，如巨型水獭、娃娃鱼以及湄公河巨鲶。漫步淡水画廊，在河川动物栖息地展览中了解独特的野生动物世界。在这里你可以看到包括雄壮的密西西比河与神奇的长江在内的八大河川动物栖息地，以及一系列河生巨型陆生动物与巨型淡水鱼，如巨型河生水獭、大鲵以及濒临灭绝的湄公河巨鲶。（含门票）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：娘惹风味餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：松发肉骨茶     晚餐：娘惹风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">网评四钻参考酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -735,84 +733,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                新加坡
-[...13 lines deleted...]
-                【云雾林】：模拟海拔 1,000 米至 3,500 米的热带山地地区和全球其他高海拔地区凉爽潮湿的气候。走进场馆，引入眼帘的便是高达35米的人造山和30米高的瀑布。山上种满了茂密的树木，满目绿意，让人神清气爽。访客可以乘坐电梯直达顶楼，再通过空中步道（云雾廊）缓缓走下来，俯瞰山下的“秘密花园”，自由地出入9个不同的区域，欣赏来自热带山地地区的各种植物，其中不乏珍稀草木花卉。（含门票）
+                门票二选一：环球影城 或 海洋生态馆+蜡像馆
+                <w:br/>
+                早餐后，自行前往【新加坡环球影城】总共设有24个游乐设施和景点，包括古埃及、失落的世界和好莱坞大道等七个主题区，重现电影世界的神奇，为游客掀开探险旅程的序幕。您可在此体验多样化的娱乐设施和环球影城内七大主题区的惊险和刺激，亲身感受震撼世界的《侏罗纪公园》《未来水世界》《古埃及》《遥远王国》《太空堡垒》等，您还可以坐上世界最高的双轨过山车，感受双轨列车相差近在咫尺擦身而过的惊险快感。还有于2025年2月14日全新开幕的「照明娱乐的小黄人乐园」这是一个由三个部分组成的精彩冒险之旅，让您沉浸在《神偷奶爸》和《小小兵》系列电影的欢乐世界之中！（含大门票）
+                <w:br/>
+                或选择前往原【S.E.A海洋馆】升级改造后的【海洋生态馆】于2025年7月24日重新开放，是领先的海洋机构之一，致力于激发人们对海洋与水生生物更深入的认知与热爱，并倡导海洋保护行动。通过用3倍空间、22个沉浸式展区，从看见、认识，走向深爱与守护，为您开启一段更具沉浸感与互动性的蓝色旅程。【杜莎夫人蜡像馆】新加坡杜莎夫人蜡像馆是非常受欢迎的景点之一， 与名人近距离接触，感受历史与艺术的奇妙交融，与超过80个世界名人近距离“接触”、合影留念，感受与偶像近在咫尺的震撼体验！（含大门票）
+                <w:br/>
+                〖温馨提示〗
+                <w:br/>
+                1、今天全天不含正餐，乐园游玩期间，不含用车、导游，敬请保管好个人随身物品并确保个人人身安全。
+                <w:br/>
+                2、环球影城游乐设施会不定期保养维护关闭，开放设施以当天入园公告为准，若因部份设施未开放造成不便之处，敬请见谅! 若环球影城不想排队，建议您可现场购买快速通关票。
+                <w:br/>
+                3、环球影城 / 蜡像馆+海洋生态馆门票二选一，请于报名时一并落实。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：松发肉骨茶     晚餐：中华料理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">网评四钻参考酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -905,164 +901,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                环球影城一天游 - 送机
-[...15 lines deleted...]
-                3、环球影城 / 蜡像馆+海洋生态馆门票二选一，请于报名时一并落实。
+                新加坡 - 广州
+                <w:br/>
+                早餐后，于指定时间集中退房，前往新加坡樟宜机场，乘搭国际航班飞往广州机场。航班抵达广州机场后散团，结束愉快的旅程！
+                <w:br/>
+                交通：参考航班：CZ3040 1750-2210 / CZ354 1330-1750
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
-            </w:r>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1107,127 +1013,125 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.广州--新加坡往返含税机票
-[...7 lines deleted...]
-                5.10人以上全程安排领队及当地中文导游服务，10人以下无领队，当地安排司兼导服务（司机车上简单讲解，不带进景点）；
+                1.广州往返新加坡机票（含23KG行李额，有餐食）
+                <w:br/>
+                2.行程中所列景点首道门票（非注明自费项目）。
+                <w:br/>
+                3.空调旅游车（根据团队人数保证每人1正座）。乐园游玩或自由活动期间不包含用车。
+                <w:br/>
+                4.用餐：4早4正餐（餐标￥80），早餐及正餐不用不退，敬请谅解！
+                <w:br/>
+                5.10人以上安排全程领队+当地中文导游服务（接驳期间或自由活动期间不含导游服务），10人以下无领队，当地安排中文司机服务（司机车上简单讲解，不带进景点）；
+                <w:br/>
+                6.服务费￥400/人。
                 <w:br/>
                 备注：如游客自行参加的是高风险活动(包括但不限于水上水下、高速高空、山上活动或其他有风险的活动等) ，旅行社建议游客另行购买专项人身意外保险。
                 <w:br/>
-                6.签证：中国大陆护照免签（免签护照或自备签证无费用退）。
-[...1 lines deleted...]
-                7.全程行程所列星级酒店标准间（二人一间）。
+                7.签证：中国大陆护照免签（免签护照或自备签证无费用退）。
+                <w:br/>
+                8.全程行程所列星级酒店标准间（二人一间）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.航空公司燃油附加税临时升幅、飞机餐。
-[...1 lines deleted...]
-                2.国内到广州机场往返交通。
+                1.燃油附加费临时升幅。
+                <w:br/>
+                2.酒店单房差￥2200。
                 <w:br/>
                 3.一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
-                4.单人入住房差￥2200。
-[...7 lines deleted...]
-                8.服务费￥400/人。
+                4.自费项目以及景区内的小景点或交通车等额外费用。
+                <w:br/>
+                5.酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
+                <w:br/>
+                6.行程中包含的餐以外的餐食，需要自理。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1258,60 +1162,105 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
-                1. 12岁以下小孩不占床减￥1500/人，占床大小同价；
-[...1 lines deleted...]
-                2. 2岁以下婴儿不含飞机座（手抱）、不占床位，￥1000/人
+                1. 12岁以下小孩不占床减￥1500/人，占床大小同价。
+                <w:br/>
+                2. 2岁以下婴儿不含飞机座（手抱）、不占床位￥1000/人。
                 <w:br/>
                 3. 外籍及港澳台人士，签证自理；港澳台护照携带有效期内回乡证/台胞证出境。外籍护照必须有二次或多次入境中国的有效签证。
                 <w:br/>
                 4. 本产品无法接待80岁以上长者、孕妇以及有精神类疾病患者，敬请谅解！如报名时隐瞒病情，导致的任何后果，皆由客人自行承担。
                 <w:br/>
                 特别提示：被国家机关限制出境的人员切勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的损失，客人自行承担。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">签证信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">有效期在六个月以上（指护照有效期＞回程时间+6 个月）和两页签证空白页（不含备注页），客户报名前必须自己确认护照有效期，否则因护照过期导致无法出游，责任自负；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1351,51 +1300,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>