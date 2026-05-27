--- v0 (2025-12-25)
+++ v1 (2026-05-27)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【新春环球奇缘】新马亲子纯玩 畅玩环球影城+豪叹希尔顿5天4晚游-小黄人乐园-参观顶尖学府新加坡国立大学-大马特色摇滚三轮车-娘惹服体验行程单</w:t>
+        <w:t xml:space="preserve">【暑假环球奇缘】新马亲子纯玩 畅玩环球影城+豪叹希尔顿5天4晚游-小黄人乐园-参观顶尖学府新加坡国立大学-大马特色摇滚三轮车-娘惹服体验行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">★2026年「马来福到」新春限定大礼包★  1.品新马地道年味 | 风生水起捞起好运2. 新春红包大放送 | 迎春纳福人人有份 3. 新春福利提前到 | 4人报名立减800元/组</w:t>
+        <w:t xml:space="preserve">新进马出，早机对下午机，哈芝巷+鱼尾狮公园+新加坡国立大学</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">CJ1764919040zz</w:t>
+              <w:t xml:space="preserve">ZQNY1764919040zz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -359,134 +359,126 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班：
                 <w:br/>
-                广州-新加坡：CZ353 08:20/12:30
-[...1 lines deleted...]
-                吉隆坡-广州：CZ350 13:25/17:35
+                广州-新加坡：CZ353   08:20/12:30
+                <w:br/>
+                吉隆坡-广州：CZ8302 18:00/22:25
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★2026年「马来福到」新春限定大礼包★
-[...16 lines deleted...]
-                <w:br/>
                 ★行程亮点抢先知
                 <w:br/>
-                ✅【贴心服务】全程金牌领队陪同服务，安全感满满！
-[...7 lines deleted...]
-                ✅ 大马特色文化：（1）特色摇滚三轮车游欣赏古城区的百年建筑及文化沧殇
+                ✅【贴心服务】全程领队陪同服务，安全感满满！
+                <w:br/>
+                ✅【舒适航班】南航正点航班直飞新入马出，早机对下午机，不走回头路劲省6小时！
+                <w:br/>
+                ✅ 亲子环球影城 ：
+                <w:br/>
+                新加坡环球影城是东南亚首个好莱坞电影主题公园，2025刚上线的小黄人乐园绝对是环球影城的新顶流！入园瞬间沉浸式穿越动画场景！哈利波特之旅、变形金刚3D对决，游乐园最奇妙的魔法是让时光变得可触可感！
+                <w:br/>
+                ✅ 狮城CITYWALK : 
+                <w:br/>
+                车游英殖民地风景区，打卡网红哈芝巷+鱼尾狮公园，参观顶尖学府新加坡国立大学，潜移默化激发孩子的学术向往     
+                <w:br/>
+                ✅ 大马特色文化：
+                <w:br/>
+                （1）特色摇滚三轮车游：欣赏古城区的百年建筑及文化沧殇
                 <w:br/>
                 （2）娘惹服体验：仿佛穿越时空，亲身感受到马六甲丰富多彩的历史文化
                 <w:br/>
                 （3）打卡出片芸上花园+彩虹阶梯、国家皇宫、外观双子塔、亚罗街夜市
                 <w:br/>
-                ✅精选优质住宿： ★新加坡： 入住网评4钻酒店 
+                ✅舌尖精选美食： 娘惹餐、品南洋打边炉、面包鸡
+                <w:br/>
+                ✅精选优质住宿：
+                <w:br/>
+                 ★新加坡： 入住网评4钻酒店 
                 <w:br/>
                 ★马来西亚： 吉隆坡升级两晚国际5星酒店PJ希尔顿或万豪或其他同级酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -720,51 +712,51 @@
                 【Haji Lane 潮流特色小巷】哈芝巷短短的街，却错落着酒吧、水烟店、服饰店、文创店、咖啡厅等，艷丽鲜明的色彩让人看得眼花撩乱，各具特色与风格的 异国小店更是让人流连忘返。 
                 <w:br/>
                 【鱼尾狮公园】鱼尾狮像坐落于市内新加坡河畔，是新加坡的标志和象征。(温馨提示:大小鱼尾狮会不定期轮流围起来清洗，行程还是会前往，如遇清洗期间未能观赏，敬请见谅)
                 <w:br/>
                 【新加坡国立大学】名校探访，开启文化沉浸体验，新加坡国立大学作为亚洲著名学府，校园内现代化建筑与绿化相得益彰。漫步校园感受浓厚的学术氛围，了解前沿的学术动态，激发孩子对知识的渴望。温馨提示：如遇国立大学限制游览日期，则更改为车游外观国立大学，如有不便敬请谅解(校园导览注意事项：部分教学楼实验室、教室等区域可能因学校规定或活动安排无法进入，请理解并配合) 
                 <w:br/>
                 下午指定乘车前往【新山关口】过关，前往马来西亚边境城市—【马六甲】（车程约3小时），晚餐后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早     午餐：传统捞鱼生+黑胡椒螃蟹新年大餐     晚餐：马六甲特色餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早     午餐：新加坡特色餐     晚餐：马六甲娘惹特色餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">马六甲宜必思酒店 MELAKA IBIS HOTEL或其他同级网评四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -810,51 +802,51 @@
                 【马六甲壁画街】近年来，马六甲鸡场街仿照槟城乔治市拥有了好几幅壁画。当中最特别的是这幅隐藏在小巷由护肤品牌4 Kiehl’s 联合马来西亚著名画家创造的彩色几何图，绝对是当中必打卡的壁画！它是以简单的几何形状和五彩缤纷的色调所画出的可爱花朵及房屋， 成为最抢眼的一副墙。
                 <w:br/>
                 【甲 88 吃喝天堂 D'Tank Paradise Melaka】马六甲有型的美食中心，档口美食多不胜数，超过 50个精心挑选的档口。沙煲鸡饭、潮汕猪油渣拌饭、手工虾饼、鸭面、叻沙、卤鸭饭、素食擂茶等等，好吃的食物真的可以让一个人心情好起来！
                 <w:br/>
                 【荷兰红屋+葡萄牙古城门炮台+圣保罗教堂】荷兰人在 1641 年战胜葡萄牙人后所建造的建筑物。当时不单是荷兰总监居所，也是荷兰人统治马六甲时期的政府行政中心及市政局。 
                 <w:br/>
                 晚餐后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早     午餐：当地特色餐     晚餐：当地特色餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早     午餐：面包鸡特色餐     晚餐：椰浆饭风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">吉隆坡PJ希尔顿或太子城万豪或其他同级国际5星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -900,51 +892,51 @@
                 【国家皇宫】(温馨提示:此景点为元首宫邸，不对外开放，仅能在外面拍照)，是国家元首苏丹的宫邸。
                 <w:br/>
                 【吉隆坡地标-双子塔】(外观)马来西亚的象征地标建物，外观为两座造型独特的菱形高塔，于 41 及 42 层楼间设有世界上最高的过街天桥，因作为电影《将计就计》的拍摄地而声名大噪。
                 <w:br/>
                 【亚罗街夜市】位于吉隆坡武吉免登的西部，街上汇集了超过 20 多家餐厅，共 200 家以上的摊位，专门贩售马来西亚华人的传统美食及粤式料理，类似新加坡的大排档、也象是台湾的宁夏夜市、饶河夜市。每到傍晚整条人行道上炊烟升起，街旁的水果摊，摆满了琳琅满目的南国水果。街上的「黄亚华小食店」是明星 #周杰伦 也造访过的在地名店，来到这儿别忘了点一份福建炒面、鸡肉沙嗲品尝看看哦~
                 <w:br/>
                 交通：吉隆坡PJ希尔顿或太子城万豪或其他同级国际5星酒店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早     午餐：马来国宴+七彩捞起新年大餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早     午餐：特色餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -986,51 +978,51 @@
                  【宏愿大桥】 为游客呈现出不同的风貌。湖光山色映衬下，桥身线条优雅，如同一条蜿蜒的巨龙，悠然于湖面。这座大桥成为摄影爱好者的天堂，每一个角度都是一个完美的画面。无论是日出、日落，还是夜晚的璀璨星空，都让人留连忘返。 
                 <w:br/>
                 【粉红清真寺+首相署+太子城广场】仿造摩洛哥卡萨布兰卡的哈桑清真寺而建，坐落在马来西亚的新行政中心-太子城，占地面积 5.5 公顷，耗资 1000 万美元，是马来西亚最大的清真寺，同时也是东南亚地区最大的水上清真寺。**温馨提示**清真 ：寺游客可进入参观，但女性游客需在入口右方自行借取罩袍才能进入，开放时间至下午四点。(实际开放时间，依现场为主， 不便之处敬请见谅)
                 <w:br/>
                  指定时间集合前往【吉隆坡机场】，待时领队带领各位贵宾搭乘豪华客机直飞【广州白云国际机场】，抵达后散团，结束这次精彩的旅程！
                 <w:br/>
                 交通：参考航班： CZ350 吉隆坡-广州 1325/1735 （出行具体航班以实际出票为准）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早     午餐：特色餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1083,321 +1075,128 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.酒店：入住1晚新加坡网评4钻酒店 + 1晚马六甲网评4钻酒店+升级2晚吉隆坡国际5星酒店；住宿为两人标准间，含每人每晚一床位，单男单女及单人住宿要求需补房差，房差：1500元/人；为提倡环保，部分酒店不提供一次性洗漱用品，请各位贵宾在出团前自备）；
                 <w:br/>
                 新加坡参考网评4钻酒店：D'Resort 或 Park Avenue Changi或 Park Avenue Rochester或YWCA Fort Canning或 Relc International Hotel或 Hotel Royal Singapore或其他同级酒店
                 <w:br/>
                 马六甲参考网评4钻酒店：宜必思酒店 MELAKA IBIS HOTEL或马六甲天鹅花园度假酒店 SWAN GARDEN RESORT HOTEL或瑞士花园酒店 SWISS GARDEN HOTEL MELAKA或其他同级酒店
                 <w:br/>
                 吉隆坡参考国际5星酒店：太子万豪 或 太子逸林希尔顿 或 沙亚楠逸林希尔顿 或 PJ希尔顿或其他同级酒店（注：以上为参考酒店，如遇所列酒店满房，会以其他同级酒店的标准房代替，费用不变，具体以最终出团通知书为准。我社保留对酒店的修改和调整之权利，敬请留意）；
                 <w:br/>
-                2.用餐：4酒店早餐+新加坡1新年大餐；马来西亚3正餐（餐标40元）+1新年大餐
+                2.用餐：4酒店早餐+新加坡正餐；马来西亚4正餐（餐标40元）
                 <w:br/>
                 3.门票: 行程内第一道门景点门票，环球影城、马六甲摇滚三轮车、娘惹服体验；其他园中园门票自理；
                 <w:br/>
                 4.用车：境外旅游巴士18-45座，根据实际人数安排用车，保证一人一正座。
                 <w:br/>
-                交 通：行程内的国际往返经济舱机票费用及机场税（费）；
+                5.交 通：行程内的国际往返经济舱机票费用及机场税（费）；
+                <w:br/>
+                6.服务费：当地中文导游及全程领队陪同服务；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.当地中文导游及全程领队陪同服务小费¥380元(和团费收齐）；
-[...21 lines deleted...]
-                12.个人消费，如自行购物或参加自费项目等；
+                1.马来西亚酒店税，10-17马币/间/晚现付酒店前台（参考约30元人民币）；
+                <w:br/>
+                2.个人护照办理费用；（护照有效期需6个月以上，2张大一寸半年内的白底光面近照）
+                <w:br/>
+                3行程外私人所产生的个人费用,行程外的自费项目； 
+                <w:br/>
+                4.中国护照免签入境马来西亚：根据马来西亚国家移民局官方公布，移民官会抽查入境马来西亚外籍人士的随身携带现金， 携带金额的规定为：每人不少于 3000 元现金抽查;
+                <w:br/>
+                5.因个人意愿要求房型升级产生的单房差费用：全程住宿单间差1500元/人，；
+                <w:br/>
+                6.行李物品保管费以及托运行李超重产生的费用；
+                <w:br/>
+                7.因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用；
+                <w:br/>
+                8.持港澳台护照或持外籍护照的客人签证自理
+                <w:br/>
+                9.客人必须全程跟随团队旅游，确需离团自行活动者，应到当团领队处办理离团手续，离团费¥1000元/天（出于签证担保和安全等原因，行程过程中客人不允许私自离团（自由活动时间除外），如特殊情况必须离团，须与我司签署离团声明书，并交纳离团费¥1000元/天/人。且离团过程中发生的任何违反当地法律以及危及人身和财产安全等问题，由客人自行承担，我司不承担任何责任，旅游意外保险也无法承保离团时个人受到的人身或财产伤害与损失。）
+                <w:br/>
+                10.个人旅游意外保险费和航空保险费。
+                <w:br/>
+                11.个人消费，如自行购物或参加自费项目等；
               </w:t>
-            </w:r>
-[...191 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1424,50 +1223,56 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                1.行程酒店所使用的房型除特别注明或旅客特别需求，正常以提供各酒店的标准房型为主；
+                <w:br/>
+                2. 旅客需求一大床或二小床、高或低楼层、吸烟或禁烟房、非边间或连通房等等特殊需求，在不升级房型且不增加售价之前提下，且最终之情况需于酒店现场办理入住时酒店确认为准，敬请谅解；
+                <w:br/>
+                其他备注
+                <w:br/>
                 1. 本行程最低成团人数为 10人(含)；本公司有权视车位及团体状况于符合上述人数范围内进行调整且不另行告知，敬请见谅。
                 <w:br/>
                 2. 二周岁以下婴儿不占座位不含餐食；
                 <w:br/>
                 3. 七十周岁以上老人必须有成年团员同行，提供保险单及境外安全担保书；若有行动不便、慢性疾病、年满 70 岁以上之贵宾，请主动告知。 为考量旅客自身之旅游安全及行程顺畅度，并顾及同团其他团员之游览权益, 行动不便之贵宾，需与能独立照顾您之家人或友人同行，并经公司评估，方始接受报名。若报名付款后临时告知，将收取相关必要费用，敬请见谅。
                 <w:br/>
                 4. 同一组出行若出现单男或单女，按照补房差或加床处理；
                 <w:br/>
                 5. 行程景点、食宿均包含于行程费用中，如自行放弃均无法退费或转让他人使用；
                 <w:br/>
                 6. 有特殊餐食或需求者，请最少于出发前三天（不含法定假日）通知报名人员，以便为您服务处理，并以实际回复为准。
                 <w:br/>
                 7. 旅游本为增广见闻与体验和平日不同之生活经验，东南亚各国餐食、住宿、水质、交通、气候、巴士、风俗依各国观光发展程度各有不同。建议各位旅客报名前适时了解当地状况并入境随俗，避免与期待认知产生极大之误差。另各旅游地区景点与食宿皆为全球旅客所共享参观之权益，本公司团体行程无法回避您所顾忌的任何国籍、种族、宗教之其他旅客，请您支持与体谅。
                 <w:br/>
                 8. 车上会销售具有纪念性商品，您可就您的需求及意愿来购买；
                 <w:br/>
                 9. 本公司不定期依据不同销售通路、旅展、清舱、企业同盟、异业合作等等因素进行营销特惠活动，因此并不保证同团旅客售价皆相同一致，一切以您报名当时公告之售价及活动为主。
                 <w:br/>
                 10.关于失信人：各大航空公司、最新规定，国家最高人民法院发布失信人不得乘飞机，高铁、动车等，如游客属失信人，请勿报团出行！如游客属失信人，请报名前一定要向旅行社说清楚，如未提前说明，机票一旦付全款之后，失信人的机票全损，所有损失客人自行承担！
                 <w:br/>
                 11.出发前 8-10 个工作日退团，扣除订金 1000 元/人；出票后费用不退
                 <w:br/>
                 12.18 周岁（不含）以下：18 周岁（不含）以下未成年人报名参团，需有 18 至 69 周岁健康状况良好的同行人员陪同出游，必须由其监护人办理报名手续并签订《监护人同意书》（必须手写签名）。监护人一般指其父母，或者下列具有监护能力的人员：① 祖父母、外祖父母；② 兄、姐（年满十八周岁以上）；③ 关系密切的其他亲属、朋友愿意承担监护责任，需经未成年人父母签名同意。
                 <w:br/>
                 13.65 周岁以上：需直系家属陪同出游并需自行购买高额保险产品，本人以及子女一同签订《老年人参团免责承诺书》。受接待条件限制，无法接待 80 周岁以上的旅游者报名出游，敬请谅解。
@@ -1605,53 +1410,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.行程酒店所使用的房型除特别注明或旅客特别需求，正常以提供各酒店的标准房型为主；
-[...1 lines deleted...]
-                2. 旅客需求一大床或二小床、高或低楼层、吸烟或禁烟房、非边间或连通房等等特殊需求，在不升级房型且不增加售价之前提下，且最终之情况需于酒店现场办理入住时酒店确认为准，敬请谅解；
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 3. 大部份酒店并无「三或四人房型」，旅客若选择加床，全球酒店几乎都以统一型式之折叠床为主，且每间房基于房型与消防安全为由，最多仅能加一张床。
                 <w:br/>
                 4. 各酒店是否提供洗漱用品、吹风机、WIFI 上网、热水器等等皆有不同服务规格，因此仍建议您携带惯用之个人卫生用品与电器；
                 <w:br/>
                 5. 行程所标示酒店等级以当地认证为准，部份设施、服务、环境可能与国际星级饭店有些微落差。如有须加强服务之处，可联系旅游顾问或导游处理。
                 <w:br/>
                 6. 团费未含酒店内各项迷你吧商品、有线（付费）电视、客房服务、自费设施等项目。另旅客若毁损、遗失饭店内之用品，本公司不负赔偿之责任，旅客须自行负担相关费用。
                 <w:br/>
                 7. 新加坡酒店近年推广环保概念，实施客房服务不提供牙膏牙刷及拖鞋等消耗品，另部份饭店不主动每天更换毛巾，若有需要，需请客房人员更换，敬请见谅。
                 <w:br/>
                 8. 新加坡为热带气候，一年四季如夏，当地生活习惯并不像中国或寒带地区会洗热水澡，所以部份饭店设备会有水温不够热问题，敬请见谅与包涵。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
@@ -1704,51 +1507,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1892,79 +1695,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>