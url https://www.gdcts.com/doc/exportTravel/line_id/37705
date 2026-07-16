--- v0 (2025-12-16)
+++ v1 (2026-07-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南美五国+复活节岛】 巴西· 阿根廷· 乌拉圭· 智利· 秘鲁25天 |法航香港出发丨游双国伊瓜苏大瀑布丨火地岛|秘鲁鸟岛丨天空之城马丘比丘丨印加古文明丨行程单</w:t>
+        <w:t xml:space="preserve">【南美五国·复活节岛】AF世界之谜丨巴西· 阿根廷· 乌拉圭· 智利· 秘鲁25天 丨游双国伊瓜苏大瀑布丨LVMH集团旗下贝尔蒙酒店丨复活节岛丨火地岛丨皮斯科大地画小飞机丨天空之城马丘比丘丨印加古文明丨行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,67 +388,81 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ※5国联游
-[...15 lines deleted...]
-                ※增游秘鲁伊基托斯亚马逊雨林
+                •5国联游
+                <w:br/>
+                •10大地道美食
+                <w:br/>
+                •增必游的世界七大奇迹之一的马丘比丘
+                <w:br/>
+                •到访世界最南端乌斯怀亚
+                <w:br/>
+                •访世界未解之迷一复活节岛（升级复活节岛线路）
+                <w:br/>
+                •观光列车开往“天空之城”
+                <w:br/>
+                •必游印加古文明发源地“圣谷”
+                <w:br/>
+                •增游古老而神秘的印加古盐田和梯田
+                <w:br/>
+                •特别入住一晚圣谷，线路更合理、舒适
+                <w:br/>
+                •深入亚马逊热带雨林、钓食人鱼
+                <w:br/>
+                •走进安第斯山脉深处，寻找古印加部落秘境
+                <w:br/>
+                特别安排
+                <w:br/>
+                ★入住价值超7000元的瀑布景观五星酒店-贝尔蒙
+                <w:br/>
+                ★入住圣谷17世纪印加庄园五星酒店
+                <w:br/>
+                ★入住复活节岛，享海边日落烧烤（升级复活节岛线路）
+                <w:br/>
+                ★含世界未解之迷:小飞机俯瞰纳斯卡线条（升级复活节岛线路）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -565,55 +579,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳-香港✈巴黎转机
+                深圳-香港✈转机
                 <w:br/>
                 于当天指定时间，在深圳蛇口邮轮中心集合，由专业领队带领，乘船前往香港国际机场，乘坐国际航班前往巴西圣保罗。
                 <w:br/>
-                交通：参考航班：AF185 HKGCDG 2240-0550+1
+                交通：参考航班：KL 888  HKGAMS 2220 0605+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -643,93 +657,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴黎转机✈圣保罗
+                转机✈圣保罗
                 <w:br/>
                 【圣保罗】位于巴西东南部圣保罗州，是圣保罗州的首府、巴西最大的城市，也是南美洲最大最繁华的城市、世界著名的国际大都市。傍晚抵达接机，晚餐后入住酒店休息，结束当天行程。
                 <w:br/>
                 特别安排：传统特色风味的【巴西烤肉】，巴西烤肉外焦内嫩，厨师将一道道不同部位的精美烤肉，轮流送到客人面前，让客人根据自己的爱好，选择不同的部位，再由厨师削切入盘，直到游客吃足为止。
                 <w:br/>
-                交通：参考航班：AF460 CDGGRU 1030-1820
+                交通：参考航班：KL 791 AMSGRU 1300 1950
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVOTEL JARAGUÁSAOPAULO CONVENTIONS/ TRANSAMERICA EXECUTIVE PAULISTA HOTEL/ LUZ PLAZA SÃO PAULO/ MATSUBARA HOTEL SÃO PAULO或同级</w:t>
+              <w:t xml:space="preserve">圣保罗</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -765,51 +779,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">里约热内卢</w:t>
+              <w:t xml:space="preserve">里约热内卢地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -845,51 +859,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">里约热内卢</w:t>
+              <w:t xml:space="preserve">里约热内卢地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -925,51 +939,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">伊瓜苏</w:t>
+              <w:t xml:space="preserve">伊瓜苏地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1003,51 +1017,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">伊瓜苏</w:t>
+              <w:t xml:space="preserve">伊瓜苏地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1083,51 +1097,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">布宜诺斯艾利斯</w:t>
+              <w:t xml:space="preserve">布宜诺斯艾利斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1161,51 +1175,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">布宜诺斯艾利斯</w:t>
+              <w:t xml:space="preserve">布宜诺斯艾利斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1243,51 +1257,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">卡拉法特</w:t>
+              <w:t xml:space="preserve">卡拉法特地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1323,51 +1337,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">乌斯怀亚</w:t>
+              <w:t xml:space="preserve">乌斯怀亚地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1401,51 +1415,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">布宜诺斯艾利斯</w:t>
+              <w:t xml:space="preserve">布宜诺斯艾利斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1479,51 +1493,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">圣地亚哥</w:t>
+              <w:t xml:space="preserve">圣地亚哥地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1559,51 +1573,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">复活节岛</w:t>
+              <w:t xml:space="preserve">复活节岛地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1643,51 +1657,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">圣地亚哥</w:t>
+              <w:t xml:space="preserve">圣地亚哥地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1721,51 +1735,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">利马</w:t>
+              <w:t xml:space="preserve">利马地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1801,51 +1815,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">伊基托斯</w:t>
+              <w:t xml:space="preserve">伊基托斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1881,51 +1895,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">利马</w:t>
+              <w:t xml:space="preserve">利马地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1965,51 +1979,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAN AGUSTIN MONASTERIO DE LA RECOLETA/ HOTEL SONESTA POSADAS DEL INCA SACRED VALLEY YUCAY/ HOTEL HACIENDA DEL VALLE – URUBAMBA或同级</w:t>
+              <w:t xml:space="preserve">乌鲁班巴地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2045,51 +2059,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">热水镇</w:t>
+              <w:t xml:space="preserve">热水镇地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2128,257 +2142,255 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOTEL XIMA EXCLUSIVE CUSCO/ SAN AGUSTIN CUSCO /XIMA或同级</w:t>
+              <w:t xml:space="preserve">库斯科地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                库斯科✈ 利马-（车程约 5 小时）-皮斯科
+                库斯科✈ 利马-皮斯科
                 <w:br/>
                 早餐后，乘机飞往利马，抵达后接机。午餐后沿沙漠海岸公路前往皮斯科小镇（车程约 5 小时）。抵达后送往酒店休息，结束当天行程。
                 <w:br/>
                 交通：参考航班：待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAN AGUSTIN或同级</w:t>
+              <w:t xml:space="preserve">皮斯科地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 皮斯科-帕拉斯国家保护区-鸟岛-利马
                 <w:br/>
-                早上乘车前往帕拉卡斯自然保护区，来一场沙漠与大海的神秘邂逅。帕拉卡斯国家保护区，这里是秘鲁太平洋海岸著名的旅游胜地。随后前往有名的自然保护区 PARACAS 海狮岛码头，乘游艇沿【鸟岛】游览,可观赏到古老的世界神奇之迷的山间烛台奇观、数以万计的海鸟、海狮、小企鹅等。可自费乘坐小型飞机在空中观赏世界神奇之迷的纳斯卡大地画（空中时间 1 小时 30 分钟），映入眼帘的是历经数千年、错落在沙漠地上、风吹不散 的神秘几何动物图案 ，包括太空人、蜂鸟、秃骛、猴子、蜘蛛、壁虎、鲸鱼、蛇、鸟、树根、花、几何图案如螺旋、三角形、长方块.其已于 1994 年被联合国科教文组织选为世界遗产，位于高原沙漠中，在西元 400 到 650 年间由纳斯卡文明
-[...1 lines deleted...]
-                做出的八百多幅画，因为太大，直到 1939 年因为飞机经过其上空才被发现。使人感叹不已。随后返回利马，晚餐后入住酒店休息，结束当天行程。
+                早上乘车前往帕拉卡斯自然保护区，来一场沙漠与大海的神秘邂逅。帕拉卡斯国家保护区，这里是秘鲁太平洋海岸著名的旅游胜地。随后前往有名的自然保护区 PARACAS 海狮岛码头，乘游艇沿【鸟岛】游览,可观赏到古老的世界神奇之迷的山间烛台奇观、数以万计的海鸟、海狮、小企鹅等。可自费乘坐小型飞机在空中观赏世界神奇之迷的纳斯卡大地画（空中时间 1 小时 30 分钟），映入眼帘的是历经数千年、错落在沙漠地上、风吹不散 的神秘几何动物图案 ，包括太空人、蜂鸟、秃骛、猴子、蜘蛛、壁虎、鲸鱼、蛇、鸟、树根、花、几何图案如螺旋、三角形、长方块.其已于 1994 年被联合国科教文组织选为世界遗产，位于高原沙漠中，在西元 400 到 650 年间由纳斯卡文明做出的八百多幅画，因为太大，直到 1939 年因为飞机经过其上空才被发现。使人感叹不已。随后返回利马，晚餐后入住酒店休息，结束当天行程。
                 <w:br/>
                 特别安排：皮斯科传统地道秘鲁菜
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 地画飞机客人需现付机场税约 6 美元/人，旅游税 47 索尔（折合约 14 美元）/人，机场税及旅游税金额，以当地现场收费标准为准，自费项目价格不含机场税和旅游税， 如上费用均需客人现场支付，
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">利马</w:t>
+              <w:t xml:space="preserve">利马地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 利马✈转机地
                 <w:br/>
                 参观【军事广场】、【总统府】、【大教堂】、【圣马丁广场】等，这些都是来自当地及旧大陆的工艺师们所协力完成的建筑瑰宝，将西班牙殖民时期的荣华表露无遗。午餐后游览【地画公园】、【爱情公园】、【海滨长廊】、【印加市场】，您可以到富有民间手工艺品色彩的【市场】购物，为远在国内的亲朋好友挑选一两件纪念品。晚上前往机场，经转机地中转，返回香港
                 <w:br/>
-                交通：参考航班：AF483 LIMCDG 1800-1330+1
+                交通：参考航班：AF 501 LIMCDG 1755 1325+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2408,55 +2420,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴黎转机✈香港
+                转机✈香港
                 <w:br/>
                 经转机地转机，返回香港，跨越国际日期变更线，夜宿飞机上
                 <w:br/>
-                交通：参考航班：AF188 CDGHKG 2320-1720+1
+                交通：参考航班：AF 188  CDGHKG 2330 1740+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2490,85 +2502,87 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 香港-深圳
                 <w:br/>
                 晚上抵达香港，乘车前往深圳关口后散团，结束此次美好旅程。
                 <w:br/>
+                交通：-
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2596,173 +2610,163 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 全程机票经济舱票价、机场税（费）及燃油附加费；
-[...27 lines deleted...]
-                11. 赠送去程深圳住宿 1 晚，不住不退房费！
+                1.全程机票经济舱票价、机场税（费）及燃油附加费；
+                <w:br/>
+                2.行程所列当地 4 星酒店及山地特色酒店，住宿（2 人 1 间，具有独立卫生间，空调）；
+                <w:br/>
+                3.行程所列餐费（转候机及自由活动期间除外），全程每日酒店西式早餐（部分根据航班时间安排打包简餐/简餐），午、晚餐为中式餐食（用餐标准为 10 人一桌，八菜一汤）或当地餐或特色餐
+                <w:br/>
+                4.行程所列游览期间空调旅行车；
+                <w:br/>
+                5.行程所列景点第一门票（注：全程景点首道门票（耶稣山、巴西伊瓜苏瀑布、伊瓜苏鸟园、阿根廷伊瓜苏瀑布、大冰川国家公园、火地岛国家公园、科洛尼亚船票、复活节岛、MARAS 盐田、MOROY 梯田、马丘比丘观光火车票及景区门票、鸟岛游船、小飞机观纳斯卡线路，伊基托斯游船）；
+                <w:br/>
+                6.10 大特色餐：传统特色巴西烤肉，里约特色巴西菜，伊瓜苏瀑布景区餐厅，卡拉法特古法烤全羊，复活节岛海边烧烤，复活节岛面海景观餐厅，印加庄园酒店三道式烛光晚餐，秘制羊驼肉风味餐，皮斯科传统地道秘鲁菜，伊基托斯雨林酒店特色餐
+                <w:br/>
+                7.赠送阿根廷大冰川 1 小时游船；
+                <w:br/>
+                8.特别升级入住 1 晚瀑布园区内唯一五星豪华酒店--BELMOND 伊瓜苏瀑布酒店，乌鲁班巴升级入住 17 世纪印加庄园五星酒店
+                <w:br/>
+                9.价值 30 万中国人寿旅游意外保险；
+                <w:br/>
+                10.赠送去程深圳至香港机场交通，不乘坐不退费用！
+                <w:br/>
+                11.赠送回程深圳住宿 1 晚，不住不退房费
+                <w:br/>
+                12.全程司导服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 护照费、申请签证中准备相关材料所需的制作、手续费，如未成年人所需的公证书、认证费；
                 <w:br/>
-                2. 乌拉圭签证（持有效美国签证可免签乌拉圭（美国签证有效期一年以上）），阿根廷签证费（持有效美国 B1/B2
-[...3 lines deleted...]
-                3. 巴西签证费用。受巴西领馆委托，现通知申请人可自己递送巴西签证，也可委托有资格的旅行社代送巴西签证，如您委托我司代送巴西签证，请另行购买我们的服务，巴西签证费：920 元；VFS 服务费：27.8 元，邮寄费 75元，我司服务费：0 元，巴西签证费用合计为：为 1022.8 元。
+                2. 乌拉圭签证（持有效美国签证可免签乌拉圭（美国签证有效期一年以上）），阿根廷签证费（持有效美国 B1/B2签证可免签阿根廷）、美国签证费、南美签证所需公证费；
+                <w:br/>
+                3. 巴西签证费用。
                 <w:br/>
                 4. 国内段往返机票及地面交通；
                 <w:br/>
                 5. 美国签证费、EVUS 美签电子登记费用、南美签证所需公证费，乌拉圭签证
                 <w:br/>
-                6. 全程司导服务费 USD299/人请现付我司领队
-                <w:br/>
                 7. 额外游览用车超时费（导游和司机每天正常工作时间不超过 10 小时，如超时需加收超时费）；
                 <w:br/>
                 8. 行程中所列游览活动之外项目所需的费用；
                 <w:br/>
-                9. 单间差 CNY11550.00/全程(分房以同性别客人住一房为原则，如需住单人间，报名时应提出申请，并补交单间
+                9. 单间差(分房以同性别客人住一房为原则，如需住单人间，报名时应提出申请，并补交单间
                 <w:br/>
                 差；如报名时为夫妻、母子/父女（子、女需占床）、兄弟姐妹需住一间房请提前告知，在不影响整团出现单人间
                 <w:br/>
                 的情况下予以安排同住，否则以我社安排分房为准；
                 <w:br/>
                 10. 在机场内转机、候机及在飞机上时间及自由活动期间用餐由客人自理(在美国及南美内陆的航班不提供免费的
                 <w:br/>
                 飞机餐)；
                 <w:br/>
                 11. 出入境行李的海关税、全程行李搬运费、保管费以及行李托运费；
                 <w:br/>
                 12. 客人个人消费及其他私人性开支。例如交通工具上非免费餐饮费、洗衣、理发、电话、饮料、烟酒、付费电视、
                 <w:br/>
                 行李搬运、邮寄、购物、行程列明以外的用餐或宴请等；自由活动期间交通费；
                 <w:br/>
                 13. 因个人原因滞留产生的一切费用；
                 <w:br/>
                 14. 因气候或飞机、车辆、船只等交通工具发生故障导致时间延误或行程变更引起的经济损失和责任以及行李在航
                 <w:br/>
                 班托运期间的造成损坏的经济损失和责任。
                 <w:br/>
-                5. 特别提醒：因不可抗力因素而额外产生费用的，均需要客人自行承担。
-[...5 lines deleted...]
-                2、敬请游客遵守我国及旅游目的地国家的相关法律、法规、社会公德、风俗习惯、宗教禁忌，不得参与任何违反以上项目的活动！
+                15. 特别提醒：因不可抗力因素而额外产生费用的，均需要客人自行承担。
+                <w:br/>
+                注：1、12 岁以下不占床小童减团费 CNY5000/人，占床小童按成人价收取。
+                <w:br/>
+                2、敬请游客遵守我国及旅游目的地国家的相关法律、法规、社会公德、风俗习惯、宗教禁忌，不得参与任何
+                <w:br/>
+                违反以上项目的活动！
                 <w:br/>
                 3、为防止疲劳驾驶，行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，不建议游客
                 <w:br/>
                 购物，游客因购物产生的纠纷与本社无关。
                 <w:br/>
                 4、意见表用于评估领队、导游及当地接待的服务质量，为保证客人的有效权益，请务必如实填写！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3431,61 +3435,64 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：广州风花雪月国际旅行社有限公司
                 <w:br/>
-                ，许可证号：L-GD-CJ00331。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州风花雪月国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州风花雪月国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                ，许可证号：L-GD-CJ00331，此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州风花雪月国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州风花雪月国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                如有黄皮书：
                 <w:br/>
                 黄热病疫苗（黄皮书）说明
                 <w:br/>
                 疫苗介绍：在黄热病疫区居住或去疫区旅行的人员，都必须进行黄热病疫苗的预防接种，根据世界卫生组织的规定，黄热病疫苗预防接种的免疫期自接种后第10日起10年内有效。主要禁忌对象为：急性发热性疾病患者、妊娠期及哺乳期妇女、婴儿，详情请向接种医护人员咨询。
                 <w:br/>
                 前往南美洲以及整个加勒比地区的客人，请至少提前10天注射黄热病疫苗，入境时应当向出入境检验检疫机构出示有效期的黄热病预防接种证明（黄皮书）；
                 <w:br/>
                 60周岁以上客人需要前往黄热病办理地点开具《不能注射相关证明》（中英文）--预防接种禁忌证明，出团时携带；
                 <w:br/>
-                如因身体原因或年龄因素无法办理的，请前往疫苗中心办理《不能注射相关证明》（中英文）- 预防接种禁忌证明，于出境携带；
+                如因身体原因或年龄因素无法办理的，请前往疫苗中心办理《不能注射相关证明》（中英文）- 预防接种禁忌证明，于出境携带。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -3547,51 +3554,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴西 ：北京、上海、广州都有领馆及签证中心，以实际预约提交为准（使领馆保留补充材料、召回面谈、现场签字的权利），不分领区，其它签证都要分领区送，以工作地来划分；大公务护照免签
+                巴西 ：自2026年5月11日起，持中华人民共和国有效普通护照的中国公民，可免签入境巴西进行短期访问，可多次入境，12个月内累计停留最长30天。该政策实行至2026年12月31日
                 <w:br/>
                 阿根廷 ：持普通护照的中华人民共和国公民，若持有有效的美国同类签证（旅游签证B1/B2），可免签入境阿根廷旅游。不符合上述条件者需在阿根廷使领事馆申请旅游签证。
                 <w:br/>
                 乌拉圭 ：凡持有有效期内的美国、加拿大和英国签证的中国公民，自 2017 年 6 月 1 日起将可以免签入境乌拉圭。即中国公民所持有护照有效期 6 个月以上，且签证有效期在一年以上，另持有上述三国签证有效期 18 个月以上的中国公民可以随时入境。陆路入境暂不施行。
                 <w:br/>
                 智利 ：中国护照持有 6 个月及以上有效美国或加拿大签证(过境签证除外)，单次停留时间最长不超过 90天）；持有美国绿卡可免签进入智利。
                 <w:br/>
                 秘鲁 ：自 2016 年 9 月 21 日起，中国公民，持有效期 6 个月以上的美国、加拿大、英国、澳大利亚或申根签证的中国护照，或持有在这些国家和地区的长期居留权，可免签进入秘鲁进行旅游或商务活动，可一次停留 180 天或在六个月内总共停留 180 天！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3640,51 +3647,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>