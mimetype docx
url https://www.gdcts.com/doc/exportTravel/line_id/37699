--- v1 (2026-02-10)
+++ v2 (2026-04-12)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA1563210176a</w:t>
+              <w:t xml:space="preserve">SA1563210176ab-YT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -404,59 +404,59 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◎【必玩理由】★★★★★
                 <w:br/>
                 ◎【品质出行】纯玩品质
                 <w:br/>
                 ◎【优质航班】五星南航广州直飞巴厘岛，拒绝廉价航空
                 <w:br/>
                 ◎【专业领队】广州起止，专业领队，悉心照料全程旅行
                 <w:br/>
-                ◎【豪气住宿】3晚网评四钻酒店或同级+2晚度假别墅或同级
+                ◎【豪气住宿】3晚福朋喜来登酒店或同级+2晚海边别墅或同级
                 <w:br/>
                 ◎【网红打卡】巴图尔火山Batur赏绝美一线火山景观+网红Alas Harum（含鸟巢）
                 <w:br/>
                 ◎【优选景点】贝妮达岛西线(精灵坠崖+破碎沙滩+天神浴池)--贝尼达岛水上活动（含浮潜+独木舟+香蕉船）
                 <w:br/>
-                ◎【海鲜升级】金巴兰BBQ（4人份：1公斤虾+1公斤鱼+1公斤蛤蜊+1公斤鱿鱼+每人一只螃蟹+空心菜配菜+米饭+矿泉水）  
-[...1 lines deleted...]
-                ◎【美食享受】红海湾中式料理；网红自助餐；海鲜活虾火锅
+                ◎【海鲜升级】金巴兰BBQ（4人份：1公斤虾+1公斤鱼+1公斤蛤蜊+1公斤鱿鱼+每人1只螃蟹+空心菜配菜+米饭+矿泉水）  
+                <w:br/>
+                ◎【美食享受】古龙宫中式料理；网红自助餐；海鲜活虾火锅
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -835,53 +835,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全天自由活动
                 <w:br/>
-                今天没有烦人的 morning call，可以睡到自然醒。全天，我们彻底放松，自由活动，体验真正的度假生活，百分百的慵懒，百分百的悠闲。亦可参加各种好玩的水上项目。
-[...1 lines deleted...]
-                可参加各种自费项目：（1）东海岸海上一日游+车+导游服务（2）来一次特色 SPA（红酒、LULU、热石…）（3）沙滩俱乐部下午茶、晚餐
+                今天没有烦人的 morning call，可以睡到自然醒。全天，我们彻底放松，自由活动，体验真正的度假生活，百分百的慵懒，百分百的悠闲。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -913,53 +911,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全天自由活动
                 <w:br/>
-                今天没有烦人的 morning call，可以睡到自然醒。全天，我们彻底放松，自由活动，体验真正的度假生活，百分百的慵懒，百分百的悠闲。亦可参加各种好玩的水上项目。
-[...1 lines deleted...]
-                可参加各种自费项目：（1）东海岸海上一日游+车+导游服务（2）来一次特色 SPA（红酒、LULU、热石…）（3）沙滩俱乐部下午茶、晚餐
+                今天没有烦人的 morning call，可以睡到自然醒。全天，我们彻底放松，自由活动，体验真正的度假生活，百分百的慵懒，百分百的悠闲。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1105,121 +1101,120 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【机票】去程：广州--巴厘岛  回程：巴厘岛--广州（含机建燃油税）
                 <w:br/>
                 【住宿】3晚网评四钻酒店+2晚度假别墅或同级（海岛地区别墅均以大床房居多，不能指定房型，以酒店安排为准）
                 <w:br/>
+                <w:br/>
                 【用餐】全程6正5早（正餐为行程所列，如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿所有餐食如自动放弃，款项恕不退还）
                 <w:br/>
                 【交通】旅游车全程用车（保证一人一正座）
                 <w:br/>
-                【导游】当地优秀导游服务
-[...1 lines deleted...]
-                【领队】全程领队管家陪同服务
+                【领队及导游】全程领队管家陪同服务及当地导游服务
                 <w:br/>
                 【门票】行程所列景点首道大门票（不含园中园门票）
                 <w:br/>
                 【保险】旅游意外险（最高保额为30万元/人）
+                <w:br/>
+                【境外导游服务费及签证费】￥900/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、不含杂费600/人+签证300/人（随团费一并收取）。
-[...11 lines deleted...]
-                7、2024年2月14号起，抵达巴厘岛的国际旅客需付15万印尼盾/人的旅游税。
+                1、儿童价：小孩不占床位：-400元；占床：大小同价；12岁及以上必须占床。（婴儿现询）
+                <w:br/>
+                2、全程单房差1200元/人。
+                <w:br/>
+                3、69岁以下老人不加收老人附加费（含69岁）。
+                <w:br/>
+                4、70周岁及以上老人原则上不建议参团，一定要参加的话+300元/人的老人照顾费。
+                <w:br/>
+                5、个人产生的费用。
+                <w:br/>
+                6、2024年2月14号起，抵达巴厘岛的国际旅客需付15万印尼盾/人的旅游税。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1515,51 +1510,51 @@
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此价格为持中国大陆护照的销售价格，持非中国大陆护照（外籍护照或港澳护照）需加收￥500/人。（注意：持香港或澳门行政区特区护照出团时必须携带回乡证等有效证件）
                 <w:br/>
                 2、如出现有单人或单男单女，则以加床为原则，出现单人房须收取单间差价费用。
                 <w:br/>
-                3、最低成团人数 10 人，团体以 10 位成人成行；14人派领队，如不足 14位成人，我司将不派领队。
+                3、10人成团派领队。
                 <w:br/>
                 4、此行程为团队往返，行程表上的行程当地导游在征求客人同意的情况下可以调动，但出现的景点必须会游览。
                 <w:br/>
                 5、如客人不随团由指定口岸出境，请自理签证及前往机场交通费，不作任何退款。
                 <w:br/>
                 6、航班时间以航空公司公布为准。航司有权对航班作出任何更改，如有变动，我司恕不另行通知，请以电话确认为准。
                 <w:br/>
                 7、所需提供的资料：护照原件（须有半年以上有效期及足够的签证空白页）、半年内的近期 2 寸彩色照片 2 张（限白底）
                 <w:br/>
                 8、游客因个人原因临时自愿放弃这次旅行，旅行当中的景点门票费用、酒店住宿费用、餐费、车费等均不退还；由于客人个人取消后所产生的房损也需由客人自己承担费用。
                 <w:br/>
                 9、游客的购物属于客人的自行购买行为，我公司不承担客人的自愿购买行为责任。
                 <w:br/>
                 10、行程表中所列自费项目，客人有权自愿选择参加。我社提供的自费项目参考价格适用于 10 人以上团队，如果参与人数不够 10 人，将无法享受此团体优惠价格，具体价格视参加人数而调整。如客人参加自费涉及到用餐的，餐费已经退在自费项目内，不另退餐费或安排用餐。
                 <w:br/>
                 11、境外的当天行程到酒店休息为止，客人私自外出发生一切意外均与旅行社无关。
                 <w:br/>
                 12、客人不得随意离团，否则将收取 RMB1500/人/天离团费用；离团期间出现安全事故，责任客人自理！
                 <w:br/>
                 13、60 岁以上的老人参团需有直系亲属的陪同，患病旅行者和孕妇不得参团。
                 <w:br/>
                 14、客人和导游之间兑换当地货币，若返程之时未用尽，请及时同当地导游兑回，回国后我社不代为兑换。
                 <w:br/>
                 15、为提倡环保，大部分酒店不提供一次性洗漱用品请出团前自备。
                 <w:br/>
@@ -1791,81 +1786,67 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、以上行程和航班时刻均为大家参考，一切都以出团通知书为准！因客人的护照、签证或其他私人问题以及有关 边检、海关等政府行为，而导致客人不能如期出境或不能出境；非旅行社过失的，我司概不负任何责任及作任 何赔偿。如因客人护照上有不良记录，包括假签证和借证过境等，如被边检拒绝出境，团费不作任何退款。
                 <w:br/>
                 <w:br/>
                 二、参考酒店
                 <w:br/>
                 3晚网评四钻参考酒店：
                 <w:br/>
-                The sintesa jimbaran金巴兰斯特萨酒店
-[...21 lines deleted...]
-                2晚度假别墅参考酒店：
+                巴厘乌干沙福朋喜来登酒店(Four Points by Sheraton Bali, Ungasan)
+                <w:br/>
+                贝诺瓦蒂吉丽酒店(Tijili Hotel Benoa)
+                <w:br/>
+                金巴兰海滩福克斯酒店(Fox Hotel Jimbaran Beach Bali)
+                <w:br/>
+                巴厘岛库塔日落大道万枫酒店(Fairfield by Marriott Bali Kuta Sunset Road)或同级
+                <w:br/>
+                2晚度假别墅参考酒店（海岛地区别墅均以大床房居多，不能指定房型，以酒店安排为准）
                 <w:br/>
                 Desa Swan willas &amp; spa, Keramas克拉玛斯天鹅别墅及水疗中心
                 <w:br/>
+                The Springs Villas Jimbaran 泉别墅 金巴兰（泳池别墅）
+                <w:br/>
                 Grand kesambi resort dan villa（家庭泳池别墅）
                 <w:br/>
-                Abi Bali villa (套房别墅）
-[...1 lines deleted...]
-                或同级别墅酒店
+                Abi Bali villa （套房别墅）或同级
                 <w:br/>
                 声明 ： 以上酒店是我们精心挑选的适合中国人旅行的酒店 ，所有团全部入住以上酒店其中之一 ，若届时酒店满房 ，将按照同等级酒店调房 ！请务必收客之前给客人介绍。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -1908,51 +1889,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>