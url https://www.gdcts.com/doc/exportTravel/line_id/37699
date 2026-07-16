--- v2 (2026-04-12)
+++ v3 (2026-07-16)
@@ -1889,51 +1889,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>