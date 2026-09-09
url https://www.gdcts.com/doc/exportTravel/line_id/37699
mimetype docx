--- v3 (2026-07-16)
+++ v4 (2026-09-09)
@@ -404,55 +404,55 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◎【必玩理由】★★★★★
                 <w:br/>
                 ◎【品质出行】纯玩品质
                 <w:br/>
                 ◎【优质航班】五星南航广州直飞巴厘岛，拒绝廉价航空
                 <w:br/>
                 ◎【专业领队】广州起止，专业领队，悉心照料全程旅行
                 <w:br/>
-                ◎【豪气住宿】3晚福朋喜来登酒店或同级+2晚海边别墅或同级
+                ◎【豪气住宿】3晚福朋喜来登酒店或同级+2晚度假别墅或同级
                 <w:br/>
                 ◎【网红打卡】巴图尔火山Batur赏绝美一线火山景观+网红Alas Harum（含鸟巢）
                 <w:br/>
-                ◎【优选景点】贝妮达岛西线(精灵坠崖+破碎沙滩+天神浴池)--贝尼达岛水上活动（含浮潜+独木舟+香蕉船）
+                ◎【优选景点】贝妮达岛西线(精灵坠崖+破碎沙滩+天神浴池)--贝尼达岛水上浮潜活动
                 <w:br/>
                 ◎【海鲜升级】金巴兰BBQ（4人份：1公斤虾+1公斤鱼+1公斤蛤蜊+1公斤鱿鱼+每人1只螃蟹+空心菜配菜+米饭+矿泉水）  
                 <w:br/>
                 ◎【美食享受】古龙宫中式料理；网红自助餐；海鲜活虾火锅
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -658,67 +658,73 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                贝妮达岛西线(精灵坠崖+破碎沙滩+天神浴池)--贝尼达岛水上活动（含浮潜+独木舟+香蕉船）
-[...1 lines deleted...]
-                早餐后，前往【贝尼达岛】又称为佩妮达岛，位于巴厘岛东南面龙目海峡，是巴厘岛东部的一座离岛。这里与印度洋相邻，海水清澈见底十分通透，水面离海底不深，珊瑚礁和海洋生物色彩斑斓，水底景物清晰可见。（包含：浮潜+独木舟+香蕉船+岛上简餐）或者靠在沙滩椅上，悠闲地翻几页书，啜一口色彩缤纷的鲜榨热带水果汁，发个呆，打个盹儿，有连绵的海浪声依稀相伴，好不惬意！在这风景如画的海上乐园， 让我们玩尽疯狂刺激的海上活动，让我们换个方式，体验真正的海岛乐趣！
+                贝妮达岛西线(精灵坠崖+破碎沙滩+天神浴池)--贝尼达岛水上浮潜活动
+                <w:br/>
+                早餐后，前往【贝尼达岛】又称为佩妮达岛，位于巴厘岛东南面龙目海峡，是巴厘岛东部的一座离岛。这里与印度洋相邻，海水清澈见底十分通透，水面离海底不深，珊瑚礁和海洋生物色彩斑斓，水底景物清晰可见。可浮潜或者靠在沙滩椅上，悠闲地翻几页书，啜一口色彩缤纷的鲜榨热带水果汁，发个呆，打个盹儿，有连绵的海浪声依稀相伴，好不惬意！在这风景如画的海上乐园， 让我们玩尽疯狂刺激的海上活动，让我们换个方式，体验真正的海岛乐趣！
                 <w:br/>
                 <w:br/>
                 我们将游览贝尼达岛西线的 3 个著名景点，精灵坠崖、破碎沙滩、天使浴池。
                 <w:br/>
                 【精灵坠崖】精灵坠崖(KelingKing Beach)也叫克林金岛，是这个岛上最最著名的景点，高耸的悬崖，碧蓝的海湾和洁白的沙滩非常上镜，很多人来贝尼达岛应该都是为了这个超赞的景色。
                 <w:br/>
                 <w:br/>
                 【破碎海滩】破碎海滩(Broken Beach)也称之为天仙裂痕，这是一座天然形成的拱桥，海上拱门。事实上是一个巨大洞穴的遗迹，经过多年海水的冲刷，洞穴崩塌并开始与海湾相连。因此在此形成一处特别的景致。
                 <w:br/>
                 <w:br/>
                 【天神浴池】天使浴池(Angel Billabong)是岛上极具人气的必玩儿景点之一。这种景观主要是火山岩经由海浪日积月累拍打形成的。池内海水碧绿澄澈，池外便是广阔浩瀚的大海，可以给予旅行者一座360度无死角的网红拍照圣地。
                 <w:br/>
                 <w:br/>
-                温馨提示：所有的水上活动均有一定的危险性，请根据自身健康状况，评估风险参与。如您计划参加水上活动，建议准备好泳衣泳裤及多备一套衣服，以便水上活动之后可以更换。
+                温馨提示：
+                <w:br/>
+                1、所有的水上活动均有一定的危险性，请根据自身健康状况，评估风险参与。如您计划参加水上活动，建议准备好泳衣泳裤及多备一套衣服，以便水上活动之后可以更换。
+                <w:br/>
+                2、天神浴池涨潮时海浪汹涌 ，最高可达 20 余米 ，仅在退潮时才可进入。可听从当地人的指引 ，不要靠近边缘 ，以免滑落。因出海当天比较辛苦 ，且岛上条件有限 ，建议自备些零食。
+                <w:br/>
+                备注：根据佩尼达政府最新通知，自2026年9月1日起，游览精灵坠崖需支付门票25,000印尼盾/人，破碎沙滩及天使浴池需支付门票25,000印尼盾/人，请自备现金现场支付。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：岛上简餐     晚餐：古龙宫中式料理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1101,51 +1107,50 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【机票】去程：广州--巴厘岛  回程：巴厘岛--广州（含机建燃油税）
                 <w:br/>
                 【住宿】3晚网评四钻酒店+2晚度假别墅或同级（海岛地区别墅均以大床房居多，不能指定房型，以酒店安排为准）
                 <w:br/>
-                <w:br/>
                 【用餐】全程6正5早（正餐为行程所列，如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿所有餐食如自动放弃，款项恕不退还）
                 <w:br/>
                 【交通】旅游车全程用车（保证一人一正座）
                 <w:br/>
                 【领队及导游】全程领队管家陪同服务及当地导游服务
                 <w:br/>
                 【门票】行程所列景点首道大门票（不含园中园门票）
                 <w:br/>
                 【保险】旅游意外险（最高保额为30万元/人）
                 <w:br/>
                 【境外导游服务费及签证费】￥900/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
@@ -1171,50 +1176,52 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、儿童价：小孩不占床位：-400元；占床：大小同价；12岁及以上必须占床。（婴儿现询）
                 <w:br/>
                 2、全程单房差1200元/人。
                 <w:br/>
                 3、69岁以下老人不加收老人附加费（含69岁）。
                 <w:br/>
                 4、70周岁及以上老人原则上不建议参团，一定要参加的话+300元/人的老人照顾费。
                 <w:br/>
                 5、个人产生的费用。
                 <w:br/>
                 6、2024年2月14号起，抵达巴厘岛的国际旅客需付15万印尼盾/人的旅游税。
+                <w:br/>
+                7、根据佩尼达政府最新通知，自2026年9月1日起，游览精灵坠崖需支付门票25,000印尼盾/人，破碎沙滩及天使浴池需支付门票25,000印尼盾/人，请自备现金现场支付。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1436,50 +1443,121 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 45.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">罗威纳追海豚一日游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">具体的一日游套餐和费用以当地导游推荐为准</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 800.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1889,51 +1967,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>