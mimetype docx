--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【希尔顿巡礼】 双飞五天四晚|新入马出|南航不走回头路|升级2晚国际品牌希尔顿酒店行程单</w:t>
+        <w:t xml:space="preserve">【星级巡礼】 双飞五天四晚|新入马出|南航不走回头路|升级2晚国际品牌希尔顿酒店行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -394,59 +394,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程亮点	滨海湾花园、鱼尾狮公园、马六甲文化巡礼、沙罗马天桥、双峰塔、彩虹阶梯、粉红清真寺、国家清真寺。
+                行程亮点	滨海湾花园四季花展、趣味高尔夫体验、鱼尾狮公园、马六甲文化巡礼、沙罗马天桥、双峰塔、彩虹阶梯、粉红清真寺、国家清真寺。
                 <w:br/>
                 特色美食	餐标40-80元/餐，餐餐不重样，南洋美食排排队，安排最火夜市寻味吉隆坡：
                 <w:br/>
                 米其林体验松发肉骨茶、马来风味肉骨茶火锅、奶油虾、面包鸡、娘惹餐。
                 <w:br/>
                 严选酒店	携程评分4.0以上酒店
                 <w:br/>
-                升级2晚国际品牌希尔顿酒店
+                升级2晚市中心国际品牌五钻酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -563,65 +563,62 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—新加坡-滨海湾花园-鱼尾狮-圣淘沙岛
+                广州—新加坡-鱼尾狮-迷你趣味高尔夫
                 <w:br/>
                 请各位贵宾是日指定时间在广州白云机场集合出发，由领队带领大家办理登机手续，搭乘航班前往花园城市【新加坡】，开启精彩行程。
                 <w:br/>
                 <w:br/>
-                【滨海湾花园】（约45分钟）是新加坡打造"花园中的城市"愿景不可分割的一部分。（不安排上树和进入温室）。
-[...1 lines deleted...]
-                <w:br/>
                 【鱼尾狮公园】（约30分钟）新加坡地标鱼尾狮所在地，途径参观【伊利沙白大道（外观）】、【国会大厦（外观）】途径【高等法院（外观）】。
                 <w:br/>
                 <w:br/>
-                随后前往新加坡【圣淘沙岛】。
-[...2 lines deleted...]
-                随后前往新加坡集娱乐、休闲、美食、购物于一体【圣淘沙岛】（自由活动约1小时）。
+                随后前往新加坡集娱乐、休闲、美食、购物于一体【欢乐岛】体验【迷你趣味高尔夫】（该项目为赠送项目，如不体验无费用可退）。
+                <w:br/>
+                <w:br/>
+                后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -651,55 +648,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                老城之旅-甘榜格南-马六甲文化巡礼-马六甲海峡
+                滨海湾花穹四季花展-甘榜格南-马六甲文化巡礼-马六甲海峡
                 <w:br/>
                 早餐后，开启今日新行程：
                 <w:br/>
-                【老城之旅】（约30分钟）熟悉却带着异国情调的一排排的骑楼，在还算凉快的清晨漫步其中，感受新加坡的人文气息，路过的水果摊散发着热带的甜美气息，如果想要品尝可以自费享用，匆匆的旅程中，短暂的体验新加坡的生活节奏。
+                【滨海湾花园】（约1小时）是新加坡打造"花园中的城市"愿景不可分割的一部分，进入温室-花穹（含门票），欣赏四季花展，感受艺术与鲜花的碰撞。
                 <w:br/>
                 <w:br/>
                 【甘榜格南】（约40分钟）新加坡多民族融合的丰富色彩的历史文化街区，感受不一样的异域风情。
                 <w:br/>
                 <w:br/>
                 郑和下西洋所留下的遗迹--【三宝井】和【三宝庙】(约30分钟)(如遇维修,则改为外观);
                 <w:br/>
                 <w:br/>
                 游览富有葡萄牙风格的【圣保罗教堂】、【荷兰红屋】、【葡萄牙古城门】等名胜(约45分钟)。
                 <w:br/>
                 <w:br/>
                 【马六甲海峡】(约10分钟，拍照留念)马六甲海峡因在马来亚海岸上的贸易港口马六甲(Melaka，原称Malacca)而得名，是环球航线的一个重要环节。每年有五万多艘货轮、油轮及其他船只通过该海峡。
                 <w:br/>
                 <w:br/>
                 后前往酒店入住休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -801,51 +798,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：面包鸡     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">希尔顿超豪华酒店</w:t>
+              <w:t xml:space="preserve">市中心万丽/希尔顿酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -893,51 +890,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：椰浆饭DIY     晚餐：奶油虾   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">希尔顿超豪华酒店</w:t>
+              <w:t xml:space="preserve">市中心万丽/希尔顿酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -950,50 +947,52 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 太子城-粉红清真寺-布城湖-首相署-送机-广州
                 <w:br/>
                 早餐后，开启今天行程：
                 <w:br/>
                 【布城】Putrajaya，马来西亚行政首都，Putra是马来西亚国父東姑阿都拉曼太子的姓氏，而jaya是城市的意思，因此又称太子城。布城建城有三大理念，一是神与人、二是人与人、三是人与环境。
                 <w:br/>
                 <w:br/>
                 【粉红清真寺】（约20分钟）也称普特清真寺，它位于总理府和布城湖的右边。广场侧面是水上清真寺的全貌。
                 <w:br/>
                 温馨提示：无礼拜宗教活动时，游客可进入参观，女性游客需在入口右方自行借取罩袍才能進入。
                 <w:br/>
                 <w:br/>
                 【布城湖】（约20分钟）人工湖也是都市规划的一部份，为的是提供这新与都市水源及蓄洪等功能。
                 <w:br/>
                 <w:br/>
                 【首相署】（约15分钟）Pedana Putra，位于路两旁被一棵棵大树包围，排列成一条长长的林阴大道。
                 <w:br/>
                 <w:br/>
                  后送往机场搭乘国际航班返回广州。
+                <w:br/>
+                ***以上行程安排及游览顺序仅供参考，导游可根据当天实际情况进行调整***
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1059,53 +1058,55 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）成人费用：往返机票及机场税（费）、当地游览交通费、行程表所列酒店或同级酒店的标准间住宿费（大床或双床房，保证每人一床位）、餐费（不含酒水）、行程表所列非自费旅游项目首道门票、旅行社责任险；
                 <w:br/>
-                2）儿童费用（2周岁-12周岁以下）：往返机票、当地旅游车位、餐位、首道景点门票、全程不占床位，含早餐；12-18周岁（含12周岁）必须占床；
+                2）儿童费用（2周岁-12周岁以下）：往返机票、当地旅游车位、餐位、首道景点门票、全程不占床位，不含早餐；12-18周岁（含12周岁）必须占床；
                 <w:br/>
                 3）婴儿费用（2周岁以内）：含往返机票（手抱）、当地旅游车位。
+                <w:br/>
+                4）全程司导服务费人民币380元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1122,52 +1123,50 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）游客办理个人护照费用、个人消费、小费等其他私人性开支；
                 <w:br/>
                 2）个人旅游意外保险费和航空保险费；
                 <w:br/>
                 3）航空公司临时上涨的燃油税；
                 <w:br/>
                 4）其他未约定支付的费用（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用等行程表以外活动项目所需的费用）；
                 <w:br/>
                 5）卫生检疫费、出入境行李的海关税、搬运费、保管费和超重（件）行李托运费；
                 <w:br/>
                 6）酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 7）未含马来酒店税10-17马币/间/晚，当地现付；
-                <w:br/>
-                8）未含全程服务费人民币380元/人，随团费一同收取。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1470,51 +1469,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>