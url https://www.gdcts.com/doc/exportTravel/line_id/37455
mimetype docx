--- v1 (2026-03-05)
+++ v2 (2026-04-25)
@@ -1588,52 +1588,50 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                √邮轮小费和北欧司导小费共1100元/人。
-                <w:br/>
                 √居住地往返出发机场和居住地往返签证中心按手印的交通费、住宿费、膳食费等；签证快递费、短信费、拍照服务等额外服务。
                 <w:br/>
                 √全程转机或候机时的餐费、飞机上的餐费。 
                 <w:br/>
                 √邮轮及酒店单房差费（单房差为团费60%）。   
                 <w:br/>
                 √个人消费及包含费用中未提及的费用。     
                 <w:br/>
                 √因人力不可抗拒因素导致邮轮或航班延误等增加的费用。
                 <w:br/>
                 保险：
                 <w:br/>
                 1.为了保障您的权益，请您务必在团组出发前认真阅读并理解本团组所参保险合同（美亚万国游踪-全球无忧计划）的各项规定，保险条款可通过登录美亚官方网站www.aig.com.cn查询下载，如对保险合同规定有任何异议，请在出发前致电美亚全国客服400-820-8858进行询问，您对旅游合同的签署视为对保险合同全部条款的认可；
                 <w:br/>
                 2.您应参加旅行社组织的行前说明会，出行前请确保您自身身体条件能够完成旅游活动。旅行社建议您在出行前根据自身实际情况自行选择和购买旅行意外伤害保险或旅行境外救援保险；
                 <w:br/>
                 3.普通旅游意外伤害险或救援险承保范围不包括以下情况，请您购买前咨询相关保险公司：
                 <w:br/>
                 a)您自身带有的慢性疾病；
                 <w:br/>
                 b)参加保险公司认定的高风险项目如跳伞、滑雪、潜水等；
                 <w:br/>
                 c)妊娠、流产等保险公司规定的责任免除项目。 
                 <w:br/>
                 4.本产品内所含保险仅针对从中国大陆出发及持中国大陆签发护照的旅客。若客人选择境外参团，或持非中国大陆护照，预订此产品我司代为投保，建议您自行购买保险。如因客人放弃投保而产生的风险和损失将由客人自行承担。
@@ -1983,51 +1981,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>