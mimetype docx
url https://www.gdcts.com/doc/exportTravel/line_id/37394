--- v0 (2026-04-16)
+++ v1 (2026-08-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【爱尚版纳】云南西双版纳双飞5天丨野象谷丨原始森林公园丨勐泐大佛寺丨傣族村寨 丨曼听公园丨告庄夜市行程单</w:t>
+        <w:t xml:space="preserve">【爱尚版纳】云南西双版纳双飞5天（AQ早对晚）丨野象谷丨原始森林公园丨勐泐大佛寺丨傣族村寨 丨曼听公园丨告庄夜市行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -394,52 +394,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                尊享酒店：3晚网评4钻温德姆酒店+升级1晚奢华国五酒店
-                <w:br/>
                 网红告庄：【星光夜市】【六国水上市场】—如临美丽的东南亚，拍抖音、刷爆朋友圈
                 <w:br/>
                 探秘雨林：【原始森林公园】—共赏【孔雀飞跃丛林】，自由漫步热带雨林栈道
                 <w:br/>
                 回归自然：【5A勐仑植物园】—与家人感受"会开花的树""会爆炸的果"，自由探索雨林奥秘 
                 <w:br/>
                 民族村寨：【傣族村寨】—了解当地少数民族生活习俗
                 <w:br/>
                 漫步茶园：【南糯山哈尼文化园】—相约生态茶园古茶山，唤醒身体的灵性
                 <w:br/>
                 野外追踪：【野象谷】—和家人一起追寻野象足迹，不放过任何一睹珍稀来亚洲象的萌趣日常
                 <w:br/>
                 特色美食：美味基诺竹筒宴让你感受当地特色风味+傣族特色民族风味餐
                 <w:br/>
                 特色体验：夜赏灯火通明的火龙果田，感受大自然与人工照明的完美结合。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
@@ -1116,318 +1114,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.自理项目：景区小交通：原始森林电瓶车60元/人，植物园电瓶车50元/人，大佛寺单程电瓶车40元/人。野象谷单程索道50元/人，往返70元/人，自理游玩项目280元/套：《澜沧江.湄公河之夜》或《澜沧江游船》《勐巴拉纳西篝火晚会》/《多哥水篝火晚会》
                 <w:br/>
                 2.因交通延误、取消等意外事件或不可抗力原因导致的额外费用。
                 <w:br/>
                 3.游意外保险及航空保险（建议旅游者购买）。
                 <w:br/>
                 4.单房差费用自理，旺季以及节假日价格另询。
                 <w:br/>
                 5.全程入住酒店产生的单房差。
                 <w:br/>
                 因旅游者违约、自身过错、自身疾病等自身原因导致的人身财产损失而额外支付的费用。
               </w:t>
-            </w:r>
-[...266 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1924,51 +1654,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2112,79 +1842,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>