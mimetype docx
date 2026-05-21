--- v1 (2026-03-05)
+++ v2 (2026-05-21)
@@ -699,53 +699,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马达京+汀巴汀巴/班丹南+邦邦岛海域浮潜一日游
-[...1 lines deleted...]
-                早餐后于约定时间集合乘车前往码头后，然后乘坐快艇（约50分钟）前往仙本那MATAKING 马达京+汀巴汀巴岛或班丹南附近海域浮潜+邦邦岛跳岛浮潜之旅。
+                增送当地一日游：马达京+汀巴汀巴/班丹南+邦邦岛海域浮潜一日游
+                <w:br/>
+                早餐后参加赠送一日游：前往码头后，然后乘坐快艇（约50分钟）前往仙本那MATAKING 马达京+汀巴汀巴岛或班丹南附近海域浮潜+邦邦岛跳岛浮潜之旅。
                 <w:br/>
                 08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款）车接送到码头。 
                 <w:br/>
                 08:30AM ：码头集合 （登记）不含接送旅客自行前往码头登记 。
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
                 <w:br/>
                 09:45AM ：到达丁巴丁巴岛(当地政府暂时关闭，开放时间另行通知)或班丹南附近海域浮潜。可进行~浮潜/体验潜/欢乐潜/课程，浮潜区域拥有湛蓝的海水，五彩缤纷的珊瑚森林，随处可见的软珊瑚，可爱的NEMO鱼，洁白柔软的沙滩。
                 <w:br/>
                 11.30AM ：到达马达京（自理上岛费：马币15人）。栖息在马达京水域的海洋生态，涵盖了浮游生物和体型较大的海族类，东面海岸是一片倾斜坠入深度至一百米的珊瑚崖，西面大部分是珊瑚峭壁，有色彩生动的珊瑚，是各种类海洋生物的天堂，进行浮潜。
                 <w:br/>
                 12:30PM ：之后前往邦邦岛 （出海简餐）。 
                 <w:br/>
                 13:40PM ：邦邦岛（自理上岛费：马币20人）邦邦岛毗邻潜水胜地西巴丹岛，拥有碧海、水屋，白沙滩，岛屿以海龟而有名，运气好的话，白天在岸边浮潜时也可看到大海龟。
                 <w:br/>
                 15:30-16:30PM ：结束所有行程，返程到达仙本那镇上 。
                 <w:br/>
                 小贴士：出发前请大家换好泳衣泳裤，上好厕所，第一站打卡汀巴汀巴拖尾沙滩或班丹南附近海域浮潜。 
                 <w:br/>
                 1、一天行程总共分 3 站，汀巴汀巴岛或班淡南附近海域浮潜/马达京浮潜/邦邦岛浮潜； 
                 <w:br/>
                 2、全程注意防晒，紫外线超级强； 
                 <w:br/>
                 3、关于洗手间，汀巴汀巴岛/马达京岛有洗手间，收费1马币，到达已经是中午，请出门前上好厕所； 
                 <w:br/>
@@ -1183,50 +1183,52 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，标准双人间；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
                 5.餐食：5个酒店早餐，1个正餐；
                 <w:br/>
+                6.当地人员服务费+机票税杂费合计RMB400/人
+                <w:br/>
                 保险：我司已协助代买普通旅游意外险保额30万，所含保险解释权归本公司所有；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
@@ -1235,55 +1237,53 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费等；
                 <w:br/>
                 2.酒店旅游税10马币/间/晚，酒店前台现付；
                 <w:br/>
-                3.当地人员服务费+机票税杂费合计RMB400/人；
-[...3 lines deleted...]
-                5.行程外自费节目及私人产生的个人消费。
+                3.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
+                <w:br/>
+                4.行程外自费节目及私人产生的个人消费。
                 <w:br/>
                 上岛费：马达京岛15马币，邦邦岛20马币。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1555,51 +1555,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>