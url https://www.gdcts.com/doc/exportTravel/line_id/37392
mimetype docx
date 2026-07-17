--- v2 (2026-05-21)
+++ v3 (2026-07-17)
@@ -1555,51 +1555,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>