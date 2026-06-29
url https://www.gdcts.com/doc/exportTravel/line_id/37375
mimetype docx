--- v0 (2025-12-26)
+++ v1 (2026-06-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节】摩洛哥深度10天 ▏0购物0自费 ▏全程4星酒店 ▏红色皇城马拉喀什 ▏白色皇城拉巴特 ▏黑色皇城梅克内斯 ▏蓝色皇城菲斯 ▏哈桑二世清真寺 ▏YSL花园 ▏ Kasbah老城电影城 ▏菲斯古城 ▏舍夫沙万 ▏梅尔祖卡(广州TK）行程单</w:t>
+        <w:t xml:space="preserve">【国庆】摩洛哥深度10天 ▏0购物0自费 ▏红色皇城马拉喀什 ▏白色皇城拉巴特 ▏黑色皇城梅克内斯 ▏蓝色皇城菲斯 ▏哈桑二世清真寺 ▏YSL花园 ▏ Kasbah老城电影城 ▏菲斯古城 ▏舍夫沙万 ▏梅尔祖卡(广州TK）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,57 +343,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班：TK73  广州-伊斯坦布尔  2315 0550+1 飞行时间：约11小时35分钟
-[...5 lines deleted...]
-                参考航班：TK72    ISTCAN   0150 1635    飞行时间：约9小时45分钟
+                TK73  广州-伊斯坦布尔  2300 0530+1 飞行时间：约11小时35分钟
+                <w:br/>
+                TK619  伊斯坦布尔-马拉喀什 1225 1540  飞行时间：约5小时20分钟
+                <w:br/>
+                TK618  卡萨布兰卡-伊斯坦布尔  1650 2330     飞行时间：约4小时40分钟
+                <w:br/>
+                TK72   伊斯坦布尔-广州  0120 1650   飞行时间：约10小时30分钟
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -447,51 +447,53 @@
                 红色皇城马拉喀什、白色皇城拉巴特、黑色皇城梅克内斯、蓝色皇城菲斯
                 <w:br/>
                 <w:br/>
                 五大世界遗产：
                 <w:br/>
                 马拉喀什老城区、 阿伊特本哈杜筑垒村、菲斯旧城、乌达雅城堡、沃吕比利斯考古遗址
                 <w:br/>
                 <w:br/>
                 六大精华景点：
                 <w:br/>
                  哈桑二世清真寺：《北非谍影》取景地，打卡网红拍照必来之地
                 <w:br/>
                  YSL花园：马拉喀什著名的法国服装设计师伊夫圣罗兰（YSL）的私人花园
                 <w:br/>
                  Kasbah老城电影城：非洲好莱坞之称，许多著名电影拍摄于此：《角斗士》 、《埃及艳后》、《情陷撒哈拉》、《红海行动》。。。
                 <w:br/>
                  菲斯古城：“世界最大步行街 ”，游走在狭窄迷宫似的巷道，仿佛穿越回到数百年前；
                 <w:br/>
                  舍夫沙万：依山而建，蓝色精灵之城，文艺小清新必游之地；
                 <w:br/>
                  梅尔祖卡：撒哈拉沙漠，浪迹世界尽头
                 <w:br/>
                 <w:br/>
                 超值赠送：
                 <w:br/>
-                价值100美金的沙漠套餐：四驱越野车深入撒哈拉腹地—梅尔祖卡，骑骆驼在沙漠中穿行；
+                观光马车穿梭马拉喀什老城
+                <w:br/>
+                四驱越野车深入撒哈拉腹地—梅尔祖卡，骑骆驼在沙漠中穿行；
                 <w:br/>
                 【推荐理由】
                 <w:br/>
                 浪漫之旅-重返&lt;北非谍影&gt;浪漫爱情故事的发生地。
                 <w:br/>
                 文化之旅-寻找摩洛哥古老伊斯兰文化的根源。
                 <w:br/>
                 发现之旅-感受城市新老文化的共存，混杂着传奇与矛盾的城市风光。
                 <w:br/>
                 激情之旅-体验撒哈拉沙漠风情。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -622,51 +624,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州- 伊斯坦布尔
                 <w:br/>
                 下午：指定时间在广州白云机场集合，乘机飞往伊斯坦布尔转机。
                 <w:br/>
-                参考航班：TK73  广州-伊斯坦布尔  2315 0550+1    飞行时间：约11小时35分钟
+                参考航班：TK73  广州-伊斯坦布尔 2300 0530+1   飞行时间：约11小时30分钟
                 <w:br/>
                 交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -704,51 +706,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伊斯坦布尔 -马拉喀什
                 <w:br/>
                 下午：抵达伊斯坦布尔转机后飞往马拉喀什，导游举牌接机。
                 <w:br/>
                 抵达摩洛哥马拉喀什，入住酒店休息，缓解长途飞行的疲劳，享用酒店晚餐。
                 <w:br/>
-                参考航班：TK619  伊斯坦布尔-马拉喀什 1145 1505   飞行时间：约5小时20分钟
+                参考航班：TK619  伊斯坦布尔-马拉喀什 1225 1540   飞行时间：约5小时15分钟
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -786,55 +788,53 @@
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马拉喀什
                 <w:br/>
                 上午：酒店早餐后，游览著名的法国服装设计师伊夫圣罗兰（YvesSaint Laurent）的私人花园——马约尔花园（入内参观约 30 分钟）。
                 <w:br/>
                 外观库图比亚清真寺，来马拉喀什，必然是要来看看这座建于11世纪的清真寺，这里是马拉喀什老城的中心。非穆斯林没法进入清真寺内，所以这个景点最主要的看点就是清真寺的宣礼塔，宣礼塔是马拉喀什的制高点，甚至在哈桑塔之前，这座宣礼塔还是整个摩洛哥最高的建筑。宣礼塔又称“香塔”，因为它的建筑材料中混合了大量的香料。虽然历经千年，至今“香塔”仍有香气。
                 <w:br/>
-                参观巴希亚宫-辉煌灿烂的权臣宫殿（入内参观约30分钟），巴希亚宫（Bahia Palace）位于马拉喀什老城，占地72公顷，外加6公顷的植物园。巴希亚即“烂灿”的意思，建成后也不负其名，成为19世纪后期摩洛哥最富丽堂皇的宫殿，丝毫不逊于君主的王宫。建筑巧思不仅体现在精致的拼贴瓷砖，简洁的欧风小庭，繁茂的摩尔花园，还舒展在厅室走廊的天花板上，抬头望见的华美花纹与环绕身旁的鸟儿花香相得益彰。
-[...3 lines deleted...]
-                下午：马拉喀什老城区自由活动，马拉喀什最具有魅力的建筑群体是老城区，以柏柏尔人的露天广场和集市为主。1985年联合国教科文组织将马拉喀什的老城作为文化遗产，列入《世界遗产名录》。
+                下午：参观巴希亚宫-辉煌灿烂的权臣宫殿（入内参观约30分钟），巴希亚宫（Bahia Palace）位于马拉喀什老城，占地72公顷，外加6公顷的植物园。巴希亚即“烂灿”的意思，建成后也不负其名，成为19世纪后期摩洛哥最富丽堂皇的宫殿，丝毫不逊于君主的王宫。建筑巧思不仅体现在精致的拼贴瓷砖，简洁的欧风小庭，繁茂的摩尔花园，还舒展在厅室走廊的天花板上，抬头望见的华美花纹与环绕身旁的鸟儿花香相得益彰。
+                <w:br/>
+                      游览世界文化遗产马拉喀什老城区（游览时间约 1小时）自由活动，马拉喀什最具有魅力的建筑群体是老城区，以柏柏尔人的露天广场和集市为主。特别安排既特色又复古的观光马车，带领你在马拉喀什老城穿梭，感受着马拉喀什老城文化。
                 <w:br/>
                 小贴士：马拉喀什不眠广场人杂，请您务必保管好自身财务；另外广场到处是兜售商品的个人和摊主，购物属个人行为，请游客自我识别商品真伪；广场有摩洛哥人彩绘等项目，此活动属收费项目，请游客知悉。喜欢摄影的你一定要记得，对当地居民拍照时应事先征得对方同意。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐Couscous     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
@@ -1319,51 +1319,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卡萨布兰卡-伊斯坦布尔 -广州
                 <w:br/>
                 上午：酒店早餐后，参观世界上现代化程度最高的 哈桑二世清真寺（入内参观约1小时）（伊斯兰世界第三大清真寺,建筑面积 2 公顷，长 200 米，宽 100 米，屋顶可启闭，25 扇自动门全部由钛合金铸成，可抗海水腐蚀，寺内大理石地面常年供暖，是世界上现代化程度最高的清真寺）。（卡萨布兰卡哈桑二世清真寺周五及平时礼拜时间不可参观，重大节日不对外开放。）
                 <w:br/>
                 参观穆罕默德五世广场、 哈桑二世广场(鸽子广场)，漫步卡萨布兰卡迈阿密海滨大道，迎着海风，瞭望蓝色大西洋。
                 <w:br/>
                 下午：午餐后送往机场，乘机飞往伊斯坦布尔，后转机飞回广州，夜宿飞机上。
                 <w:br/>
                 <w:br/>
-                参考航班：TK618   CMNIST  1710  2345      飞行时间：约4.5小时
+                参考航班：TK618  卡萨布兰卡-伊斯坦布尔  1650 2330     飞行时间：约4小时40分钟
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1403,51 +1403,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州
                 <w:br/>
                 下午：抵达广州白云国际机场，结束愉快的旅程。
                 <w:br/>
                 以上行程仅供参考，旅行社有权根据航班调整顺序，遇景点维修等非旅行社控制因素，旅行社保留使用其它相关代替景点的权利！
                 <w:br/>
                 建议客人出行前自行购买好旅游意外险！
                 <w:br/>
-                参考航班：TK72    ISTCAN   0150 1635    飞行时间：约9小时45分钟
+                参考航班：TK72   伊斯坦布尔-广州  0120 1650   飞行时间：约10小时30分钟
                 <w:br/>
                 交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1527,117 +1527,117 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 签证标准：摩洛哥免签。
                 <w:br/>
                 机票标准：广州起止全程经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12 人一桌，餐标八菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 用车标准：空调旅游巴士。（7 人以下用 7 座，9-12 人用 17 座，13人 以上用 39座）
                 <w:br/>
                 导游司机标准：全程优秀英文/法文导游+中文翻译
                 <w:br/>
+                导服：领队服务费，境外当地导游和司机服务费合共：RMB1000元/人. 
+                <w:br/>
                 保险标准：旅行社责任险。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、护照费用；
-[...17 lines deleted...]
-                10、客人往返出境口岸的一切费用；
+                护照费用；
+                <w:br/>
+                全程单房差  RMB3000；
+                <w:br/>
+                行程表以外行程费用；
+                <w:br/>
+                行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                游客人身意外保险；
+                <w:br/>
+                客人往返出境口岸的一切费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1763,51 +1763,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>