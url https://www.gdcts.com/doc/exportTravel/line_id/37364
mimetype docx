--- v0 (2025-12-26)
+++ v1 (2026-04-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节】肯尼亚野趣10天 ▏广州往返 ▏安博塞利 ▏安博塞利国家公园 ▏长颈鹿公园 ▏马赛马拉 ▏马赛村 ▏日落香槟 ▏马拉河 ▏奈瓦沙湖 ▏纳库鲁国家公园保护区 ▏凯伦·布里克森博物馆（广州KQ）行程单</w:t>
+        <w:t xml:space="preserve">肯尼亚野趣10天（2次马赛马拉） ▏广州往返 ▏安博塞利 ▏安博塞利国家公园 ▏长颈鹿公园 ▏马赛马拉 ▏马赛村 ▏日落香槟 ▏马拉河 ▏奈瓦沙湖 ▏纳库鲁国家公园保护区 ▏凯伦·布里克森博物馆（广州KQ）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -394,51 +394,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【航空公司】广州往返-KQ肯尼亚国家航空执飞肯尼亚
                 <w:br/>
-                【酒店标准】保护区网评四-五星级酒店；内罗毕升级国际五星酒店
+                【酒店标准】保护区网评四-五星级酒店；奈瓦沙升级2晚当地五星酒店、内罗毕升级国际五星酒店
                 <w:br/>
                 【餐食升级】保护区全程酒店自助早午晚餐；内罗毕特别安排中式餐+海鲜火锅餐；世界五十佳之一烤肉餐厅Carnivore烧烤晚餐
                 <w:br/>
                 【超值礼包】含价值USD50/人马赛村游览+含价值USD50/人奈瓦沙游船
                 <w:br/>
                 【行程亮点】
                 <w:br/>
                 5大保护区一次游览完毕，不虚此行
                 <w:br/>
                 安博塞利国家公园，非洲最高山乞力马扎罗脚下大象的乐园；
                 <w:br/>
                 马赛马拉国家公园，非洲野生动物观光第一目的地；
                 <w:br/>
                 奈瓦沙湖，东非大裂谷的明珠；
                 <w:br/>
                 纳库鲁湖，观鸟爱好者的天堂；
                 <w:br/>
                 长颈鹿公园，亲自哺喂世界上最稀有长颈鹿罗特希尔长颈鹿；
                 <w:br/>
                 地球伤痕，东非大裂谷；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -749,80 +749,80 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 安博塞利-内罗毕（车程约4小时）
                 <w:br/>
-                上午：酒店早餐后，乘车返回内罗毕（车程约4小时）
-[...3 lines deleted...]
-                下午：餐后乘车前往内罗毕长颈鹿公园游览（约40分钟），上世纪70年代，一种叫Rothschild的长颈鹿濒临灭绝，至1973年，在肯尼亚西部仅存130头。为拯救这一稀有物种，乔克夫妇采取了收养及放归自然的方法。经过努力，目前Rothschild的数量已达近500头。1979年，乔克决定成立自然教育中心，通过游客亲自喂养长颈鹿的方式，使游客理解人与自然和睦相处及保护野生动物的重要性。经多方筹集资金，长颈鹿公园于1983年成立。
+                上午：酒店早餐后，继续前往安博塞利国家公园Game Drive（约2小时），返回酒店享用午餐。
+                <w:br/>
+                下午：餐后乘车返回内罗毕（车程约4小时）
                 <w:br/>
                 后前往超市自由选购当地特产（约1个小时）。
                 <w:br/>
-                晚餐后返回酒店休息。
+                晚餐后返回酒店休息。（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店房间超
+                <w:br/>
+                级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：火锅晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：火锅晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">内罗毕国际五星 Radisson Blu Hotel /Fairmont The Norfolk或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -835,61 +835,75 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 内罗毕-马赛马拉（车程约5小时）
                 <w:br/>
-                上午：驱车前往野生动物保护区-马赛马拉。马赛马拉国家公园是肯尼亚最大、最受欢迎的国家公园。占地 1800平方公里，与坦桑尼亚的塞伦盖蒂国家公园隔河相望，每年的野生动物大迁徙就在这两个公园之间进行。动物大迁徙期间，很难同时看到的非洲五大兽：大象、狮子、豹子、犀牛和水牛经常在这里出没，而难以计数的羚羊、长颈鹿、河马、狒狒和狼则日夜在草原上徘徊。如果幸运，就可以一睹最惊心动魄的马拉河之渡（此天不入园）
-[...5 lines deleted...]
-                      品尝日落香槟（如果天气不允许则无法安排，赠送项目不用不退，此赠送项目为限时赠送，送完即止）
+                上午：驱车前往野生动物保护区-马赛马拉。马赛马拉国家公园是肯尼亚最大、最受欢迎的国家公园。占地 1800平方公里，与坦桑尼亚的塞伦盖蒂国家公园隔河相望，每年的野生动物大迁徙就在这两个公园之间进行。
+                <w:br/>
+                下午：抵达后,享用酒店自助午餐。
+                <w:br/>
+                约定时间集合，前往Safari，您将在草原上驰骋，将有机会欣赏到非洲大草原上的各种野生动物欣赏斑马、羚羊、角马等，保护区内还有世界闻名的非洲五霸-狮子、猎豹、野牛、大象、犀牛(下午16：00-18：00，约 2 小时，由于马拉河位于草原中心，此天safari无法抵达，此天主要追逐非洲五霸，不前往马拉河)。
+                <w:br/>
+                品尝日落香槟（如果天气不允许则无法安排，赠送项目不用不退，此赠送项目为限时赠送，送完即止）
                 <w:br/>
                 于酒店内享用晚餐，晚餐后可前往参加篝火晚会（如果天气不允许则无法安排，赠送项目不用不退，此赠送
                 <w:br/>
-                项目为限时赠送，送完即止）（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店房间超级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
+                项目为限时赠送，送完即止）（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店
+                <w:br/>
+                房间超级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                一、在动物眼中，人与车属于一体，庞然大物不好对付，当然也不在其食谱中。而一旦人离开了车，就变成了渺小的个体，这个时候凶猛的野生动物不会再把人类与车视作一个整体，相反人变得容易对付，且很可能对人类产生兴趣并发起攻击。
+                <w:br/>
+                二、在游猎过程中禁止爬上车顶，因为豹子与狮子可以轻松跳上车顶。其他团可能会有人做出这样危险的举动，但为了大家的安全，坚决不允许队员效仿。
+                <w:br/>
+                三、肯尼亚的车均配备无线电台，可以随时随刻与保护区内各车队保持联系
+                <w:br/>
+                四、当地人都比较友好，肯尼亚一些公路由“天朝”援建，因此对中国人格外友好。当地人也很有礼貌，如果想拍摄对方或与当地人合影，则最好先征询对方意见。礼貌永远会促进一个良好的开始，冒失无国界，很可能遭遇当地人的反感，我们中华民族五千年的传统美德总不能输给他们是吧？
+                <w:br/>
+                五、外出游猎贵重物品最好随身携带。虽然全程下榻酒店/度假村/营地确保安全，都不用担心此类问题，但是安全意识还是要时刻保持。大件物品，如电脑等可以安然留在酒店内，钱财最好随身携带，如若不慎丢失，会带来后续诸多麻烦。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -925,64 +939,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马赛马拉（马拉河）
                 <w:br/>
                 全天：酒店早餐后，乘车奔赴马拉河，全天于公园内追寻动物(早上8点出发，下午16点抵达酒店)
                 <w:br/>
-                晚餐后休息。
-[...12 lines deleted...]
-                五、外出游猎贵重物品最好随身携带。虽然全程下榻酒店/度假村/营地确保安全，都不用担心此类问题，但是安全意识还是要时刻保持。大件物品，如电脑等可以安然留在酒店内，钱财最好随身携带，如若不慎丢失，会带来后续诸多麻烦。
+                全天：酒店早餐后，乘车奔赴马拉河，全天于公园内追寻动物(早上8点出发，下午16点抵达酒店)，动物大迁徙期间，很难同时看到的非洲五大兽：大象、狮子、豹子、犀牛和水牛经常在这里出没，而难以计数的羚羊、长颈鹿、河马、狒狒和狼则日夜在草原上徘徊。如果幸运，就可以一睹最惊心动魄的马拉河之渡（角马等食草动物横渡马拉河的壮观场面，是东非草原最震撼的自然奇观之一。由于动物迁徙的习性使然，渡河时间难以精确预测，敬请谅解。）
+                <w:br/>
+                前往马赛村参观，带有传奇和神秘色彩的马赛人几百年来一直在这片猛兽出没的大草原上狩猎畜牧的马赛人，基本保持了自己几近原始的生活习惯。他们以牛羊肉及其奶、血制品为主要食物，住在用泥巴糊墙狭小低矮的草棚里。手持长矛手杖在草原上放牧的马赛人，也与这里的狮子大象茫茫草原一起，成了马赛马拉的一大景观。欣赏当地人的歌舞表演。
+                <w:br/>
+                晚餐后休息。（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店房间超级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1016,55 +1021,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马赛马拉-奈瓦沙（车程约5小时)
                 <w:br/>
-                上午：酒店早餐后，驱车前往奈瓦沙。
+                上午：酒店早餐后，驱车前往奈瓦沙酒店。
                 <w:br/>
                 下午：抵达后享用酒店午餐，餐后乘船游览奈瓦沙湖（约1小时）。泛舟“自然教科书”的奈瓦沙湖，邂逅各类珍稀鸟类，与河马来一次亲密接触，野鸭、鹈鹕、水羚羊、河马、飞鸟，在美丽的奈瓦莎湖和谐相处，蓝天白云下，有飞鸟作伴，泛舟于湖上。
                 <w:br/>
-                返回酒店休息，享用酒店晚餐。
+                返回酒店休息，享用酒店晚餐。（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店房间超级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1102,51 +1107,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 奈瓦沙-纳库鲁-奈瓦沙
                 <w:br/>
                 上午：酒店早餐后，乘车前往纳库鲁国家公园保护区，又称红鹤湖，是鸟类爱好者的天堂。它环绕着纳库鲁湖，最初，纳库鲁湖国家公园是作为鸟类保护区建立的。该公园有超过400种的鸟类，其中包括5种全球濒危物种，而且是非洲—欧亚候鸟迁徙的重要一站，还有56种哺乳动物，该公园也是第一个国家犀牛保护区。
                 <w:br/>
                 公园游览约2小时，你可欣赏湖中秀美、壮丽的自然风光、数以百计的火烈鸟奇观以及其他各种珍禽异鸟。（鸟类出现取决于天气、季节等自然条件，旅行社无法保证一定能观看到）
                 <w:br/>
-                下午：返回酒店午餐.酒店自由活动。
+                下午：返回酒店午餐.酒店自由活动。（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店房间超级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1182,51 +1187,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 奈瓦沙-内罗毕（车程约3小时）
                 <w:br/>
                 上午：酒店早餐后，驱车返回内罗毕（车程约3小时）。经过素有“地球伤痕”之称的东非大裂谷地带。东非大裂谷是世界大陆上最大的断裂带，从卫星照片上看去犹如一道巨大的伤疤，这条长度相当于地球周长1/6的大裂谷，气势宏伟，景色壮观。在此停留并拍照留念（约20分钟）.
                 <w:br/>
-                下午：晚餐前往享用世界五十佳之一烤肉餐厅Carnivore烧烤晚餐，餐后返回酒店休息。
+                下午：餐后乘车前往内罗毕长颈鹿公园游览（约40分钟），上世纪70年代，一种叫Rothschild的长颈鹿濒临灭绝，至1973年，在肯尼亚西部仅存130头。为拯救这一稀有物种，乔克夫妇采取了收养及放归自然的方法。经过努力，目前Rothschild的数量已达近500头。1979年，乔克决定成立自然教育中心，通过游客亲自喂养长颈鹿的方式，使游客理解人与自然和睦相处及保护野生动物的重要性。经多方筹集资金，长颈鹿公园于1983年成立。
+                <w:br/>
+                晚餐前往享用世界五十佳之一烤肉餐厅Carnivore烧烤晚餐，餐后返回酒店休息。（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店房间超级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：Carnivore烧烤晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1470,118 +1477,840 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 签证标准：肯尼亚ETA电子签证（护照首页电子版+2寸白底照片电子版）。
                 <w:br/>
                 机票标准：广州起止全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12 人一桌，餐标八菜一汤)或特色餐或酒店用餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 用车标准：9 座敞篷越野车,每人一座。内罗毕市区接送机为中巴。
                 <w:br/>
                 导游司机标准：境外专业司机和中文导游或司机兼导游。
                 <w:br/>
                 保险标准：旅行社责任险。
                 <w:br/>
-                境外司机导游服务费（11人起安排领队）
+                境外司机导游服务费（9人起安排领队）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 护照费用；
                 <w:br/>
-                境外司机、导游服务费：RMB 1000/人,（请报名时和团费一起结算）；
-[...1 lines deleted...]
-                全程单房差 RMB4000（酒店单房差仅指普通单人间（如要求大床单间或单独一个人住标双，单房差另议）；
+                全程单房差 RMB5500（酒店单房差仅指普通单人间（如要求大床单间或单独一个人住标双，单房差另议）；
                 <w:br/>
                 行程表以外行程费用；
                 <w:br/>
                 行李物品的搬运费、保管费及超重费；
                 <w:br/>
                 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 游客人身意外保险；
                 <w:br/>
                 客人往返出境口岸的一切费用；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球探险+野外香槟早餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                乘坐热气球在宁谧平静的晨曦中，享受一次别开生面的探险之旅，空中鸟瞰大草原，约 2 小时
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马拉河徒步</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                肯尼亚和坦桑尼亚交界处的马拉河徒步，感受马赛马拉的野生动物的魅力.全程有持枪森林警察和本地向导做护卫，约45-60分钟。
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 35.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卡伦故居</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                凯伦·布里克森博物馆（Karen Blixen Museum）隶属于肯尼亚国家博物馆，其前身是凯伦故居，是丹麦著名女作家凯伦·布里克森（KarenBlixen）曾居住的地方。它始建于 1912 年，1917 年凯伦夫妇将其买下，1925 年凯伦与丈夫离异后继续在此居住至 1931 年，之后数易其主。1963 年丹麦政府赠与肯尼亚政府以纪念肯尼亚独立，1985 年正式建为凯伦·布里克森博物馆。凯伦的代表作《走出非洲》描写了白人殖民者在肯尼亚的生活。其同名电影也在肯尼亚拍摄，并获得多项奥斯卡奖，其外景取景地就是凯伦故居。约 1 小时
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">内罗毕国家公园游览</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                含门票+导游+车费，游览约2小时
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">国家博物馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                内含当地英文讲解员
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">埃尔门泰塔国家公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                含门票+导游+车费+公园内1小时游览
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">游览新月岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                游览新月岛45-60分钟【当地称为新月岛，并非岛屿,徒步游览约45分钟-60分钟】
+                <w:br/>
+                徒步游览新月岛门票+导游+车费+45分钟-60分钟徒步游览
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">博格利亚国家公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含:门票+导游+车费+2小时游览 【含打包简盒每人一份】
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 160.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1691,51 +2420,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1879,50 +2608,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>