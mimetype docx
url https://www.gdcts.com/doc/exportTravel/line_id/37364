--- v1 (2026-04-21)
+++ v2 (2026-07-16)
@@ -2420,51 +2420,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>