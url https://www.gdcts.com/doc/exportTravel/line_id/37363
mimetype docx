--- v0 (2025-12-26)
+++ v1 (2026-09-09)
@@ -1022,50 +1022,52 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票、机票税金，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，标准双人间；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
                 5.餐食：3个酒店内早餐，3个正餐；
                 <w:br/>
                 保险：我司已协助客人代买普通旅游意外险保额30万，所含保险解释权归本公司所有；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
+                <w:br/>
+                6.导游人员服务费+机票税杂费合计RMB600/人；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1073,55 +1075,53 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费等；
                 <w:br/>
                 2.酒店旅游税10马币/间/晚，酒店前台现付；
                 <w:br/>
-                3.导游人员服务费+机票税杂费合计RMB600/人；
-[...3 lines deleted...]
-                5.行程外自费节目及私人产生的个人消费。
+                3.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
+                <w:br/>
+                4.行程外自费节目及私人产生的个人消费。
                 <w:br/>
                 上岛费：马达京上岛费15马币/人，邦邦岛20马币/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1174,50 +1174,53 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 护照及签证：
                 <w:br/>
                 请客人注意检查个人护照，如因客人护照有DT等不良出入境记录，影响个人出行，客人自行承担由此产生的所有损失。详情出入境事项，请咨询澳门出入境事务24小时热线(853) 2872 5488。
                 <w:br/>
                 1、中国护照请提供护照首页扫描件（按回程日期计起有效期6个月），免签入境日期：2023年12月1日至2026年12月31日。
                 <w:br/>
                 2、持港澳台护照出境的客人，请自备有效港澳居民往来内地通行证、台胞证等；外籍人士需自备前往目的地国家的有效签证，并必须具备再次入境中国的有效签证。
                 <w:br/>
                 3、港澳身份证书不在免签范围，身份证书首页+身份证正反面+回乡证正反面+白底电子照片签证，需客人自行办理。
                 <w:br/>
                 4、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，我社将不承担任何责任，所有产生的损失由游客本人自行承担，敬请谅解！
                 <w:br/>
                 特殊情况费用说明：
                 <w:br/>
                 1、按照国际惯例标准，凡出发日满12岁的儿童必须占床，费用与大人同价。
                 <w:br/>
                 2、儿童不占床价标准：回团当日不足12岁的儿童可以安排不占床，此收费提供机位、车位、餐位行程费用包含景点的门票，不提供住宿床位。一间双标房最多只能接纳一位不占床的小童。儿童若占床位，则按照成人标准收费。2岁以下婴幼儿需咨询当时婴幼儿票（不提供机位、车位、餐位、床位及景点费用）；若一个大人带一个12岁以下儿童参团，则须住一标间，按2成人收费，以免给其他游客休息造成不便。
                 <w:br/>
                 3、凡满70周岁老人的需要出具出发前一周内，县级以上医院开具的健康证明，证明乘客身体状况良好，适合乘坐飞机。凡满65周岁以上的客人需要签署免责书，承诺飞行期间因乘客本人身体状况出现意外，由此产生的一切责任和后果均由客人承担，与航司无关。此团不接收满80岁老人报名。
                 <w:br/>
                 4、海岛线路存在一定危险，故本行程不接受患病旅客、孕妇报名参团，如隐瞒真实情况报名而发生意外伤害、旅行社概不负责！
                 <w:br/>
                 5、旅游者同意并授权旅行社作为旅游
+                <w:br/>
+                <w:br/>
+                本产品供应商为深圳市尚品游国际族行社有限公司，许可证号:L-GD-C00254。此团2人成行，为保证游客如期出发，我社将与其他族行社共同委托深圳市尚品游国际旅行社有限公司组织出发(鲜团出发)，如鑫人不接受拼团出发，诗报名时以书面形式注明。此团由深圳市尚品游国际旅行社有限公司委托旅游日的地具有相应资质的地接社承接在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程(游览顺劇)及入住酒店的具体名称等信息，一井在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1309,51 +1312,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">护照首页+联系电话</w:t>
+              <w:t xml:space="preserve">6个月以上有效期护照首页+3页以上空白页+联系电话</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1438,51 +1441,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>