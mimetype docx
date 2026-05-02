--- v0 (2026-02-26)
+++ v1 (2026-05-02)
@@ -1163,51 +1163,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、往返机票，现时机场税及燃油附加费(团队机票不退、改、签)；
                 <w:br/>
                 2、酒店：北京精品酒店+四晚当地精品酒店住宿（含小镇特色酒店或小木屋住宿）(以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从)。
                 <w:br/>
-                3、行程表所列的团队餐费（不含酒水）；（境外酒店含早、正餐：4 个中式（八菜一汤）+4俄式餐(中餐 10 美金/人/ 餐、特色俄餐 10 美金/人/餐)
+                3、行程表所列的团队餐费（不含酒水）；（境外酒店含早、正餐：3 个中式（八菜一汤）+3俄式餐(中餐 10 美金/人/ 餐、特色俄餐 10 美金/人/餐)
                 <w:br/>
                 4、行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-40 座空调旅游车，保证每人 1 正座；）
                 <w:br/>
                 5、专业中文领队及地接导游服务；
                 <w:br/>
                 6、旅行社责任险
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2260,51 +2260,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>