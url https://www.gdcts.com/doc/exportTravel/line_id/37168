--- v0 (2025-12-26)
+++ v1 (2026-07-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南美五国+复活节岛】 巴西· 阿根廷· 乌拉圭· 智利· 秘鲁26天丨国航北京可配联运丨游双国伊瓜苏大瀑布丨|阿根廷游船大冰川|天空之城马丘比丘丨行程单</w:t>
+        <w:t xml:space="preserve">【南美五国+复活节岛】 巴西· 阿根廷· 乌拉圭· 智利· 秘鲁26天（国航配联运）丨游双国伊瓜苏大瀑布丨|阿根廷游船大冰川|天空之城马丘比丘丨行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,65 +388,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                独家安排市中心酒店
-[...1 lines deleted...]
-                独家入住低海拔热水镇，访圣谷
+                5大增值景点
+                <w:br/>
+                •复古观光列车开往“天空之城”马丘比丘
+                <w:br/>
+                •太平洋海岸的旅游胜地帕拉卡斯国家保护区
+                <w:br/>
+                •走进古印加帝国圣谷秘境，观盐池、赏梯田
+                <w:br/>
+                •走进安第斯山脉深处，安排古印加部落家访
+                <w:br/>
+                •住帕拉卡斯区海边酒店
                 <w:br/>
                 尊享升级
                 <w:br/>
-                9-10大南美特色风味美食
-[...7 lines deleted...]
-                入住亚马逊雨林酒店
+                •9-10大南美特色风味美食
+                <w:br/>
+                •巴西、阿根廷两国不同角度赏瀑布
+                <w:br/>
+                •入圣谷17世纪印加庄园5星酒店
+                <w:br/>
+                •升级利马国际品牌五星酒店
+                <w:br/>
+                •入住亚马逊雨林酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -575,167 +583,167 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 联运地✈北京
                 <w:br/>
                 客人自行乘坐国内联运航班前往北京，自行入住北京机场附近的酒店。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1. 联运航班以航司配送为准，请务必乘坐，不可放弃，否则后续所有航班都会被航空公司取消，后果自负。
                 <w:br/>
                 2. 联运方式、出发日期、时间、航班由航司配送、以航司最终确定为准！
                 <w:br/>
                 3. 联运酒店以航司随机实际安排的为准，仅限联运客人包含，不评星，不住费用不退！
                 <w:br/>
-                交通：参考航班：待告
+                交通：联运航班
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">北京指定酒店（实际以出团书为准）</w:t>
+              <w:t xml:space="preserve">仅限联运客人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北京 ✈圣保罗(飞行时间约25小时05分，经停马德里约2小时)
+                北京 ✈圣保罗
                 <w:br/>
                 于指定时间准时在北京国际机场集合，在我司专业领队带领下，乘坐国际航班前往巴西圣保罗，夜宿航班上。
                 <w:br/>
                 【圣保罗】位于巴西东南部圣保罗州，是圣保罗州的首府、巴西最大的城市，也是南美洲最大最繁华的城市、世界著名的国际大都市。
                 <w:br/>
                 交通：参考航班：CA897  PEKGRU  1500/0505+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">航班上</w:t>
+              <w:t xml:space="preserve">夜宿航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -773,51 +781,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transamerica Executive Paulista Hotel/ Luz Plaza São Paulo/ Matsubara Hotel São Paulo或同级</w:t>
+              <w:t xml:space="preserve">圣保罗地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -853,129 +861,129 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal rio Palace/ Windsor Guanabara Hotel/ Windsor Plaza Copacabana或同级</w:t>
+              <w:t xml:space="preserve">里约热内卢地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 里约热内卢✈伊瓜苏（巴西）
                 <w:br/>
-                早上乘坐飞机乘车前往伊瓜苏。抵达后参观【伊瓜苏鸟园】，可以观赏到巴西国鸟金刚鹦鹉和巨嘴鸟TUCANO，火烈鸟等热带地区的品种丰富的鸟类。
+                早上乘坐飞机乘车前往伊瓜苏。抵达后参观【伊瓜苏鸟园】，可以观赏到巴西国鸟金刚鹦鹉和巨嘴鸟TUCANO，火烈鸟等热带地区的品种丰富的鸟类
                 <w:br/>
                 交通：参考航班：待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foz Presidente Comfort Hotel/ HOTEL CARIMA /  Hotel Continental inn或同级</w:t>
+              <w:t xml:space="preserve">伊瓜苏地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1013,51 +1021,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foz Presidente Comfort Hotel/ HOTEL CARIMA /  Hotel Continental inn或同级</w:t>
+              <w:t xml:space="preserve">伊瓜苏地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1093,211 +1101,211 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerian Congreso Hotel/ Gran Hotel Buenos Aires/ Cyan Américas Towers Hotel 或同级</w:t>
+              <w:t xml:space="preserve">布宜诺斯艾利斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布宜-科洛尼亚（乌拉圭）-布宜
                 <w:br/>
-                早上前往码头乘船（约1小时），前往与阿根廷隔河相望的【科洛尼亚】，这座葡萄牙风情的海边古镇带着其独有的韵味和文化气息，整个老城区已被联合国教科文组织定为“人类文化遗产“。沿【乌拉圭国家1号公路行驶】，沿途欣赏优美的乌拉圭风光。您可以静静欣赏专属这座浪漫古镇的浪漫气息。漫步【科洛尼亚老城区】（共约3小时），入内参观【圣贝尼托教堂】、游览【1811广场】、【叹息街】、【坎坡门】等。傍晚乘船返回布宜，送回酒店休息，结束当天行程。
-[...1 lines deleted...]
-                交通：船
+                早上前往码头乘船（约1小时），前往与阿根廷隔河相望的【科洛尼亚】，这座葡萄牙风情的海边古镇带着其独有的韵味和文化气息，整个老城区已被联合国教科文组织定为“人类文化遗产“。沿【乌拉圭国家1号公路行驶】，沿途欣赏优美的乌拉圭风光。您可以静静欣赏专属这座浪漫古镇的浪漫气息。漫步【科洛尼亚老城区】（共约3小时），入内参观【圣贝尼托教堂】、游览【1811广场】、【叹息街】、【坎坡门】等。傍晚乘船返回布宜，送回酒店休息，结束当天行程。（时间允许的情况下，客人可自费欣赏一场阿根廷的国粹—探戈舞）
+                <w:br/>
+                交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerian Congreso Hotel/ Gran Hotel Buenos Aires/ Cyan Américas Towers Hotel 或同级</w:t>
+              <w:t xml:space="preserve">布宜诺斯艾利斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布宜诺斯艾利斯✈卡拉法特
                 <w:br/>
                 早上飞往卡拉法特。游览【大冰川国家公园】，由47个大小冰川组成，其中最著名的是PERITO MORENO 大冰川，面积达257平方公里，是世界三大冰川之一，也是少数还在继续生长的冰川之一，景色极为壮观。站在专门修建的观赏平台上，游客可以看到冰川是怎样从雪山顶上“倾泻”而下的。冰川正面笔直如削，顶部有无数裂隙，经过阳光的透射、折射，呈现出缤纷的颜色。从冰川上不时传来低沉的隆隆声，这是冰川崩裂的声音。乘坐冰川游船，近距离观赏大冰川。
                 <w:br/>
                 特别安排: 卡拉法特古法烤全羊
                 <w:br/>
                 注意：冰川游船为赠送项目，冰川游船时刻表会根据天气状况而增减航次，如遇上不可抗力情况（如航班延误，游船减航次等情况）或客人自身原因没法坐船，费用不退）
                 <w:br/>
-                交通：飞机
+                交通：参考航班待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOTEL EDENIA PUNTA SOBERANA/ Lagos Del Calafate (ex UNIQUE LUXURY PATAGONIA HOTEL)/ Rochester Calafate或同级</w:t>
+              <w:t xml:space="preserve">卡拉法特地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1333,51 +1341,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOTEL TIERRA DEL FUEGO/ HOTEL CANAL BEAGLE或同级</w:t>
+              <w:t xml:space="preserve">乌斯怀亚地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1411,51 +1419,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerian Congreso Hotel/ Gran Hotel Buenos Aires/ Cyan Américas Towers Hotel 或同级</w:t>
+              <w:t xml:space="preserve">布宜诺斯艾利斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1489,51 +1497,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIEGO DE ALMAGRO PROVINDENCIA/ HOTEL PLAZA EL BOSQUE NUEVA LAS CONDES/ Best Western Premier Marina Las Condes或同级</w:t>
+              <w:t xml:space="preserve">圣地亚哥地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1569,135 +1577,135 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">orana Isla de Pascua Hotel/ Tupa Hotel/ OTAI 或同级</w:t>
+              <w:t xml:space="preserve">复活节岛地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 复活节岛  ✈圣地亚哥
                 <w:br/>
                 酒店早餐后，前往参观 RanoKau（30 分钟）火山口，此火山拥有岛上最大的火山口湖，直径约 1.6公里，深达 11 公尺，芦苇覆盖了半个湖面，从间隙中可以看到清澈的湖水，闪耀着神祕光辉，好像要引诱人们走进去一样。即将结束复活节岛之旅之前，我们再次了解当地鸟人村文化“Orongo”（1小时），这是全岛最重要的村落之一，历史上它是岛上重要比赛的举办地，海拔约 310 米，拥有面向全岛和太平洋的壮丽视野，目前村子里有一条 1 公里长的小径，我们可以近距离的欣赏复原后的房屋和岩画艺术。到此，复活节岛神秘之旅结束。
                 <w:br/>
                 中午后，前往机场，乘机返回圣地亚哥。
                 <w:br/>
                 备注：Orongo 一旦遇上关闭，则换为Vaihu 文化村
                 <w:br/>
                 特别安排： 复活节岛面海景观餐厅
                 <w:br/>
-                交通：飞机
+                交通：参考航班待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIEGO DE ALMAGRO PROVINDENCIA/ HOTEL PLAZA EL BOSQUE NUEVA LAS CONDES/ Best Western Premier Marina Las Condes或同级</w:t>
+              <w:t xml:space="preserve">圣地亚哥地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1731,51 +1739,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innside by Meliá Lima Miraflores/ SAN AGUSTIN/ Hotel libertador lima或同级</w:t>
+              <w:t xml:space="preserve">利马地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1815,51 +1823,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Agustin Monasterio de la Recoleta/ HOTEL SONESTA POSADAS DEL INCA SACRED VALLEY YUCAY/ Hotel Hacienda del Valle – Urubamba或同级</w:t>
+              <w:t xml:space="preserve">乌鲁班巴地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1896,51 +1904,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hatun Inti Boutique Machupicchu / INTI PUNKU MACHUPICCHU/ Casa Andina Classic Machu Picchu或同级</w:t>
+              <w:t xml:space="preserve">热水镇地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1978,131 +1986,131 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOTEL XIMA EXCLUSIVE CUSCO/ SAN AGUSTIN CUSCO /XIMA或同级</w:t>
+              <w:t xml:space="preserve">库斯科地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 库斯科✈利马-皮斯科
                 <w:br/>
-                早上乘坐飞机前往利马，抵达后乘车前往皮斯科。
+                早上乘坐飞机前往利马，抵达后前往皮斯科。
                 <w:br/>
                 特别安排：PARACAS区海边酒店
                 <w:br/>
                 交通：参考航班：待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Agustin Paracas/Casa Andina Select Paracas或同级</w:t>
+              <w:t xml:space="preserve">皮斯科地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2142,51 +2150,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innside by Meliá Lima Miraflores/ SAN AGUSTIN/ Hotel libertador lima或同级</w:t>
+              <w:t xml:space="preserve">利马地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2222,131 +2230,131 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceiba Tops 或同级</w:t>
+              <w:t xml:space="preserve">伊基托斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伊基托斯✈利马
                 <w:br/>
                 早上乘船去观赏海豚，参观印第安人的村落，导游介绍印第安人的文化是如何从欧洲传播来后又是如何传承下去的。还有机会看到一些当地的手工艺品的制造和长老们用特有工具来打猎，视情况而定可安排食人鱼钓鱼之旅。下午乘坐飞机返回利马。
                 <w:br/>
-                利马升级1晚国际连锁品牌超豪华酒店
+                利马升级1晚国际连锁品牌5星酒店
                 <w:br/>
                 交通：参考航班：待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innside by Meliá Lima Miraflores/ SAN AGUSTIN/ Hotel libertador lima或同级</w:t>
+              <w:t xml:space="preserve">利马地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2380,172 +2388,170 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transamerica Executive Paulista Hotel/ Luz Plaza São Paulo/ Matsubara Hotel São Paulo或同级</w:t>
+              <w:t xml:space="preserve">圣保罗地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                圣保罗✈北京 (飞行时间约23小时15分，经停马德里约2小时)
+                圣保罗✈北京
                 <w:br/>
                 早上前往机场，乘坐国际航班返回中国。
                 <w:br/>
                 交通：参考航班：CA898  GRUPEK  0925/2000+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机上</w:t>
+              <w:t xml:space="preserve">夜宿航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 北京
                 <w:br/>
                 晚上抵达北京后，结束此次旅程。
                 <w:br/>
-                交通：无
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2580,51 +2586,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 北京✈联运地
                 <w:br/>
                 自行乘坐联运航班飞返联运地。
                 <w:br/>
                 联运航班由航司配送、以航司最终确定为准！
                 <w:br/>
-                交通：参考航班：待告
+                交通：联运航班
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2688,171 +2694,147 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 全程机票经济舱票价、机场税（费）及燃油附加费；
-[...5 lines deleted...]
-                12 人一桌，八菜一汤）或当地餐或特色餐；
+                1. 全程机票经济舱票价、机场税（费）及燃油附加费； 
+                <w:br/>
+                2. 行程所列当地4星酒店及山地特色酒店，住宿（2人1间，具有独立卫生间，空调）； 
+                <w:br/>
+                3. 行程所列餐费（转候机及自由活动期间除外），全程每日酒店西式早餐，午、晚餐为中式餐食（用餐标准为10-12人一桌，八菜一汤）或当地餐或特色餐； 
                 <w:br/>
                 4. 行程所列游览期间空调旅行车；
                 <w:br/>
-                5. 行程所列景点第一门票（注：全程景点首道门票（耶稣山、巴西伊瓜苏瀑布、伊瓜苏鸟园、阿根廷伊瓜苏瀑布、
-[...19 lines deleted...]
-                10. 赠送去程北京机场附近住宿 1 晚，不评星，不住不退房费！（仅限联运客人包含，以航空公司随机分配为准）
+                5. 行程所列景点第一门票（注：全程景点首道门票（耶稣山、巴西伊瓜苏瀑布、伊瓜苏鸟园、阿根廷伊瓜苏瀑布、大冰川国家公园、火地岛国家公园、科洛尼亚船票、复活节岛、MARAS盐田、MOROY梯田、马丘比丘观光火车票及景区门票、鸟岛游船，地画飞机，伊基托斯游船）；
+                <w:br/>
+                6. 10大特色餐：传统特色巴西烤肉，里约特色巴西菜，伊瓜苏瀑布景区西式自助特色午餐，卡拉法特古法烤全羊，复活节岛海边烧烤，复活节岛面海景观餐厅，印加庄园酒店三道式烛光晚餐，秘制羊驼肉风味餐，皮斯科传统地道秘鲁菜，伊基托斯雨林酒店风味餐；
+                <w:br/>
+                7. 赠送阿根廷大冰川1小时游船，地画小飞机（由于是赠送项目，如因航班等不可抗力因素导致无法乘坐游船，费用不退）； 
+                <w:br/>
+                8. 乌鲁班巴升级入住17世纪印加庄园五星酒店，利马升级1晚国际连锁品牌5星酒店；
+                <w:br/>
+                9. 价值30万中国人寿旅游意外保险； 
+                <w:br/>
+                10. 赠送去程北京机场附近住宿1晚，不评星，不住不退房费！（仅限联运客人包含，以航空公司随机分配为准）
+                <w:br/>
+                11.全程司导服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 护照费、申请签证中准备相关材料所需的制作、手续费，如未成年人所需的公证书、认证费；
+                1. 护照费、申请签证中准备相关材料所需的制作、手续费，如未成年人所需的公证书、认证费； 
                 <w:br/>
                 2. 乌拉圭签证（持有效美国签证可免签乌拉圭（美国签证有效期一年以上）），阿根廷签证费（持有效美国 B1/B2签证可免签阿根廷）、美国签证费、南美签证所需公证费；
                 <w:br/>
-                3. 巴西签证费用。受巴西领馆委托，现通知申请人可自己递送巴西签证，也可委托有资格的旅行社代送巴西签证，如您委托我司代送巴西签证，请另行购买我们的服务，巴西签证费：920 元；VFS 服务费：27.8 元，邮寄费 75元，我司服务费：0 元，巴西签证费用合计为：1022.8 元。
+                3. 巴西签证费用。受巴西领馆委托，现通知申请人可自己递送巴西签证，也可委托有资格的旅行社代送巴西签证，如您委托我司代送巴西签证，请另行购买我们的服务。
                 <w:br/>
                 说明：持有效美国签证可免签阿根廷，秘鲁与智利（美国签证有效期半年以上）、乌拉圭（美国签证有效期一年以上）；
                 <w:br/>
-                4. 国内段往返机票及地面交通；
+                4. 国内段往返机票及地面交通； 
                 <w:br/>
                 5. 获得签证后延期出发的游客，须按对应线路的退改政策收取少量更改费用，获得签证后取消参团的客人，须按对应线路的退改政策收取定金费用；
                 <w:br/>
-                6. 全程司导服务费 USD311/人，小费请现付我司领队；
-[...17 lines deleted...]
-                13. 因个人原因滞留产生的一切费用；
+                7. 额外游览用车超时费（导游和司机每天正常工作时间不超过10小时，如超时需加收超时费）； 
+                <w:br/>
+                8. 行程中所列游览活动之外项目所需的费用； 
+                <w:br/>
+                9. 单间差 (分房以同性别客人住一房为原则，如需住单人间，报名时应提出申请，并补交单间差；如报名时为夫妻、母子/父女（子、女需占床）、兄弟姐妹需住一间房请提前告知，在不影响整团出现单人间的情况下予以安排同住，否则以我社安排分房为准； 
+                <w:br/>
+                10. 在机场内转机、候机及在飞机上时间及自由活动期间用餐由客人自理(在美国及南美内陆的航班不提供免费的飞机餐)； 
+                <w:br/>
+                11. 出入境行李的海关税、全程行李搬运费、保管费以及行李托运费； 
+                <w:br/>
+                12. 客人个人消费及其他私人性开支。例如交通工具上非免费餐饮费、洗衣、理发、电话、饮料、烟酒、付费电视、行李搬运、邮寄、购物、行程列明以外的用餐或宴请等；自由活动期间交通费； 
+                <w:br/>
+                13. 因个人原因滞留产生的一切费用； 
                 <w:br/>
                 14. 因气候或飞机、车辆、船只等交通工具发生故障导致时间延误或行程变更引起的经济损失和责任以及行李在航班托运期间的造成损坏的经济损失和责任。
                 <w:br/>
                 15. 特别提醒：因不可抗力因素而额外产生费用的，均需要客人自行承担。
-                <w:br/>
-[...6 lines deleted...]
-                4、意见表用于评估领队、导游及当地接待的服务质量，为保证客人的有效权益，请务必如实填写！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -3720,51 +3702,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>