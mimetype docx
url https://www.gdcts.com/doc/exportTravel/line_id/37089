--- v0 (2025-11-15)
+++ v1 (2026-04-18)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA1762932342v</w:t>
+              <w:t xml:space="preserve">ZQNY1762932343v</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1545,50 +1545,52 @@
                 水晶村庄酒店LK Crystal Ville(standard) 或 芭提雅水晶宫饭店  Crystal Palace Pattaya(standard)
                 <w:br/>
                 或Arthitaya Green Nature Hotel &amp; Lakkhana Poolside Resort或Deco Luxury Pattaya或其他同档次酒店（以实际安排入住为准）
                 <w:br/>
                 新加坡网评4钻参考酒店：
                 <w:br/>
                 D'Resort 或 Park Avenue Changi或 Park Avenue Rochester或YWCA Fort Canning或 Relc International Hotel或 Hotel Royal Singapore或其他同档次酒店（以实际安排入住为准）
                 <w:br/>
                 马六甲网评4钻参考酒店：
                 <w:br/>
                 宜必思酒店 MELAKA IBIS HOTEL或马六甲天鹅花园度假酒店 SWAN GARDEN RESORT HOTEL或瑞士花园酒店 SWISS GARDEN HOTEL MELAKA或其他同档次酒店（以实际安排入住为准）
                 <w:br/>
                 吉隆坡网评4参考酒店：
                 <w:br/>
                 Komune Living &amp; Wellness 或宜必思 PJCC 或 吉隆坡辉煌大酒店 或其他同档次酒店（以实际安排入住为准）
                 <w:br/>
                 ★行程参考酒店会优先安排，如遇节假日酒店房满，将调换同级酒店★
                 <w:br/>
                 境外酒店没有评星或钻级制度，所有星级或钻级都是根据携程、AGODA、booking专业订房网站评定，携程会存在临时调整钻级的可能，酒店均为指定酒店，故不接受处理钻级临时调整而投诉，敬请谅解!
                 <w:br/>
                 ●行程表内所列的景点；其他园中园门票自理；
                 <w:br/>
                 ●用 车：行程内用车，根据人数安排车型（保证1人1正座）。
                 <w:br/>
                 ●用 餐：酒店早餐*9餐（儿童不占床不含早）+13正餐 ，正餐取消不用视为自动放弃，费用不退。如因用餐遇航班时间，餐费自理；
+                <w:br/>
+                ●导游：全程领队及当地中文导游服务费￥600元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2057,68 +2059,68 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">新加坡药油店</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">新加坡当地人使用的鳄鱼油 狮子油 白树油 深海鱼油 卵磷脂益生菌等。</w:t>
+              <w:t xml:space="preserve">新加坡珠宝店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">天然红蓝黄宝石，天然祖母绿，钻石等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -3114,50 +3116,99 @@
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、持中国因私护照：客人报名前请确保自身护照有效期在六个月以上（指护照有效期＞回程时间+6 个月）和两页签证空白页（不含备注页），客户报名前必须自己确认护照有效期，否则因护照过期导致无法出游，责任自负； 小孩未满 16 岁（含 16 岁）直系亲属不同行需要提供未成年人出行委托函。 
                 <w:br/>
                 2、持港澳台（含 CI、DI 身份证明书）和外籍护照报名的客人：必须自备前往目的地国家的有效签证，并且必须具备再次进入中国境内的有效签证；（特别提醒：持有香港、澳门身份证明书的游客，必须自备前往新马的有效签证） 
                 <w:br/>
                 3、持港澳台护照客人：出发当日还请自备有效回乡证、台胞证。如临时发现护照过期或不足有效期者，我司有权按实际产生的费用扣费；
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -3198,51 +3249,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>