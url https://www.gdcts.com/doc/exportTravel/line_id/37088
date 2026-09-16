--- v1 (2026-03-18)
+++ v2 (2026-09-16)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA1762935925mi</w:t>
+              <w:t xml:space="preserve">ZC-SA1762935925mi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -393,51 +393,71 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">吉隆坡双子塔：该大厦高452米，共88层，是世界上最高的建筑之一。 该塔建于 1998 年，融合了传统的伊斯兰元素和令人惊叹的现代设计。 塔楼的第41层和第42层由一条天桥连接，游客可以从上面欣赏吉隆坡的美景。 该设计将花卉和几何图案等传统伊斯兰元素与现代技术相结合。 双子塔不仅是商业中心，还提供各种设施，如阳光广场购物中心、音乐厅、美术馆和餐厅。 </w:t>
+              <w:t xml:space="preserve">
+                【优质航班】搭乘马来西亚航空公司优质航班，正点往返，全程三飞，免舟车劳顿
+                <w:br/>
+                【轻松悠闲】新马两国均免签，持护照即可出入境，来一场说走就走的旅程！
+                <w:br/>
+                【价值体验】一次出游，尽享新加坡+马来西亚的南洋风情。
+                <w:br/>
+                【舌尖美食】明星同款-新峰肉骨茶、米其林推荐-娘惹特色餐、融合了印度与华人风味的创意美食-面包鸡、奶香浓郁+咸甜微辣+虾肉鲜嫩的-奶油虾。
+                <w:br/>
+                【舒适住宿】全程入住网评4钻酒店！设施完善、服务规范、体验舒适。
+                <w:br/>
+                【精心安排】：
+                <w:br/>
+                多元文化荟萃亚洲魅力之都-【吉隆坡】、复古与烟火气交织之地-【马六甲】、方寸岛国+无限精彩-新加坡
+                <w:br/>
+                吉隆坡：阿罗街夜市、莎罗街玻璃桥夜景拍摄“双子塔&amp;彩虹桥”
+                <w:br/>
+                马六甲：文化巡礼（荷兰红屋、葡萄牙古城墙、三宝山）
+                <w:br/>
+                新加坡：鱼尾狮-滨海湾花园-甘榜格南-哈芝巷
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="5800" w:type="dxa"/>
@@ -636,55 +656,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                黑风洞-首相署-苏丹皇宫-独立广场-巧克力 DIY-双子星塔-莎罗马人行天桥-特色美食街
+                黑风洞 - 首相署 - 苏丹皇宫 - 独立广场 - 巧克力 DIY - 双子星 -莎罗马人行天桥 - 特色美食街
                 <w:br/>
                 享用早餐 ，然后开始游览：
                 <w:br/>
-                【黑风洞】参观印度教圣地 ，又名【七彩天梯】 ，位于吉隆坡北郊  13 公里处的 黑风洞景区内，拥有 272 梯级的陡峭阶梯，景区以石灰岩溶洞群分布，享有“马来西 亚大自然景观”“石灰岩的梦世界”之美誉。欲登上黑风洞 ，得先攀登 272 层阶梯才 可抵达。
+                【黑风洞】参观印度教圣地 ，又名【七彩天梯】 ，位于吉隆坡北郊13公里处的黑风洞景区内，拥有272梯级的陡峭阶梯，景区以石灰岩溶洞群分布，享有“马来西 亚大自然景观”“石灰岩的梦世界”之美誉。欲登上黑风洞 ，得先攀登272层阶梯才可抵达。
                 <w:br/>
                 远观【首相署】、【苏丹皇宫】（外观） ：这里本是一个中国富商的住宅， 1926  年出售改建成雪兰萌苏丹的王宫 ，现在是国王的王宫。马来西亚的国王是由各州世袭  苏丹中选出的。皇家的花园会、授职仪式、招待会等都在这里举行。王宫不对外开放， 游客只能欣赏它的外观。
                 <w:br/>
                 【独立广场】独立广场坐落于苏丹阿都沙末大厦对面 ，绿草如茵的广场极具历史  价值。为纪念马来西亚脱离英国统治独立而建 ，每年会在此举办国庆活动。广场对面  是城市长廊，门口的“ I LOVE KL”是其标志性 logo。周边有圣玛丽教堂、历史博物馆、 雪兰莪俱乐部等很多混合各国特色的老式建筑。
                 <w:br/>
                 【巧克力 DIY】（约 30 分钟）了解热带植物可可的种植，可可的发现史和提炼过程， 学习并动手制作一个巧克力甜品。
                 <w:br/>
                 【双子星塔】（外观）马来西亚的标志性建筑；这幢外形独特的银色尖塔式建筑， 号称世界最高的塔楼 ，是马来西亚经济蓬勃发展的象徵。
                 <w:br/>
                 【莎罗马人行天桥】 Saloma Link 行人天桥地点位于吉隆坡甘榜峇鲁轻快铁站 （ Kampung Baru LRT）附近 ，主要是衔接甘榜峇鲁与吉隆坡国油双塔楼（ KLCC）的 行人天桥。该人行天桥的屋顶部分， 由 4100 盏 LED 灯打造而成 ，晚间会随不同节日 变换颜色 ，尤其是夜间看起来更具吸引力 ，不妨傍晚到访 ，等待等入夜后的亮灯 ，这 样就可以体验两种日夜不同感觉。
                 <w:br/>
                 【特色美食街】（晚餐自理）本地人喜爱的美食中心 ，价格亲民 ，里面设置很多 小摊位 ，下班时间这里非常热闹 ，我们加入其中 ，品尝最地道的马来味道。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、请携带长袖衣服，并做好防晒防护，以防紫外线晒伤。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -909,115 +929,113 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                珠宝中心-鱼尾狮-滨海湾花园-药油-甘榜格南-哈芝巷-国立大学-星耀樟宜-机场-吉隆坡
+                珠宝中心-鱼尾狮-滨海湾花园-药油-甘榜格南-哈芝巷-星耀樟宜-机场-吉隆坡
                 <w:br/>
                 酒店享用早餐，
                 <w:br/>
                 参观【珠宝中心】
                 <w:br/>
                 【鱼尾狮公园】（约 20 分钟）：坐落于新加坡河畔，是新加坡的标志和象征；公园  周围地带的其他新加坡著名的地标性建筑：【政府大厦】、【高等法院】 、【维多利  亚剧院】、【国会大厦】、【伊丽莎白公园】、【莱佛士铜像】、【滨海艺术中心】。
                 <w:br/>
                 【国会大厦】（外观）位于新加坡中心商业地区 ，与全国最大的金融中心莱佛士坊 隔新加坡河相望 ，是本区文化建筑的地标 ，也是外国游客必来地之一。
                 <w:br/>
                 【市政厅】（外观）此地见证了许多的新加坡建国重大相关的历史事件。在这里新 加坡总理办公室、外交部、最高法院、新加坡法律学会、公共服务委员会、仲裁法庭 都在此地。
                 <w:br/>
                 【高等法院】（外观）最高法院与政府大厦相邻 ，建于 1939 年 ，地点为前欧洲大 酒店(Grand Hotel de L'Europe)遗址 ，是新加坡最近期的殖民时期建筑。
                 <w:br/>
                 【滨海艺术中心】（外观）坐落在新加坡市区内的新加坡河入海口，与滨海湾毗邻。 滨海艺术中心是新加坡首屈一指的艺术表演场地。造型独特的圆顶为它赢得了“榴  莲”的称号。
                 <w:br/>
                 【超级树】阿凡达电影场景重现 ，超级树其实是个大温室 ，当初设计概念便是以  供应生活机能为主要诉求 ，超级树的树叶会在白天的时候吸收太阳光 ，转化成电能储  存 ，同时还具有遮荫的效果。等到夜晚来临，树冠便会亮起成为路灯 ，形成照明设备， 主要靠的便是白天所搜集到的太阳能。
                 <w:br/>
                 【南洋药油世家】狮城人气伴手礼的永泰行百年药油 ，传承百年历史 ，探访药油传 承 ，其中消炎治跌打的红花油、专治风湿的千里追风油、针对蚊虫的豆蔻油、万应驱 风油、镇痛膏 ，是送给家中长辈最好的温暖。
                 <w:br/>
                 【甘榜格南】一边漫步街巷、感受异域风情 ，一边挑选民族特色商品、品尝本地 美食。这一带弥漫着浓郁的阿拉伯风情 ，随处可见披头盖脸的阿拉伯人 ，有些街道两 旁的建筑上还布满了壁画般的涂鸦 ，色彩斑斓。
                 <w:br/>
                 【哈芝巷】 哈芝巷内本是曾做仓库的战前老房子 ，现如今这里有很多的特色的小 店， 出售服饰、精品、家具、咖啡等。
                 <w:br/>
-                【新加坡国立大学】位于新加坡共和国 ，是环太平洋大学联盟、亚洲大学联盟、全 球大学校长论坛、亚太国际教育协会、国际研究型大学联盟、Universitas 21、新工科 教育国际联盟、国际应用科技开发协作网成员。2024 年QS 世界大学排名中 ，新加坡 国立大学位列第 8 名。
-                <w:br/>
                 【星耀樟宜】（自行游览，不含付费区域门票）星耀的核心景点， 目前全世界最高  的室内瀑布 ，滂湃 的 40 米的高空倾泻而下 ，从建筑的顶端到地底下 2 楼 ，像锅炉  一样的漩涡 ，时时激起然然云雾 ，还 不时地变化多端。无论日或夜，都是不可思议的  美！（备注：如遇维修不对外开放则取消此项，无费用退还） 后搭乘航班飞往吉隆坡， 入住酒店休息。
                 <w:br/>
                 交通：参考航班：MH616  新加坡-吉隆坡  1930-2045
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：海南鸡饭     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">吉隆坡网评4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1131,133 +1149,133 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、广州--新加坡往返含税机票
+                1、广州--吉隆坡/新加坡-吉隆坡/吉隆坡-广州 含税机票
                 <w:br/>
                 2、行程中所列景点首道门票（非注明自费项目）。
                 <w:br/>
                 3、空调旅游车(根据团队人数保证每人1正座)。自由活动期间不包含用车。
                 <w:br/>
                 4、用餐：5早6正（新加坡2正，马来西亚4正），早餐不用不退，正餐餐标40元/人。正餐十人一桌，或定食套餐每人一份，团队用餐，不用不退，敬请谅解！
                 <w:br/>
                 5、10人以上全程安排领队及当地中文导游服务，10人以下无领队，当地安排司兼导服务；
                 <w:br/>
-                6、保险：赠送团队旅游意外险。
-[...3 lines deleted...]
-                8、全程行程所列星级酒店标准间（二人一间）。
+                6、签证：中国大陆护照免签（免签护照或自备签证无费用退）。
+                <w:br/>
+                7、全程行程所列星级酒店标准间（二人一间）。
+                <w:br/>
+                8、全程司导领服务费580/人，请在报名时一起交付。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、航空公司燃油附加税临时升幅。
+                1、不含航空公司通知的燃油附加税临时升幅。
                 <w:br/>
                 2、酒店单房差、国内到广州机场往返交通。
                 <w:br/>
                 3、一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
                 4、单人入住房差￥1600。
                 <w:br/>
                 5、离团费￥800/人/天。
                 <w:br/>
-                6、马来西亚酒店旅游税金10马币1间/晚。
+                6、马来西亚酒店旅游税金10-17马币1间/晚，由客人办理入住时自行交付酒店前台。
+                <w:br/>
+                吉隆坡及雪兰莪州酒店可持续发展税马币7/间/晚（团队行程如果住吉隆坡及雪兰莪酒店，税费是马币10+7=17/间/晚），客人办理入住时自行交付给酒店。
                 <w:br/>
                 7、自费项目以及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 8、酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
                 <w:br/>
                 9、行程中包含的餐以外的餐食，需要自理。
                 <w:br/>
-                10、全程司导领服务费380/人，请在报名时一起交付。
-[...1 lines deleted...]
-                11、费用包含中未提及的其他一切费用。
+                10、费用包含中未提及的其他一切费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1569,68 +1587,68 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">华盛南洋珍宝馆</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">沉香 金珍珠 砗磲</w:t>
+              <w:t xml:space="preserve">土产店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马来西亚各色土特产，送礼佳品</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1891,61 +1909,67 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
-                1、团队2-11岁以下小孩参团，如只有1位同行人，为不影响其他团友休息，则需要占床，按占床小孩家报团18岁以下孩子需家属陪同报名参团。
-[...9 lines deleted...]
-                6、本产品无法接待80岁以上长者、孕妇以及有精神类疾病患者，敬请谅解！如报名时隐瞒病情，导致的任何后果，皆由客人自行承担。
+                1、团队2-11岁以下小孩参团，如只有1位同行人，为不影响其他团友休息，则需要占床，按占床小孩价格报团，18岁以下孩子需家属陪同报名参团。
+                <w:br/>
+                2、团队12-18岁必须占床小孩价及2-11周岁小孩占床团费+700元人。
+                <w:br/>
+                3、团队2-11周岁小孩不占床+300/人。
+                <w:br/>
+                4、2岁以下婴儿不含飞机座（手抱），价格为￥1500/人。 需咨询当时婴幼儿票是否有票（不提供机位、车位、餐位、床位及景点费用）。
+                <w:br/>
+                5、65岁（含）以上老人加收￥400/人，需家属陪同，并提交健康证明及签署免责书。
+                <w:br/>
+                6、外籍人士及港澳台人士加收￥500/人，签证自理；港澳台护照携带有效期内回乡证/台胞证。外籍护照必须有二次或多次入中国的有效签注。
+                <w:br/>
+                7、本产品无法接待80岁以上长者、孕妇以及有精神类疾病患者，敬请谅解！如报名时隐瞒病情，导致的任何后果，皆由客人自行承担。
+                <w:br/>
+                8、单房差1600元/人。
+                <w:br/>
+                9、不含航空公司通知的燃油附加税临时升幅。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1986,51 +2010,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>