--- v0 (2025-12-25)
+++ v1 (2026-07-16)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202511111800HC</w:t>
+              <w:t xml:space="preserve">EU202604092015HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -392,81 +392,79 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 【经典全含】入内圣家族大教堂，奎尔公园，马德里皇宫，均含官导
                 <w:br/>
                 ★ 【网红打卡】“陆止于此，海始于斯”罗卡角
                 <w:br/>
-                ※漫游八大小镇：
+                ※漫游大小镇：
                 <w:br/>
                 ★【龙达】：隆达也是西班牙斗牛的发源地，这里有西班牙历史悠久的斗牛场及博物馆， 真人秀《花样姐姐》也在此取景。
                 <w:br/>
                 ★【塞戈维亚】：一座用石头写诗的中世纪之城
                 <w:br/>
                 ★【千年古城托莱多】：世界文化遗产之城，基督教、伊斯兰教和犹太教几种文明荟萃之地，因此也被誉为“三文化”名城。
                 <w:br/>
-                ★【塞维利亚】：西班牙国粹弗拉明戈舞蹈的发源地，安达卢西亚首府。塞维利亚到处是故事，唐璜、卡门、哥伦布、堂吉诃德，跟着这些人物的脚步来看看这梦幻般的城市。
+                ★【佩尼斯科拉】：地中海上的权游秘境
                 <w:br/>
                 ★【格拉纳达】：石榴之城，阿拉伯风情的白色房屋鳞次栉比沿山而建.
                 <w:br/>
                 ★【瓦伦西亚】：古老文明与现代科学的交织碰撞，“地中海明珠”。 
                 <w:br/>
                 ★【辛特拉】人文景观与自然风光揉合在一起，难怪诗人拜伦把辛特拉喻为“灿烂伊甸园
                 <w:br/>
                 ★【米哈斯】地中海浪漫的白色小镇
                 <w:br/>
-                ★【卡塞雷斯】中世纪的荣耀之城
-                <w:br/>
                 ※美味随行，含全餐，西葡地道美食
                 <w:br/>
                 -特别安排品尝西葡地道美食：西班牙海鲜饭、葡萄牙鳕鱼餐、葡挞
                 <w:br/>
                 ★ 【葡式鳕鱼餐】鳕鱼是葡萄牙国菜，据说有 365 种吃法，每天吃不同的口味，一年都不带重样
                 <w:br/>
                 ★ 【西班牙海鲜饭】西班牙海鲜饭是西餐的三大名菜之一，与法国蜗牛，意大利面齐名，一定不可错过
                 <w:br/>
                 ★ 【百年葡式蛋挞】蛋挞店是全葡萄牙乃至世界最有名的，历史悠久，从 1837 年至今，坐落在贝伦区
                 <w:br/>
-                ★ 全程豪华酒店，升级1晚超豪华酒店，马德里两晚连住
+                ★ 全程豪华酒店，升级1晚超豪华，马德里两晚连住
                 <w:br/>
                 ★ 全团赠送WIFI无线上网（2人1台）， 含司机导游服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1097,53 +1095,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西班牙小镇-(大巴约95公里)-卡塞雷斯-(大巴约260公里)-托莱多-(大巴约95公里)-马德里
-[...1 lines deleted...]
-                ●【卡塞雷斯】（游览不少于1小时）,世界文化遗产城市。卡塞雷斯老城(Caceres Ancient Town)是罗马人在公元前25年建立的。这里的整个地貌处于开放的状态。它的历史可以追溯到公元前20000年的旧石器时代，参观曲折迂回地穿过以白色基调为主的美洲新大陆艺术风格的旧城区老街巷。在其摩尔式城墙内，有大量的宫殿、国家级教堂、塔、官邸，这些建筑物为中世纪特色。穿越卡塞雷斯，能把您带到繁复的过去又能融入到当今。
+                西班牙小镇-(大巴约365公里)-托莱多-(大巴约95公里)-马德里
                 <w:br/>
                 ●【托莱多】,曾经的西班牙卡斯蒂利亚王国的首都，是世界文化遗产城市。托莱多本身就是一件艺术品，大街小巷充满了罗马时期、西哥特时期、穆斯林风格以及犹太风格的建筑，漫步在著名的托莱多艺术品街区，享受这座有着“帝国皇冠加冕过的城市”美誉小城的沧桑与美丽。
                 <w:br/>
                 ●【托莱多市政厅】外观（游览不少于15分钟）,位于市中心，具有浓厚的文艺复兴风格，毗邻法院和大教堂，17世纪建成，广场全由石头铺就，里面为古典主义风格，附近就是游客服务中心。
                 <w:br/>
                 ●【托莱多大教堂】外观（游览不少于15分钟）,哥特艺术的代表作，是当时西班牙基督教教会总教区的第一大教堂，是西班牙排名第二的大教堂。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1631,65 +1627,65 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	住宿：全程欧洲豪华酒店或同等级酒店，升级任意一晚超豪华酒店：以两人一房为标准、酒店欧陆式早餐
+                1.	住宿：全程欧洲豪华或同等级酒店，升级任意一晚超豪华：以两人一房为标准、酒店欧陆式早餐
                 <w:br/>
                 2.	用餐：行程注明所含的9个早餐 18个正餐（含2个特色餐：西班牙海鲜饭，葡萄牙鳕鱼餐，赠送葡挞），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3.	国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
                 <w:br/>
                 4.	用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
                 5.	门票：行程中所含的首道门票：圣家族大教堂（含官导）、奎尔公园（含官导）、马德里皇宫（含官导）、罗卡角、托莱多官导、龙达官导、塞戈维亚官导；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
                 <w:br/>
                 6.	保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险。
                 <w:br/>
                 7.2人WIFI；
                 <w:br/>
-                8.西班牙ADS旅游签证费；
+                8.行程所需ADS旅游签证费；
                 <w:br/>
                 9.全程司导服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1699,51 +1695,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
                 <w:br/>
                 2.	因境外目的地有小费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：巴塞罗那、托莱多、塞维利亚、马德里皇宫等），请另付上小费EUR 1/人。
                 <w:br/>
-                3.	单房差：酒店单人房附加费 （3000元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
+                3.	单房差：酒店单人房附加费 （3500元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)	**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
                 5.	行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
@@ -2142,51 +2138,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>